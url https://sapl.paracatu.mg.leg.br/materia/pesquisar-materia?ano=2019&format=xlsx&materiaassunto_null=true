--- v0 (2025-10-28)
+++ v1 (2026-05-24)
@@ -54,381 +54,381 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11257</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Wilson Martins</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11257/moc_01_C1rzOi6.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11257/moc_01_C1rzOi6.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REPÚDIO DA CÂMARA MUNICIPAL DE PARACATU À REFORMA DA PREVIDENCIÁRIA - PEC 6/2019, DE AUTORIA DO PRESIDENTE DA REPÚBLICA, QUE MODIFICA O SISTEMA DE PREVIDÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>11334</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Hernesto da Silva</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11334/moc_02.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11334/moc_02.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL PARA O Sr. NELSON FONSECA LEITE, PELOS RELEVANTES SERVIÇOS PRESTADOS NA COMUNIDADE DE PARACATU - MG.</t>
   </si>
   <si>
     <t>11353</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nilda da Associação</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11353/moc_03.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11353/moc_03.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO PARA O COLÉGIO IMPÉRIO EDUCACIONAL EM RECONHECIMENTO AO RELEVANTE TRABALHO DESENVOLVIDO PELA SENHORA NEIDE SUZUKI NAITO.</t>
   </si>
   <si>
     <t>11357</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marli Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11357/moc_04.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11357/moc_04.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL Á IGREJA PRESBITERIANA MARANATA, PELOS 30 ANOS DE RELEVANTES SERVIÇOS PRESTADOS NAS ÁREAS SOCIAL E RELIGIOSA Á COMUNIDADE PARACATUENSE.</t>
   </si>
   <si>
     <t>11365</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Pedro Adjuto</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11365/moc_05.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11365/moc_05.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA CÂMARA MUNICIPAL, MANIFESTAÇÃO DE REGOZIJO PARA EMANUELLE MORAIS POR PROJETAR O NOME DE PARACATU PARA TODO O BRASIL EM TV ABERTA, REPRESENTANDO NOSSA CIDADE ATRAVÉS DA MÚSICA EM CONCURSO NACIONAL.</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>George Linderski</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11429/moc_06.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11429/moc_06.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGIZIJO DA CÂMARA MUNICIPAL PARA A EMPRESA NUTRIBEM REFEIÇÕES COLETIVAS, AOS SEUS GESTORES, VIRGILIO FARIA E LARA VIEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE.</t>
   </si>
   <si>
     <t>11468</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jesué Araújo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (CMDCA), PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE.</t>
   </si>
   <si>
     <t>11469</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11469/moc_08.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11469/moc_08.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL PARA A PARÓQUIA NOSSA SENHORA DE FÁTIMA PELOS RELEVANTES SERVIÇOS PRESTADOS NAS ÁREAS SOCIAIS E RELIGIOSAS Á COMUNIDADE DE PARACATU-MG.</t>
   </si>
   <si>
     <t>11485</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11485/moc_09_7fmNAJb.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11485/moc_09_7fmNAJb.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO EM COMEMORAÇÃO AO JUBILEU DE DIAMANTE DE ORDENAÇÃO SACERDOTAL DE DOM LEONARDO DE MIANDA PEREIRA PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>11534</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11534/moc_10.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11534/moc_10.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A ACADEMIA CORPUS PELA CONTRIBUIÇÃO ATRAVÉS DO PROJETO SOCIAL DE DANÇA, COMO TAMBÉM PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE.</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11585/moc_11.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11585/moc_11.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A CETRALSEG, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE PARACATUENSE.</t>
   </si>
   <si>
     <t>11586</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11586/moc_12_u8EjzG9.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11586/moc_12_u8EjzG9.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO Sr. VASCO PRAÇA FILHO, PELO RECONHECIMENTO PÚBLICO DA CÂMARA MUNICIPAL DE PATOS DE MINAS QUE O CONDECOROU COM O TÍTULO DE CIDADANIA HONORÁRIA DA CIDADE DE PATOS DE MINAS.</t>
   </si>
   <si>
     <t>11616</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11616/moc_13_0MTpHK8.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11616/moc_13_0MTpHK8.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL PARA ASSOCIAÇÃO DOS MORADORES DO BAIRRO NOVO HORIZONTE PELOS RELEVANTES TRABALHOS SOCIAIS NA BUSCA DA QUALIDADE DE VIDA NA COMUNIDADE.</t>
   </si>
   <si>
     <t>11617</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11617/moc_14.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11617/moc_14.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL PARA Á CÁRITAS DIOCESANA PELO RELEVANTE TRABALHO SOCIAL NA DEFESA E PROMOÇÃO DA VIDA HUMANA, NUMA CONCEPÇÃO DE SOLIDARIEDADE DOS EXCLUIDOS NA LUTA PELOS SEUS DIREITOS.</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11619/moc_15.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11619/moc_15.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO GENERAL DE BRIGADA MARCO ANTÔNIO MARTINS DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE PARACATUENSE AO TRAZER A BRIGADA MILITAR PARA O DESFILE COMEMORATIVO DOS 220 ANOS DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11630</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marcos Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11630/moc_16.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11630/moc_16.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO CONSELHO DE MINISTROS EVANGÉLICOS DE PARACATU (COMEP), EM RECONHECIMENTO PELA REALIZAÇÃO DA MARCHA PARA JESUS 2019.</t>
   </si>
   <si>
     <t>11746</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>João Archanjo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11746/moc_17.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11746/moc_17.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SINDICATO DOS PRODUTORES RURAIS DE PARACATU, PELOS 50 ANOS DE SERVIÇOS PRESTADOS EM PROL DOS PRODUTORES RURAIS DE PARACATU.</t>
   </si>
   <si>
     <t>11809</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11809/moc_18.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11809/moc_18.pdf</t>
   </si>
   <si>
     <t>GEORGE LINDERSKI , VEREADOR DESTA CÂMARA MUNICIPAL, REGIMENTALMENTE APOIADO, VEM PERANTE VOSSA EXCELENCIA PARA SUGERIR, OUVIDO O PLENÁRIO A MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU A CASA CENÁRIO, E SEU DIRETOR PRESIDENTE, JUNIOR MATOS (TIO JUNINHO) PELA CONTRIBUIÇÃO ATRAVÉS DOS SEUS SERVIÇOS SOCIAIS PRESTADOS PELA CULTURA, DANÇA E ENTRETENIMENTO INFANTIL, COMO TAMBÉM PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE.</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11831/moc_19.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11831/moc_19.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL PARA A COOPERATIVA AGROPECUÁRIA DO VALE DE PARACATU, PELA 33º EXPOSIÇÃO DE PARACATU.</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Tio Miltim</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11863/moc_20.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11863/moc_20.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU, Á RENOVAÇÃO CARISMÁTICA, EM CELEBRAÇÃO DOS SEUS 50 ANOS NO BRASIL, 32 ANOS NA DIOCESE DE PARACATU E 10 ANOS DO GRUPO DE ORAÇÕES DAS UNIVERSIDADES RENOVADAS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11962</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11962/moc_21.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11962/moc_21.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AO CAPITÃO DA RESERVA SENHOR OTÁVIO TEIXEIRA ALVES, PELOS SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO NA POLICIA MILITAR-MG.</t>
   </si>
   <si>
     <t>12048</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12048/moc_22.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12048/moc_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PLENÁRIO MANIFESTAÇÃO DE REGOZIJO AO AMABAP ESPORTE CLUBE, PELA REALIZAÇÃO DO CAMPEONATO TAÇA CIDADE DE PARACATU.</t>
   </si>
   <si>
     <t>12049</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12049/moc_23.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12049/moc_23.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REOZIJO DA CÂMARA MUNICIPAL AO AMOREIRAS ESPORTE CLUBE PELA CONQUISTA DO CAMPEONATO MUNICIPAL DE 2019.</t>
   </si>
   <si>
     <t>12158</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Sílvio Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12158/moc_24.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12158/moc_24.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL Á EMPRESA AGRIPAR, QUE ATUA DIRETAMENTE NA PRESTAÇÃO DE SERVIÇOS NAS INDÚSTRIAS SEMENTEIRAS DE MILHO NA CIDADE.</t>
   </si>
   <si>
     <t>12177</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12177/moc_25.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12177/moc_25.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO AO ROTARY CLUB PARACATU E ROTARY PARACATU 200, AFILIADOS AO DISTRITO 4760 PELA REALIZAÇÃO DO CONCURSO PRÊMIO JOVEM DESTAQUE - ATRAVÉS DO PROGRAMA DE INTERCÂMBIO DE JOVENS E PELO ÊXITO DAS ESCOLAS ESTADUAIS ANTÔNIO CARLOS E AFONSO ROQUETE E SUAS ALUNAS CAMILLE ESTEVES SOARES E AUANNY RODRIGUES DA SILVA, APROVADAS PARA PARTICIPAÇÃO NO INTERCÂMBIO SÓCIO-CULTURAL.</t>
   </si>
   <si>
     <t>12184</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12184/moc_26.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12184/moc_26.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SANTANA ESPORTE CLUBE, PELA COMEMORAÇÃO DE 80 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Olavo Remígio Condé</t>
   </si>
   <si>
     <t>Acrescenta vagas aos cargos de Auditor Fiscal da Receita Municipal, Nutricionista, Assistente Social e altera dispositivos da Lei Complementar n.º54, de 23 de maio de 2007.</t>
   </si>
   <si>
     <t>12150</t>
   </si>
   <si>
     <t>Cria o Cargo de Tradutor e Intérprete de Libras e acrescenta dispositivos à Lei Complementar n.º54, de 23 de maio de 2007.</t>
   </si>
@@ -999,7160 +999,7160 @@
   <si>
     <t>12363</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a desafetação e a doação de uma área de terreno de domínio público a Associação dos Moradores do Bairro Novo Horizonte e dá outras providências.</t>
   </si>
   <si>
     <t>11286</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Geral da Câmara Municipal de Paracatu, e dá outras providências.</t>
   </si>
   <si>
     <t>11437</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11437/res_664.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11437/res_664.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Vereador Mirim no Município de Paracatu,  e dá outras providências;</t>
   </si>
   <si>
     <t>11443</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11443/res_665.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11443/res_665.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária a Senhora Maraíza Aparecida de Carvalho.</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11636/res_666.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11636/res_666.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Senhor Carlos Renato Zenóbio Ribeiro.</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Paracatu, exercício de 2016, nos termos do Parecer Prévio n.º1.012.813, do Tribunal de Contas do Estado de Minas Gerais,</t>
   </si>
   <si>
     <t>11983</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Paracatuense ao Senhor Waldir Rodrigues Oliveira.</t>
   </si>
   <si>
     <t>12195</t>
   </si>
   <si>
     <t>* Fiscalização, Financeira e Orçamentária</t>
   </si>
   <si>
     <t>Aprova as contas do município de Paracatu, exercício de 2017, nos termos do Parecer Prévio nº 1.047.280, do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Paracatuense ao Senhor Rodrigo de Carvalho Assumpção.</t>
   </si>
   <si>
     <t>11125</t>
   </si>
   <si>
     <t>RQN</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11125/rqn_01.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11125/rqn_01.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE SAÚDE UMA DILIGÊNCIA AO HOSPITAL MUNICIPAL DE PARACATU, PARA AVERIGUAÇÃO DAS OBRAS DE RECUPERAÇÃO DO PISO DO PRONTO SOCORROE CONSTRUÇÃO DA NOVA LAVANDERIA, QUE SEJA APRESENTADA AS DATAS DE CONCLUSÃO DAS OBRAS DO HOSPITAL .</t>
   </si>
   <si>
     <t>11126</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11126/rqn_02.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11126/rqn_02.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE SAÚDE UMA DILIGÊNCIA NO TERRENO ONDE SERÁ CONSTRUIDO O HOSPITAL DA UNUMED LOCALIZADO NO BAIRRO SANTO EDUARDO EM PARACATU, PARA AVERIGUAÇÃO COMO ANDAM AS OBRAS DE CONSTRUÇÃO, CONFORME PROJETO DE DOAÇÃO APROVADO PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>11127</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11127/rqn_03.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11127/rqn_03.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO CONVOCAR O SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E CONVITE AO REPRESENTANTE DA EXTGRA ENERGY LTDA PRESTADORA DE SERVIÇOS DE MANUTENÇÃO CORRETIVA E PREVENTIVA DO SISTEMA DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE PARACATU - CONSORCIADO DO CONVALES - CONSÓRCIO DE SAÚDE E DESENVOLVIMENTO DOS VALES DO NOROESTE DE MINAS PARA PRESTAREM INFORMAÇÕES SOBRE O SERVIÇO DE PODA DAS ÁRVORES DE GRANDE PORTE QUE ESTÃO ENTRELAÇADAS A REDE DE ENERGIA ELÉTRICA ( ALTA TENSÃO) NA CIDADE DE PARACATU, BEM COMO PARA APRESENTAÇÃO DE PLANILHA DE LUCROS E INVESTIMENTOS REALIZADOS DURANTE O EXERCÍCIO DE 2018 SOBRE OS REFERIDOS SERVIÇOS EXECUTADOS EM AVENIDAS, RUAS, TRAVESSAS, BECOS, PRAÇAS, ÁREA DE LAZER4, MARGINAIS, VIADUTOS, ESTACIONAMENTOS PÚBLICOS, ÁREAS PÚBLICOS E MONUMENTOS HISTÓRICOS DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11128</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APRESENTAR Á CÂMARA MUNICIPAL O PROCESSO DE CAPA A CAPA DO CONTRATO DE LOCAÇÃO DE VEICULOS DURANTE O ANO DE 2017/2018, PELA PREFEITURA MUNICIPAL E TAMBÉM QUAIS OS VEICULOS LOCADOS, QUAIS SECRETARIAS SÃO BENEFICIADAS E QUAL VALOR PAGO DURANTE ESSE PERIODO.</t>
   </si>
   <si>
     <t>11129</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APRESENTAR Á CÂMARA A PLANILHA DE GASTOS E DATA DE CONCLUSÃO DA OBRA DE CONSTRUÇÃO DO CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>11130</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11130/rqn_06.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11130/rqn_06.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APRESENTAR A CÂMARA O NÚMERO ATUAL DE SERVIDORES DO MUNICIPIO (EFETIVOS, CONTRATADOS E COMISSIONADOS), E O VALOR REPASSADO PARA O INSS DE 2013 A 2018, REFERENTE AOS SERVIDORES CONTRATADOS.</t>
   </si>
   <si>
     <t>11131</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA, MANUTENÇÃO E COBERTURA DA PRAÇA E QUADRA DE ESPORTES DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11132</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11132/rqn_8.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11132/rqn_8.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA NOVA SEDE DO CENTRO DE SAÚDE NO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11133</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11133/rqn_9.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11133/rqn_9.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA (CAPINA, ROÇADA E PODA DAS ÁRVORES DA CIDADE).</t>
   </si>
   <si>
     <t>11134</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11134/rqn_10.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11134/rqn_10.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SINALIZAÇÃO DAS VIAS PÚBLICAS NA CIDADE, INCLUINDO REDUTORES DE VELOCIDADE E FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>11135</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11135/rqn_11.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11135/rqn_11.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ESTACIONAMENTO EM SENTIDO ÚNICO NA RUA BENJAMIM CARNEIRO, ENTREO SUPERMERCADO SERVE BEM E A EMRESA OI. DEVIDO AO GRANDE FLUXO DE VEICULOS NESTA VIA.</t>
   </si>
   <si>
     <t>11136</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11136/rqn_12.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11136/rqn_12.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APRESENTAR PROVIDÊNCIAS JUNTO A INVEPAR (VIA 040), PARA QUE TRAGA SOLUÇÃO NO  TRECHO PRÓXIMO AO POSTO CRUZEIRO QUE DÁ ACESSO AOS BAIRROS NOSSA Sra. DE FÁTIMA E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11137</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11137/rqn_13.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11137/rqn_13.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DA ZONA AZUL NAS AVENIDAS QUINTINO VARGHAS, OLEGÁRIO MACIEL E JOAQUIM MURTINHO.</t>
   </si>
   <si>
     <t>11138</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11138/rqn_14.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11138/rqn_14.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE FAÇA PREVALECER A LEI DE CARGA E DESCARGA NO MUNICIPIO ENTRE O HORÁRIO DAS 19:00 ÁS 06:00HS.</t>
   </si>
   <si>
     <t>11139</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11139/rqn_15.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11139/rqn_15.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO/RECUPERAÇÃO DAS PARADAS DE ÔNIBUS EM TODA A CIDADE DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11140</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11140/rqn_16.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11140/rqn_16.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO DAS RUAS E BAIRROS DA CIDADE DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11141</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11141/rqn_17.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11141/rqn_17.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AQUISIÇÃO DE UNIFORMES ADEQUADOS PARA AS EQUIPES DE LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>11142</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11142/rqn_18.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11142/rqn_18.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE SINALIZAÇÃO VIÁRIA HORIZONTAL, COM TACHÕES NA ENTRADA DO ALTO DO AÇUDE EM FRENTE A PRAÇA DO CRUZEIRO.</t>
   </si>
   <si>
     <t>11143</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11143/rqn_19.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11143/rqn_19.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA OU COLOCAÇÃO DE BLOQUETES NA ESTRADA DE ACESSO AO CEMITÉRIO PARQUE DA PAZ.</t>
   </si>
   <si>
     <t>11144</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DOS PONTOS DE ÔNIBUS DETERIORADOS EM VÁRIOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>11145</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11145/rqn_821.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11145/rqn_821.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE LIXEIRAS NA ÁREA DA PISTA DE SKATE DO BAIRRO JÓQUEI.</t>
   </si>
   <si>
     <t>11146</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11146/rqn_22.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11146/rqn_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OBRA DE MELHORIA DE ILUMINAÇÃO NA ACADEMIA AO AR LIVRE DO BAIRRO JÓQUEI OU A REMOÇÃO DA MESMA PARA ÁREA JÁ ILUMINADA NA PISTA DE SKATE DO JÓQUEI.</t>
   </si>
   <si>
     <t>11147</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11147/rqn_23_QPVz4ZW.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11147/rqn_23_QPVz4ZW.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REATIVAÇÃO DO COMAD - CONSELHO MUNICIPAL DE POLITICAS SOBRE DROGAS DE PARACATU.</t>
   </si>
   <si>
     <t>11148</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11148/rqn_24.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11148/rqn_24.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>11149</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11149/rqn_25.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11149/rqn_25.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E CASCALHAMENTO DA ESTRADA SÃO DOMINGOS, PROXIMIDADES DO Nº 12, ESRADA VICINAL ANTES DO CAMPO DO RONALDO PLANETA.</t>
   </si>
   <si>
     <t>11150</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11150/rqn_26.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11150/rqn_26.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVORECAPEAMENTO ASFÁLTICO NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11151</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11151/rqn_27.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11151/rqn_27.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM ESTUDO E INSTALAÇÃO DO SEMÁFORO ENTRE AS RUAS DONA MARIANA, RUA SANTANA E ISMAEL FAUSTINO PEREIRA NA ALTURA DOS NÚMEROS 256, 509, 441 E 442 NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11152</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11152/rqn_28.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11152/rqn_28.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE FAIXA ELEVADA PARA A TRAVESSIA DE PEDESTRE NA RUA Dr. SÉRGIO ULHOA EM FRENTE A CÂMARA MUNICIPAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11153</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11153/rqn_29.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11153/rqn_29.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>11154</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11154/rqn_30.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11154/rqn_30.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INCLUSÃO DE SHOW GOSPEL NAS COMEMORAÇÕES DO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>11155</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11155/rqn_31.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11155/rqn_31.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUDANÇA DO POSTE DE TRANSMISSÃO DE ENERGIA ELÉTRICA QUE ESTÁ NO MEIO DA RUA B, ENTRE OS NÚMEROS 22 E 30 NO BAIRRO JK, DE LUGAR, RETIRANDO-O DO MEIO DA VIA.</t>
   </si>
   <si>
     <t>11156</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11156/rqn_32.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11156/rqn_32.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE UTI NEONATAL NO HOSPITAL  NO HOSPITAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11157</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DA ZONA AZUL.</t>
   </si>
   <si>
     <t>11158</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11158/rqn_34.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11158/rqn_34.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA QUADRA POLIESPORTIVA EM FRENTE A ESCOLA ANTÔNIO CARLOS.</t>
   </si>
   <si>
     <t>11159</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11159/rqn_35.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11159/rqn_35.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA E MANUTENÇÃO DOS EQUIPAMENTOS DE GINÁSTICA DAS ACADEMIAS AO AR LIVRE.</t>
   </si>
   <si>
     <t>11160</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11160/rqn_36.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11160/rqn_36.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAR O BRASÃO DA PREFEITURA EM TODA A FROTA DE VEICULOS PRÓPRIOS DO MUNICIPIO E QUE SEJAM ADESIVADOS TODOS OS VEICULOS PRESTADORES DE SERVIÇOS PARA O MUNICIPIO.</t>
   </si>
   <si>
     <t>11161</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11161/rqn_37.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11161/rqn_37.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DO PARQUE ECOLÓGICO (CAPINA E ROÇADA), E QUE SEJA RETOMADA E CONCLUSÃO DAS OBRAS DE REVITALIZAÇÃO E RECUPERAÇÃO DOS BANHEIROS E GUARITA DO REFERIDO.</t>
   </si>
   <si>
     <t>11162</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11162/rqn_38.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11162/rqn_38.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DO USO DE EPIS PARA OS SERVIDORES QUE TRABALHAM NOS CAMINHÕES DE COLETA DE LIXO.</t>
   </si>
   <si>
     <t>11163</t>
   </si>
   <si>
     <t>Gilsomar do Projeto</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11163/rqn_39.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11163/rqn_39.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO_x000D_
  COLOCAÇÃO DE REDE DE ESGOTO E MASSA ASFÁLTICA NAS RUAS FELISBERTO CALDEIRA BRANT E ANA MONTEIRO DOS SANTOS E NA TRAVESSA FELISBERTO CALDEIRA BRANT, E NA RUA JOSÉ MARIANE ALMEIDA (LOGO APÓS A IGREJA NOVA VIDA), NO PRADO.</t>
   </si>
   <si>
     <t>11164</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11164/rqn_40.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11164/rqn_40.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA CICLOVIA E UM CAÇADÃO, INICIANDO-SE NO TREVO DA MG 188, SENTIDO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>11165</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11165/rqn_41.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11165/rqn_41.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CHAPEUZINHO VERMELHO NO INTERIOR DO PARQUE ECOLÓGICO MUNICIPAL.</t>
   </si>
   <si>
     <t>11166</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11166/rqn_42.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11166/rqn_42.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO DA RUA JOAQUIM MURTINHO, BEM COMO A CONSTRUÇÃO DE 01 FAIXA DE PEDESTRE ELEVADA NAS PROXIMIDADES DA PADARIA KI PÃO.</t>
   </si>
   <si>
     <t>11167</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11167/rqn_43.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11167/rqn_43.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PRAÇA FIRMINA SANTANA.</t>
   </si>
   <si>
     <t>11168</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11168/rqn_44.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11168/rqn_44.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DE ÓLEO DIESEL PARA OS AGRICULTORES DA AGRICULTURA FAMILIAR, NO INTUITO DE EXECUTAR SERVIÇO DE GRADAGEM E CONFECÇÃO DE SILAGEM.</t>
   </si>
   <si>
     <t>11169</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11169/rqn_45.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11169/rqn_45.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ABERTURA DE RUA NO ALTO DO AÇUDE, LIGANDO-A AO SÃO DOMINGOS, PROVIDENCIANDO A PAVIMENTAÇÃO ASFÁLTICA DA MESMA.</t>
   </si>
   <si>
     <t>11170</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11170/rqn_46.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11170/rqn_46.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RETORNO DO CAMPEONATO RURAL.</t>
   </si>
   <si>
     <t>11171</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11171/rqn_47.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11171/rqn_47.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA /CAPINA NA ESCOLA MÁRCIA MACEDO MEIRELES.</t>
   </si>
   <si>
     <t>11172</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE POSTES NA RUA DO CURTUME, NO PARACATUZINHO, ABAIXO DO CAFÉ CATU, DANDO CONTINUIDADE A ILUMINAÇÃO PÚBLICA DO LOCAL.</t>
   </si>
   <si>
     <t>11173</t>
   </si>
   <si>
     <t>Batista</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11173/rqn_49.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11173/rqn_49.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLETA DE LIXO NO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11174</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11174/rqn_50.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11174/rqn_50.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA JUQUITA JORDÃO, EM FRENTE AO Nº 198, NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11175</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11175/rqn_51.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11175/rqn_51.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM QUEBRA MOLA NA AV. OLEGÁRIO MACIEL EM FRENTE AO Nº 1994.</t>
   </si>
   <si>
     <t>11176</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11176/rqn_52.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11176/rqn_52.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OPERAÇÃO TAPA BURACOS NOS BAIRROS, BELA VISTA, SANTO EDUARDO, ALTO DA COLINA, BELA VISTA II E AMOREIRAS.</t>
   </si>
   <si>
     <t>11177</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11177/rqn_53.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11177/rqn_53.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA B, NA BELA VISTA II.</t>
   </si>
   <si>
     <t>11178</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11178/rqn_54.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11178/rqn_54.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLETA DE LIXO ATRAVÉS DO CAMINHÃO PRÓPRIO NO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>11179</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11179/rqn_55.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11179/rqn_55.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PONTE MOLHADA QUE DÁ PASSAGEM A RUA B, DO ALTO DA COLINA AO BELA VISTA II.</t>
   </si>
   <si>
     <t>11180</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11180/rqn_56.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11180/rqn_56.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BLOQUETES NA RUA VIGÁRIO EM FRENTE AO Nº 117, NO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>11181</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DA CESSÃO DE USO DA RETRO, CAMINHÃO E DA FIAT ESTRADA, DO CONVÊNIO ENTRE A PREFEITURA E O GOVERNO DO ESTADO, DO RELATORIO DE VISTORIA DO CONVÊNIO POR PARTE DO GOVERNO DO ESTADO, DE QUALQUER EXPEDIENTE DO MP, REFERENTE A ESTE CONVÊNIO.</t>
   </si>
   <si>
     <t>11182</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11182/rqn_58.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11182/rqn_58.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA B, LIGANDO O ALTO DA COLINA AO BELA VISTA II.</t>
   </si>
   <si>
     <t>11183</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11183/rqn_59.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11183/rqn_59.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA QUADRA ESPORTIVA NO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>11184</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11184/rqn_60.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11184/rqn_60.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE PASSEIO NA RUA FREI ANSELMO, NO PARACATUZINHO NA EXTENÇÃO DO Nº 101 AO 125.</t>
   </si>
   <si>
     <t>11185</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11185/rqn_61.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11185/rqn_61.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO FAIXA DE PEDESTRE EM FRENTE  A ESCOLA INSTITUIÇÃO LUTERANA, RUA FRANCISCO MENHÔ, Nº 529, BELA VISTA.</t>
   </si>
   <si>
     <t>11186</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11186/rqn_62.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11186/rqn_62.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E COLOCAÇÃO DE CASCALHO NA REGIÃO DO RIBEIRÃO.</t>
   </si>
   <si>
     <t>11187</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11187/rqn_63.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11187/rqn_63.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E COLOCAR CASCALHO NA REGIÃO DO SOTERO.</t>
   </si>
   <si>
     <t>11188</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11188/rqn_64.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11188/rqn_64.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLETA DE LIXO NO POVOADO CUNHA.</t>
   </si>
   <si>
     <t>11189</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11189/rqn_65.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11189/rqn_65.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE O ANDAMENTO DA OBRA, POIS FOI ENCAMINHADA A ESTE GABINETE DENÚNCIA DE QUE O PISO DO SEGUNDO ANDAR HAVIA CEDIDO.</t>
   </si>
   <si>
     <t>11190</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE AS EMPRESAS KRAZON EMPREENDIMENTOS E DW SERVIÇE, RESPONSÁVEIS POR EXECUTAREM O SERVIÇO DO SISTEMA OLHO VIVO EM PARACATU.</t>
   </si>
   <si>
     <t>11191</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11191/rqn_67.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11191/rqn_67.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ANÁLISE PARA IMPLANTAÇÃO DE UMA CAPELA FUNERÁRIA MUNICIPAL NO PARACATUZINHO, NO BEM PÚBLICO ANTIGA SEDE DA IGREJA FOGO PURO, NA RUA SARAH COSTA RORIZ.</t>
   </si>
   <si>
     <t>11192</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11192/rqn_68.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11192/rqn_68.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 02 REDUTORES DE VELOCIDADE NA RUA TIRADENTES, BELA VISTA, PRÓXIMO AO CLUBE UNIÃO.</t>
   </si>
   <si>
     <t>11193</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11193/rqn_69.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11193/rqn_69.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A SITUAÇÃO ATUAL DAS DOENÇAS INFECCIOSAS NO MUNICÍPIO, DENGUE, FEBRE AMARELA E CHIKUNGUNYA, INCLUINDO AS AÇÕES PREVENTIVAS, AÇÕES EFETIVAS, PROJEÇÕES FUTURAS E O ÍNDICE  DE _x000D_
 PROLIFERAÇÃO DO MOSQUITO NA REGIÃO.</t>
   </si>
   <si>
     <t>11194</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11194/rqn_70.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11194/rqn_70.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE FAIXA ELEVADA NA RUA  MATIAS MUNDIM EM FRENTE A FUNERÁRIA SÃO PEDRO.</t>
   </si>
   <si>
     <t>11195</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11195/rqn_71.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11195/rqn_71.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 02 MATA-BURROS NO ASSENTAMENTO BURITI DA CONQUISTA (ZONA RURAL DE PARACATU), ENTRADA E SAIDA DA RESERVA.</t>
   </si>
   <si>
     <t>11196</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11196/rqn_72.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11196/rqn_72.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA NA PRAÇA DO JK, BEM COMO COLOCAÇÃO DE ACADEMIA AO AR LIVRE NA MESMA.</t>
   </si>
   <si>
     <t>11197</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11197/rqn_73.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11197/rqn_73.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DO PASSEIO AO LADO DO CAMPO DE FUTEBOL DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11198</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11198/rqn_74.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11198/rqn_74.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE POSTE E ILUMINAÇÃO PÚBLICA NA TRAVESSA 01, EM FRENTE AO Nº 55, POVOADO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11199</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11199/rqn_75.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11199/rqn_75.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE NO CÓRREGO DO BARREIRO NA SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>11200</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11200/rqn_76.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11200/rqn_76.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUIR UMA PONTE NO CÓRREGO SANTA BÁRBARA, NA REGIÃO DO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>11201</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11201/rqn_77.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11201/rqn_77.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REDUÇÃO DA TAXA DE ADMINISTRAÇÃO DA EMPRESA TERCEIRIZADA DA PREFEITURA, QUAL SEJA A COOPERATIVA SUDESTE.</t>
   </si>
   <si>
     <t>11202</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Ragos Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11202/rqn_78.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11202/rqn_78.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO DE FORMA DETALHADA O CONVÊNIO E A PRESTAÇÃO DE CONTAS DOS ÚLTIMOS 08 ANOS ENTRE A PREFEITURA E A ASSOCIAÇÃO DOS VOLUNTÁRIOS EM DEFESA DOS PORTADORES DE CÂNCER DE PARACATU.</t>
   </si>
   <si>
     <t>11203</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO DETALHADA SOBRE O CONVÊNIO E A PRESTAÇÃO DE CONTAS DOS ÚLTIMOS 08 ANOS FIRMADO ENTRE A PREFEITURA E A APAE.</t>
   </si>
   <si>
     <t>11204</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO DETALHADA SOBRE O CONVÊNIO E A PRESTAÇÃO DE CONTAS DOS ÚLTIMOS 08 ANOS FIRMADO ENTRE A PREFEITURA E A ASSOCIAÇÃO LIBERTA PARACATU.</t>
   </si>
   <si>
     <t>11205</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11205/rqn_81_1.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11205/rqn_81_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SUBSTITUIÇÃO DA FAIXA DE PEDESTRE SIMPLES DA RUA TEMISTOCLES ROCHA, EM FRENTE AO Nº 112, NAS PROXIMIDADES DO COLÉGIO PRIMICIAS , CENTRO, POR UMA FAIXA DE PEDESTRE ELEVADA.</t>
   </si>
   <si>
     <t>11206</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11206/rqn_83.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11206/rqn_83.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO PÚBLICA NA PASSARELA QUE FAZ LIGAÇÃO DO ALTO DO AÇUDE COM O CENTRO.</t>
   </si>
   <si>
     <t>11207</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11207/rqn_83.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11207/rqn_83.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CUMPRIMENTO DA LEI MUNICIPAL 3.359/2017 QUE DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA "BUEIRO INTELIGENTE" COMO FORMA DE PREVENÇÃO A ENCHENTES EM PARACATU.</t>
   </si>
   <si>
     <t>11208</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11208/rqn_84.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11208/rqn_84.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO GESTÃO JUNTO AO GOVERNO ESTADUAL PARA QUE SEJA AMPLIADO O SISTEMA OLHO VIVO EM PARACATU COM A IMPLANTAÇÃO DE CÂMERAS EM PONTOS ESTRATÉGICOS DA CIDADE.</t>
   </si>
   <si>
     <t>11209</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11209/rqn_85.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11209/rqn_85.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CAPINA DA ÁREA PÚBLICA ENTRE AS RUAS CARAMBOLAS E PEQUIZEIRO NO PRIMAVERA.</t>
   </si>
   <si>
     <t>11210</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11210/rqn_86.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11210/rqn_86.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OBRA DE MELHORIA NA ILUMINAÇÃO PÚBLICA NA RUA CEDRO, PRIMAVERA, NAS PROXIMIDADES DO Nº 24.</t>
   </si>
   <si>
     <t>11211</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11211/rqn_87.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11211/rqn_87.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ANÁLISE PARA VERIFICAR A POSSIBILIDADE DE INTERDIÇÃO COM PROIBIÇÃO DE CIRCULAÇÃO DE VEICULOS EM ALGUMAS VIAS, OU TRECHO DE VIA NO HORÁRIO DAS 17H ÁS 20HS, NO BAIRRO JÓQUEI CLUBE, PARA PRÁTICA SEGURA DE CAMINHADAS.</t>
   </si>
   <si>
     <t>11212</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>SOLICITA MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL Á IGREJA PRESBITERIANA MARANATA PELOS 30 ANOS DE RELEVANTES SERVIÇOS PRESTADOS Á COMUNIDADE PARACATUENSE.</t>
   </si>
   <si>
     <t>11213</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11213/rqn_89.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11213/rqn_89.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE 02 PASSAGENS ELEVADAS NA RUA DA COPASA NA VILA MARIANA.</t>
   </si>
   <si>
     <t>11214</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11214/rqn_90.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11214/rqn_90.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE UMA PASSAGEM ELEVADA NA RUA 12 COM DIVISA NA RUA HUGO LIMA, ANTIGA AV. B.</t>
   </si>
   <si>
     <t>11215</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11215/rqn_91.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11215/rqn_91.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CORTE DE UMA ÁRVORE ( PÉ DE MANGA) EM FENTE AO BAR DO PAREDÃO.</t>
   </si>
   <si>
     <t>11216</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11216/rqn_92.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11216/rqn_92.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DE LOTE NA RUA IRANDIR EM FRENTE AO Nº 250.</t>
   </si>
   <si>
     <t>11217</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11217/rqn_93.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11217/rqn_93.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA/ CASCALHAMENTO NA RUA ITAGIBA VALENTIM LANDIM, NO JK.</t>
   </si>
   <si>
     <t>11218</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11218/rqn_94.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11218/rqn_94.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PASSAGEM ELEVADA NA RUA JJ ANSELMO, NO PARACATUZINHO, PRÓXIMO A ACADEMIA DE GINÁSTICA.</t>
   </si>
   <si>
     <t>11219</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11219/rqn_95.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11219/rqn_95.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PASSAGEM ELEVADA NA RUA SÃO JOÃO, SAIDA PARA FINOM, PARACATUZINHO, EM FRENTE A CRECHE.</t>
   </si>
   <si>
     <t>11220</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11220/rqn_96.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11220/rqn_96.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PASSAGEM ELEVADA NA RUA SANTANA, PRÓXIMO AO BAR DE ROGÉRIO PASTEL, EM FRENTE Á IGREJA DO PASTOR JOÃO.</t>
   </si>
   <si>
     <t>11221</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11221/rqn_97.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11221/rqn_97.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PASSAGEM ELEVADA NA RUA ANA NEIVA, AEROPORTO.</t>
   </si>
   <si>
     <t>11222</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11222/rqn_98.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11222/rqn_98.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE TAMPA DE BUEIRO NA RUA DOM HELDER CÂMARA NO BOM PASTOR.</t>
   </si>
   <si>
     <t>11223</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11223/rqn_99.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11223/rqn_99.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA EM EXTREMA URGÊNCIA DA PONTE DO PARACATUZINHO COM O SANTANA, ONDE TODAS AS LATERAIS ESTÃO QUEBRADAS, COLOCANDO EM RISCO A VIDA DOS TRANSUENTES.</t>
   </si>
   <si>
     <t>11224</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11224/rqn_100.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11224/rqn_100.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CASCALHAMENTO OU FREEZER DE ASFALTO NA MARGINAL DA RODOVIA MG 188, PRÓXIMO AO Nº 160, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11225</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11225/rqn_101.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11225/rqn_101.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BRAÇO NO POSTE DE LUZ NO ÚLTIMO POSTE NA TRAVESSA B, ALTO DA COLINA.</t>
   </si>
   <si>
     <t>11226</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11226/rqn_102.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11226/rqn_102.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CAPINA E RETIRADA DE ENTULHO NA RUA 02, PRÓXIMO AO Nº 266, NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11227</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11227/rqn_103.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11227/rqn_103.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O NIVELAMENTO DA AV. BRASILIA, PERTO DO CAFÉ TRÊS GERAÇÕES, ONDE EXISTE UM GRANDE DESNÍVEL GERANDO ACIDENTES E CAPOTAMENTO DE VEICULOS.</t>
   </si>
   <si>
     <t>11228</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11228/rqn_104.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11228/rqn_104.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO HOSPITAL MUNICIPAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11229</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO REQUERIMENTO Nº 89/2019 DE AUTORIA DO VEREADOR HERNESTO DA SILVA.</t>
   </si>
   <si>
     <t>11332</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11332/rqn_106.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11332/rqn_106.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE 02 FAIXAS ELEVADAS PARA TRAVESSIA DE PEDESTRE, NA RUA LEOPOLDO FARIA, NA ALTURA DOS NÚMEROS 38 E 57.</t>
   </si>
   <si>
     <t>11231</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11231/rqn_107.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11231/rqn_107.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AGILIDADE NA CONSTRUÇÃO DA AV. NO ALTO DO AÇUDE QUE LIGA O BAIRRO Á AV. ROMUALDO ULHÔA TOMBA, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>11232</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11232/rqn_108.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11232/rqn_108.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM VIADUTO LIGANDO O ALTO DO AÇUDE Á AV. ROMUALDO ULHÔA TOMBA, CENTRO.</t>
   </si>
   <si>
     <t>11233</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11233/rqn_109.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11233/rqn_109.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE NOVOS PONTOS DE ILUMINAÇÃO E REPAROS NA ILUMINAÇÃO EXISTENTE E REPARAÇÃO NO GRAMADO NA PRAÇA DO ROSÁRIO, CENTRO.</t>
   </si>
   <si>
     <t>11234</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11234/rqn_110.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11234/rqn_110.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAÇÃO EM CARÁTER DE URGÊNCIA DE UM MÉDICO CLÍNICO GERAL PARA ATENDER NO POSTO DE SAÚDE NO POVOADO DO SÃO DOMINGOS. A COMUNIDADE ESTÁ SEM ATENDIMENTO MÉDICO DESDE DEZEMBRO.</t>
   </si>
   <si>
     <t>11235</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11235/rqn_111.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11235/rqn_111.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AGILIDADE NA PAVIMENTAÇÃO ASFÁLTICA DA RUA MARGINAL, MG 188.</t>
   </si>
   <si>
     <t>11236</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11236/rqn_112.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11236/rqn_112.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE REDE DE ESGOTO NA TRAVESSA SEVERIANO SILVA NEIVA, NO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11237</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11237/rqn_113.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11237/rqn_113.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPAROS NA PAVIMENTAÇÃO ASFÁLTICA NA RUA JOÃO PAULO II, FRENTE AO Nº 108, NO BOM PASTOR.</t>
   </si>
   <si>
     <t>11238</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11238/rqn_114.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11238/rqn_114.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO  ENCAMINHAR PARA A CÂMARA UM PROJETO DE LEI, QUE VERSA SOBRE RESERVA DE VAGAS PARA NEGROS E PARDOS NOS CONCURSOS PÚBLICOS PARA CARGOS EFETIVOS E EMPREGOS PÚBLICOS INTEGRANTES DOS QUADROS PERMANENTES DE PESSOAL DO PODER EXECUTIVO E DAS ENTIDADES DE ADMINISTRAÇÃO ONDIRETAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>11239</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11239/rqn_115.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11239/rqn_115.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO  INSTALAR UM REDUTOR DE VELOCIDADE NA RUA JOÃO BOYLE, Nº 325, BELA VISTA.</t>
   </si>
   <si>
     <t>11240</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11240/rqn_116.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11240/rqn_116.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PRAÇA VEREADOR RODÁLIO HORMIDAS, NO AMOREIRAS II.</t>
   </si>
   <si>
     <t>11241</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11241/rqn_117.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11241/rqn_117.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PRAÇA VILA MARIANA, PRÓXIMO A PARÓQUIA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>11242</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>SOLICITA A CPI, A CONVOCAÇÃO DE UM REPRESENTANTE DA COPASA E DO SEC. MUNICIPAL DE MEIO AMBIENTE PARA COMPARECEREM PERANTE A ESTA COMISSÃO, A FIM DE PRESTAREM ESCLARECIMENTOS, VERBALMENTE , E POR ESCRITO, SOBRE AS PROVIDÊNCIAS TOMADAS EM DECORRÊNCIA DAS DILIGÊNCIAS REALIZADAS POR ESTA CPI.</t>
   </si>
   <si>
     <t>11243</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11243/rqn_119.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11243/rqn_119.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA NAS RUAS: ESMERALDA SALUSTIANO PEREIRA E ABEL PIMENTEL, AMBAS LOCALIZADAS NO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>11244</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11244/rqn_120.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11244/rqn_120.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO  E COLOCAÇÃO DE CASACALHO NAS ESTRADAS LOCALIZADAS NO P.A. BURITIS DA CONQUISTA.</t>
   </si>
   <si>
     <t>11245</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11245/rqn_121.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11245/rqn_121.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE NA RUA QUE DÁ ACESSO AO ESTÁDIO PAULO BROCHADO, NO INTUITO DE FAZER A LIGAÇÃO DO SANTANA COM O PARACATUZINHO.</t>
   </si>
   <si>
     <t>11246</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11246/rqn_122.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11246/rqn_122.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO  PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO ASSENTAMENTO ESPERANÇA NA ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11247</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11247/rqn_123.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11247/rqn_123.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO BROCOTÓ NA ZONA RURAL DE PARACATU/MG</t>
   </si>
   <si>
     <t>11250</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11250/rqn_124.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11250/rqn_124.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A CRIAÇÃO DE UM CRAS VOLANTE PARA ATENDER MORADORES DA ZONA RURAL DE PARACATU.</t>
   </si>
   <si>
     <t>11251</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AGILIZAR A CONCLUSÃO DA OBRA DE REFORMA DO PSF DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11252</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11252/rqn_126.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11252/rqn_126.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO EMPENHO JUNTO AO ÓRGÃO FEDERAL COMPETENTE PARA COLOCAÇÃO DE LOMBADA OU BARREIRA ELETRÔNICA NA BR-O4O, PRÓXIMO AO ACESSO DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11253</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11253/rqn_127.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11253/rqn_127.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO FAIXA DE PEDESTRE LOCALIZADA NA MARGINAL DA BR-040 EM FRENTE A PASSARELA QUE DÁ ACESSO AO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11254</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11254/rqn_128.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11254/rqn_128.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE UM MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>11255</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11255/rqn_129_1WjWPEn.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11255/rqn_129_1WjWPEn.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO EMPENHO JUNTO AO ÓRGÃO ESTADUAL COMPETENTE PARA CONSTRUÇÃO DE UMA ROTATÓRIA (ANEL VIÁRIO), INSTALAÇÃO DE REDUTORES DE VELOCIDADE E DEVIDA SINALIZAÇÃO NO KM 42 DA RODOVIA JUSCELINO KUBITSCHEK (040).</t>
   </si>
   <si>
     <t>11256</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11256/rqn_130.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11256/rqn_130.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA, CAPINA, LIMPEZA E INSTALAÇÃO DE LIXEIRAS NA PRAÇA NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11258</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11258/rqn_131.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11258/rqn_131.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO/RECUPERAÇÃO DO TELHADO DA CLINICA DA MULHER EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>11259</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11259/rqn_132.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11259/rqn_132.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAR BUEIROS NA RUA ADRILHES ULHOA E MONTE CARMELO NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11260</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11260/rqn_133.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11260/rqn_133.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAR UM BUEIRO NA RUA JOÃO ULHOA Nº 267, NO PARACATUZINHO E REPAROS NA PAVIMENTAÇÃO ASFÁLTICA DEVIDO A UMA CRATERA QUE FOI ABERTA NO MEIO DA RUA , CAUSANDO ALAGAMENTOS E TRANSTORNOS NA VIA.</t>
   </si>
   <si>
     <t>11261</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DO TELHADO DA CLINICA DA MULHER.</t>
   </si>
   <si>
     <t>11262</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11262/rqn_135.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11262/rqn_135.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVOANÁLISE E LEVANTAMENTO DE INTERVENÇÕES E OBRAS QUE POSSAM SER REALIZADAS PARA MELHORIA DO ESCOAMENTO DE ÁGUA DA CHUVA NA RUA VERBENA BATISTA FARIA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11263</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11263/rqn_136.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11263/rqn_136.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO BUSCAR JUNTO A UNIÃO PARCERIA PARA USO E DESTINAÇÃO DEVIDA AO PRÉDIO, ANTIGA SEDE DO DENIT NO AMOREIRAS I. O LOCAL SE ENCONTRA ABANDONADO.</t>
   </si>
   <si>
     <t>11264</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11264/rqn_137.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11264/rqn_137.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CUMPRIR O ART. 2º, § 1º DA LEI 2.909 DE 21/05/2012 QUE DETERMINA A IDENTIFICAÇÃO NOS VEICULOS PARTICULARES LOCADOS PARA PRESTAR SERVIÇO PARA O MUNICIPIO.</t>
   </si>
   <si>
     <t>11265</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11265/rqn_138.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11265/rqn_138.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO 4 POSTES COM BRAÇOS E LÂMPADAS PARA COMPLEMENTAÇÃO DE ENERGIA ELÉTRICA NA EXTENÇÃO DA RUA B, NO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>11266</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11266/rqn_139.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11266/rqn_139.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE PAGAMENTO DOS CARGOS COMISSIONADOS, CONTRATADOS TEMPORÁRIOS E TERCEIRIZADOS DO QUADRO DA PREFEITURA COM: NOME COMPLETO, CARGO, LOCAL, SALÁRIO E CONTRA-CHEQUES.</t>
   </si>
   <si>
     <t>11267</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11267/rqn_140.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11267/rqn_140.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 02 PASSAGENS MOLHADAS NA REGIÃO DO ENGENHO DO PADRE.</t>
   </si>
   <si>
     <t>11268</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11268/rqn142.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11268/rqn142.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 06 MATA-BURROS NA REGIÃO IPAN.</t>
   </si>
   <si>
     <t>11269</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11269/rqn142.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11269/rqn142.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE POSTE DE LUZ NA RUA 12, PRÓXIMO AO Nº 300, NO BANDEIRANTES, TENDO GRANDE Nº DE ASSALTO.</t>
   </si>
   <si>
     <t>11270</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11270/rqn_143.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11270/rqn_143.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE POSTE DE LUZ NO BECO ANTÔNIA JOSÉ LUIZ NO PARACATUZINHO, TENDO GRANDE Nº DE ASSALTO.</t>
   </si>
   <si>
     <t>11271</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11271/rqn144.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11271/rqn144.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DE LOTE NA RUA 14, PRÓXIMO AO Nº 14, NO AEROPORTO.</t>
   </si>
   <si>
     <t>11272</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11272/rqn145_JVWebIh.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11272/rqn145_JVWebIh.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAÇÃO DE PROFISSIONAIS ESPECIALIZADOS NA ÁREA DE NUTRIÇÃO RENAL.</t>
   </si>
   <si>
     <t>11273</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11273/rqn_146.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11273/rqn_146.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DE LOTE NA RUA EXPEDITO NASCIMENTO, NO BANDEIRANTES.</t>
   </si>
   <si>
     <t>11274</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11274/rqn_147.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11274/rqn_147.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA COMPLETA DA PRAÇA DO SANTANA, POIS É UM ESPAÇO IMPORTANTÍSSIMO CULTURAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11275</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA QUADRA POLIESPORTIVA DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11276</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11276/rqn_149.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11276/rqn_149.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OPERAÇÃO TAPA BURACO NA RUA MARGINAL, NO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>11277</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11277/rqn_150.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11277/rqn_150.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OPERAÇÃO TAPA BURACO NO INICIO DA AV. QUE LIGARÁ O ALTO DO AÇUDE AO CENTRO DA CIDADE ATRAVÉS DA AV. ROMUALDO ULHOA TOMBA.</t>
   </si>
   <si>
     <t>11278</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11278/rqn_151.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11278/rqn_151.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA URGENTE DAS LÂMPADAS QUEIMADAS DOS REFLETORES DO ESTÁDIO ANANIAS PEREIRA DA SILVA, LOCALIZADO NA RUA SEVERIANO SILVA NEIVA, Nº 62, NO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11279</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11279/rqn_152.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11279/rqn_152.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO PÚBLICA, DILIGÊNCIA NOS CENTROS DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CREAS), NO CRAS E NO BANCO DE ALIMENTOS MUNICIPAL PARA VEREFICAR AS INSTALAÇÕES, FISCALIZAR E ACOMPANHAR OS SERVIÇOS PRESTADOS POR ESTAS UNIDADES PÚBLICAS NO MUNICIPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11280</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11280/rqn_153.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11280/rqn_153.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDENCIAR A RETIRADA DE 02 CANTEIROS NO ESTACIONAMENTO LADO ESQUERDO, EM FRENTE A MATERNIDADE DO HOSPITAL MUNICIPAL, QUE POSSUIAM ÁRVORES QUE FORAM CORTADAS.</t>
   </si>
   <si>
     <t>11281</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11281/rqn_154.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11281/rqn_154.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REINSTALAÇÃO DE UMA PARADA DE ÔNIBUS E SINALIZAÇÃO NA RUA: JOAQUIM DA SILVA PEREIRA (ANTIGA Dr. SEABRA) EM FRENTE A ESCOLA Dr. SÉRGIO ULHOA, EM FRENTE AO Nº 249.</t>
   </si>
   <si>
     <t>11282</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE REDUTORES DE VELOCIDADE PARA TENTAR REDUZIR O Nº DE ACIDENTES DE TRÂNSITO OCORRIDOS NA RUA JOÃO ULHOA, TRAVESSA MONTE CARMELO.</t>
   </si>
   <si>
     <t>11283</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UMA PARADA DE ÔNIBUS COM COBERTURA EM FRENTE A FACULDADE FINOM, PARA ATENDER RECLAMAÇÕES DS USUÁRIOS.</t>
   </si>
   <si>
     <t>11284</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11284/rqn_157.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11284/rqn_157.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PODA DAS ÁRVORES E LIMPEZA DAS LATERAIS DO CAMPO DE FUTEBOL DO ALTO DO AÇUDE, EM FRENTE AS RUAS TRAVESSA DO CAMPO Nº 176, RUA DO CAMPO I E TRAVESSA DO CAMPO II.</t>
   </si>
   <si>
     <t>11285</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11285/rqn_158.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11285/rqn_158.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAR 02 REDUTORES DE VELOCIDADE NA RUA TUPI, PRÓXIMO AO Nº 756 E OUTRO PRÓXIMO AO Nº 696, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11293</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11293/rqn_159.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11293/rqn_159.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RETOMAR O PROGRAMA DE SAÚDE BUCAL NAS ESCOLAS E NA PRAÇA PÚBLICA COMO FORMA DE PREVENÇÃO ÁS DOENÇAS BUCAIS E A DEVIDA ORIENTAÇÃO ÁS CRIANÇAS.</t>
   </si>
   <si>
     <t>11295</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11295/rqn_160.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11295/rqn_160.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAR UM ESTUDO PARA LEVANTAMENTO DE PONTOS MAL ILUMINADOS DA CIDADE PARA QUE PROCEDA A MELHORIA DA ILUMINAÇÃO PARA GARANTIR MAIS SEGURANÇA Á POPULAÇÃO.</t>
   </si>
   <si>
     <t>11296</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11296/rqn_161.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11296/rqn_161.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE PRAÇA PÚBLICA NA ÁREA PÚBLICA AO LADO DO PSF DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11298</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11298/rqn_162.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11298/rqn_162.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DA COORDENADORIA DA MULHER EM PARACATU.</t>
   </si>
   <si>
     <t>11300</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11300/rqn_163.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11300/rqn_163.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM PARQUE INFANTIL NA CRECHE CRIANÇA FELIZ NA VILA MARIANA.</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11301/rqn_164.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11301/rqn_164.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM PARQUE INFANTIL NA CRECHE DA ESCOLA MÁRCIA MACEDO MEIRELES.</t>
   </si>
   <si>
     <t>11302</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11302/rqn_165.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11302/rqn_165.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE POSTES DE ENERGIA E MELHORIAS NA ILUMINAÇÃO DO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>11303</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11303/rqn_166.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11303/rqn_166.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REVITALIZAÇÃO DA VIA PÚBLICA QUE FAZ LIGAÇÃO DO CENTRO (AV. OLEGÁRIO MACIEL), COM A CIDADE NOVA E PARQUE DO PRÍNCIPE COM SINALIZAÇÃO, ILUMINAÇÃO, CAPINA E CONSTRUÇÃO DE CALÇADA PARA PEDESTRES.</t>
   </si>
   <si>
     <t>11304</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11304/rqn_167.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11304/rqn_167.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CAPINA E LIMPEZA NAS LATERAIS DA AV. OLEGÁRIO MACIEL E SANTA LÚCIA.</t>
   </si>
   <si>
     <t>11305</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11305/rqn_168.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11305/rqn_168.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA E CONSTRUÇÃO DE PASSEIO NA AV. OLEGÁRIO MACIEL E SANTA LÚCIA.</t>
   </si>
   <si>
     <t>11306</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11306/rqn_169.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11306/rqn_169.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>11307</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11307/rqn_170.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11307/rqn_170.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE DIREITOS HUMANOS E CIDADANIA, REALIZAR UMA DILIGÊNCIA AO ASILO SÃO VICENTE DE PAULO PARA VERIFICAR AS CONDIÇÕES DO LOCAL E A REALIDADE DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>11308</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11308/rqn_171.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11308/rqn_171.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE DIREITOS HUMANOS E CIDADANIA, REALIZAR UMA DILIGÊNCIA NA APAE PARACATU PARA VERIFICAR AS CONDIÇÕES DO LOCAL E A REALIDADE DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>11309</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11309/rqn_172.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11309/rqn_172.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE LÃMPADA DE ILUMINAÇÃO PÚBLICA QUE SE ENCONTRA QUEIMADA NA RUA ZINCO, AMOREIRAS II, FRENTE AO Nº 128.</t>
   </si>
   <si>
     <t>11310</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11310/rqn_173.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11310/rqn_173.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSPORTE E DIÁRIA DE HOSPEDAGEM PARA DEPUTADA ESTADUAL ANDRÉIA DE JESUS, PARA PARTICIPAR DO EVENTO ROSA AFRO DO COMPIR EM PARCERIA COM A COMISSÃO DE DIREIRTOS HUMANOS.</t>
   </si>
   <si>
     <t>11311</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11311/rqn_174.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11311/rqn_174.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NO POVOADO DO CUNHA.</t>
   </si>
   <si>
     <t>11312</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11312/rqn_175.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11312/rqn_175.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DE TERRENO PARA A ABNEP, ONDE SERÃO ACOLHIDOS DEPENDENTES QUIMICOS.</t>
   </si>
   <si>
     <t>11313</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11313/rqn_176.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11313/rqn_176.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA FAIXA DE PEDESTRE ELEVADA NA RUA GUSTAVO MEIRELES, NO NOSSA SENHORA DE FÁTIMA, EM FRENTE A ESCOLA MUNICIPAL PEQUENO POLEGAR.</t>
   </si>
   <si>
     <t>11314</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11314/rqn_177.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11314/rqn_177.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MELHORIA DA ILUMINAÇÃO PÚBLICA NA PRAÇA UNITEC, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>11315</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11315/rqn_178.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11315/rqn_178.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA PEDRO SOARES MASCARENHAS, NO VISTA ALEGRE,  SENDO QUE OS POSTES JÁ ESTÃO INSTALADOS.</t>
   </si>
   <si>
     <t>11316</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11316/rqn_179___4_volumes.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11316/rqn_179___4_volumes.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE A EMPRESA INFRACEA.</t>
   </si>
   <si>
     <t>11317</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11317/rqn_180.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11317/rqn_180.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES EM RELAÇÃO AOS CONTRATOS COM A COOPERATIVA MINAS BRASIL.</t>
   </si>
   <si>
     <t>11318</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11318/rqn_181.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11318/rqn_181.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ESCLARECIMENTOS A RESPEITO DA OBRA QUE ESTÁ SENDO EXECUTADA PELA EMPRESA EM ÁREA PÚBLICA DESTINADA PARA O PARQUE LINEAR.</t>
   </si>
   <si>
     <t>11319</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11319/rqn_182_wGsdEFa.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11319/rqn_182_wGsdEFa.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE TODAS AS CONSTRUTORAS E EMPRESAS DE ENGENHARIA QUE PRESTARAM SERVIÇOS PARA A PREFEITURA NO PERIODO DE 2003 A 2019.</t>
   </si>
   <si>
     <t>11320</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TODAS AS INFORMAÇÕES EM RELAÇÃO AOS CONTRATOS COM A EMPRESA EXECUTIVA.</t>
   </si>
   <si>
     <t>11321</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11321/rqn_184.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11321/rqn_184.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NA PISTA DE SKATE DO JÓQUEI.</t>
   </si>
   <si>
     <t>11322</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11322/rqn_185.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11322/rqn_185.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DE UMA TAMPA DE ESGOTO NA RUA GERALDO CAMPOS, NA BELA VISTA, NAS PROXIMIDADES DO ANTIGO HOSPITAL SANTA LÚCIA.</t>
   </si>
   <si>
     <t>11323</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11323/rqn_186.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11323/rqn_186.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORÇO NA SEGURANÇA EM FRENTE AOS COLÉGIOS DO MUNICIPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11324</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11324/rqn_187.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11324/rqn_187.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAR CONVÊNIO COM O PROGRAMA ESCOLA DA INTELIGÊNCIA COMO FORMA DE DESENVOLVER A EDUCAÇÃO SOCIOEMOCIONAL NO AMBIENTE ESCOLAR, A MELHORIA DOS INDICES DE APRENDIZAGEM, REDUÇÃO DA INDISCIPLINA, APRIMORAMENTO DAS RELAÇÕES INTERPESSOAIS E O AUMENTO DA PARTICIPAÇÃO DA FAMILIA NA FORMAÇÃO DOS ALUNOS.</t>
   </si>
   <si>
     <t>11325</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11325/rqn_188.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11325/rqn_188.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAÇÃO OU CELEBRAÇÃO DE PARCERIA PÚBLICO PRIVADA PARA GARANTIR A PRESENÇÃO DE PSICÓLOGOS PARA ATENDIMENTO NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>11326</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA E ILUMINAÇÃO NA PRAÇA UNITEC.</t>
   </si>
   <si>
     <t>11327</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11327/rqn_190.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11327/rqn_190.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PARA PEDIR A CONCESSIONÁRIA DE TRANSPORTE EXPRESSO PLANALTO PARA AUMENTAR 02 ÔNIBUS PARA SERVIR A LINHA COM DESTINO AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA, LOCALIZADO AO LADO DA FACULDADE FINOM.</t>
   </si>
   <si>
     <t>11328</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11328/rqn_191.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11328/rqn_191.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AGILIDADE NA PAVIMENTAÇÃO ASFÁLTICA DA RUA MARGINAL 040.</t>
   </si>
   <si>
     <t>11329</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11329/rqn_192.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11329/rqn_192.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SEGURANÇA PÚBLICA DILIGÊNCIA AO 45º BATALHÃO DE POLICIA MILITAR PARA APRESENTAÇÃO DA COMISSÃO PÚBLICA AO NOVO COMANDO.</t>
   </si>
   <si>
     <t>11330</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SEGURANÇA PÚBLICA DILIGENCIA Á DELEGACIA REGIONAL DE POLICIA CIVIL DE PARACATU PARA APRESENTAÇÃO DA COMISSÃO DE SEGURANÇA PÚBLICA DA CÂMARA MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>11331</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SEGURANÇA PÚBLICA DILIGÊNCIA AO GAECO PARA APRESENTAÇÃO DA COMISSÃO DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>11333</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE SEGURANÇA PÚBLICA DILIGÊNCIA AO PELOTÃO DE BOMBEIROS DE PARACATU COM O OBJETIVO DE APRESENTAR A COMISSÃO DE SEGURANÇA PÚBLICA DA CÂMARA MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>11335</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11335/rqn_196.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11335/rqn_196.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA QUADRA DE ESPORTES E REFORMA DO CAMPO DE FUTEBOL DO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>11336</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11336/rqn_197.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11336/rqn_197.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE NO TERRENO VAGO NOS FUNDOS DA ESCOLA ESTADUAL DELANO BROCHADO NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11337</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11337/rqn_198.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11337/rqn_198.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE NO POVOADO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>11338</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11338/rqn_199.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11338/rqn_199.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE POSTO DE ATENDIMENTO DE AFERIÇÃO DE PRESSÃO E GLICOSE NAS PRAÇAS FIRMINA SANTANA, NO CENTRO DA CIDADE, JÚLICA CAMARGO E NO BAIRRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11339</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11339/rqn_200_H7UNZuQ.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11339/rqn_200_H7UNZuQ.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM POSTO POLICIAL NO PARQUE ECOLÓGICO DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11340</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11340/rqn_201.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11340/rqn_201.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE 03 LOMBADAS NAS RUAS SARGENTO PRÓXIMA AO Nº 30, RUA MARIA DA CONCEIÇÃO DE ARAÚJO (ANTIGA RUA LADEIRA) PRÓXIMO AOS NºS 220 E 221 NO BAIRRO JK.</t>
   </si>
   <si>
     <t>11341</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11341/rqn_202_deQa1V8.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11341/rqn_202_deQa1V8.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA LOCADA AS INSTALAÇÕES DO ANTIGO HOSPITAL SANTA LÚCIA PARA A INSTALAÇÃO DE UMA UNIDADE DE ATENDIMENTO A PACIENTES ONCOLÓGICOS PARA A REALIZAÇÃO DOS PROCEDIMENTOS DE QUIMIOTERAPIA E RADIOTERAPIA NO MUNICÍPIO, MEDIANTE CELEBRAÇÃO DE CONVÊNIO COM ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>11342</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11342/rqn_203.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11342/rqn_203.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO PERMANENTE DE ADMINISTRAÇÃO QUE SEJAM CONVOCADOS OS SECRETÁRIOS MUNICIPAIS DE EDUCAÇÃO E DE TRANSPORTE, PARA PRESTAREM ESCLARECIMENTOS SOBRE DENUNCIA DO CIDADÃO LEONARDO CARNEIRO DA  PAIXÃO, CONTENDO INFORMAÇÃO DE QUE MAIS DE 50% DOS VEÍCULOS QUE REALIZAM TRANSPORTE ESCOLAR DE ALUNOS DO MUNICÍPIO NÃO FORAM VISTORIADOS PELO INMETRO E SE ENCONTRAM COM DOCUMENTAÇÃO IRREGULAR.</t>
   </si>
   <si>
     <t>11343</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11343/rqn_204_UCF6MAf.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11343/rqn_204_UCF6MAf.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE BUEIROS NA RUA WOLNEY MEIRELLES, NA ALTURA DOS NÚMEROS 619 e757 NO JK.</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11344/rqn_205.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11344/rqn_205.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO NA RUA JOAQUIM C. MENDONÇA NO NOSSA Sra. de FÁTIMA.</t>
   </si>
   <si>
     <t>11345</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11345/rqn_206.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11345/rqn_206.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MELHORIA NA QUADRA POLIESPORTIVA DO BAIRRO BELA VISTA. A QUADRA NAO POSSUI CALHA NO TELHADO E TODA CHUVA, INUNDA, O BANHEIRO NÃO POSSUI LIGAÇÃO. A ESTRUTURA TAMBÉM NECESSITA DE PINTURA.</t>
   </si>
   <si>
     <t>11346</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11346/rqn_207.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11346/rqn_207.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAR UM MATA-BURRO NA REGIÃO DO MORRO AGUDO, PRÓXIMO A ESCOLA DO BATUQUE.</t>
   </si>
   <si>
     <t>11347</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11347/rqn_208.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11347/rqn_208.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PODA DAS ÁRVORES QUE FICAM AO LADO DA PONTE DA RUA GASTÃO LEPESQUER, QUE LIGA O CENTRO DA CIDADE AO BAIRRO ALTO DO CÓRREGO. AS ÁRVORES ESTÃO ENCOBRINDO A ILUMINAÇÃO PÚBLICA DEIXANDO O LOCAL ESCURO E COM RISCO Á SEGURANÇA DA COMUNIDADE.</t>
   </si>
   <si>
     <t>11348</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11348/rqn_209.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11348/rqn_209.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E ENCASCALHAMENTO DA RUA PEDRO FERREIRA NO POVOADO SÃO DOMINGOS. A RUA ESTÁ INTRANSITÁVEL DEVIDO A LAMA.</t>
   </si>
   <si>
     <t>11349</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11349/rqn_210.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11349/rqn_210.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO FISCALIZAÇÃO DE FERRO VELHO NA RUA DA TORRE MESTRE NO JK.</t>
   </si>
   <si>
     <t>11350</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO ENCAMINHAR CONSULTA AO IBAM DO PROJETO DE LEI Nº 12/2019, DE AUTORIA DO VEREDOR GEORGE.</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO ENCAMINHAR CONSULTA AO IBAM DO PROJETO DE LEI Nº 03/2019 DE AUTORIA DO VEREADOR GEORGE.</t>
   </si>
   <si>
     <t>11352</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11352/rqn_213.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11352/rqn_213.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LOCAÇÃO DE VEICULO PARA TRANSPORTE ESCOLAR DOS ALUNOS DA REGIÃO DA PONTE QUEIMADA, ZONA RURAL DE PARACATU.</t>
   </si>
   <si>
     <t>11354</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11354/rqn_214.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11354/rqn_214.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE 02 REDUTORES DE VELOCIDADE NA RUA RICARDO ADJUTO, EM FRENTE AO Nº 379 E 548, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11355/rqn_215.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11355/rqn_215.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE SAÚDE DILIGÊNCIA NAS UBS, PARA VERIFICAR AS INSTALAÇÕES, QUADRO DE FUNCIONÁRIOS, FISCALIZAR E ACOMPANHAR OS TRABALHOS QUE VEM SENDO PRESTADOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E CASCALHAMENTO NA ESTRADA DE ACESSO AO ASSENTAMENTO BURITI DA CONQUISTA, ZONA RURAL DE PARACATU.</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11358/rqn_217.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11358/rqn_217.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA PASSAGEM ELEVADA NA RUA TUPI, PARACATUZINHO, PRÓXIMO BAR DO MANOEL.</t>
   </si>
   <si>
     <t>11359</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA ANTÔNIA JOSÉ LUIZ, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11360</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11360/rqn_219.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11360/rqn_219.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DE LOTE VAGO NA RUA EXPEDITO NASCIMENTO, BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>11361</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11361/rqn_220.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11361/rqn_220.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA VERBENA BATISTA FARIA, PRÓXIMO AO Nº 105, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11362</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11362/rqn_221.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11362/rqn_221.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DOZE, PRÓXIMO AO Nº 300, NO BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>11363</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11363/rqn_222.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11363/rqn_222.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INCLUSÃO DE UM REPRESENTANTE DA ORDEM DOS ADVOGADOS DO BRASIL (OAB) NA FORMAÇÃO DO CONSELHO DE SEGURANÇA PÚBLICA, CONFORME PEDIDO DO PRESIDENTE DA ORDEM.</t>
   </si>
   <si>
     <t>11364</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO DILIGÊNCIA PARA AVERIGUAÇÃO DO ANDAMENTO DA OBRA DE REFORMA DO PSF NOSSA SENHORA DE FÁTIMA, JÁ QUE A UNIDADE DE SAÚDE SE ENCONTRA EM LOCAL PROVISÓRIO, INADEQUADO E PRECÁRIO HÁ MAIS DE 06 MESES, QUANDO FORA ANUNCIADO O INICIO DAS OBRAS.</t>
   </si>
   <si>
     <t>11373</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11373/rqn_224.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11373/rqn_224.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAR GESTÃO JUNTO AO GOVERNO DO ESTADO DE MINAS PARA IMPLEMENTAÇÃO EFETIVA DO SAMU EM PARACATU/ MG.</t>
   </si>
   <si>
     <t>11374</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11374/rqn_225.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11374/rqn_225.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO FIXAÇÃO DE BLOQUETES DE CIMENTO NA RUA TONICO LEMOS E RUA MINAS GERAIS NO ARRAIAL D'ANGOLA, NAS PROXIMIDADES DA ESCOLA DOM SERAFIM.</t>
   </si>
   <si>
     <t>11375</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11375/rqn_226.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11375/rqn_226.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA BENEDITO OLIVEIRA MELO, PRÓXIMO AO CRUZAMENTO COM A RUA SARA COSTA RORIZ NO PARACATUZINHO, NAS IMEDIAÇÕES DA ESCOLA JULIA CAMARGOS.</t>
   </si>
   <si>
     <t>11376</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11376/rqn_227.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11376/rqn_227.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA E COLOCAÇÃO DE AREIA NO PARQUE INFANTIL DO CENTRO EDUCACIONAL INSTITUIÇÃO LUTERANA , Á RUA FRANCISCO RODRIGUES MENHÔ. 529, BELA VISTA.</t>
   </si>
   <si>
     <t>11377</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11377/rqn_228.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11377/rqn_228.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE REDE ELÉTRICA E ILUMINAÇÃO PÚBLICA NA RUA JOANA D'ARC DE OLIVEIRA NO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11378/rqn_229.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11378/rqn_229.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA JOANA D'ARC DE OLIVEIRA, NO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11379/rqn_230.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11379/rqn_230.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO NA RUA JOANA D'ARC DE OLIVEIRA, NO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>11380</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11380/rqn_231.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11380/rqn_231.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE SEMÁFORO E OLHO VIVO NO CRUZAMENTO DAS RUAS DONA MARIANA E SANTANA, LOCALIZADAS NO PARACATUZINHO, NAS PROXIMIDADES DO BAR DA KENGA.</t>
   </si>
   <si>
     <t>11381</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO DA RUA JOAQUIM MURTINHO.</t>
   </si>
   <si>
     <t>11382</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11382/rqn_233.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11382/rqn_233.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO E LIMPEZA DOS BUEIROS LOCALIZADOS NA TRAVESSA PENEDO Nº 61, NO ALTO DO AÇUDE, ONDE SE ENCONTRA EM FUNCIONAMENTO A CRECHE LAURA INTO DE SOUZA.</t>
   </si>
   <si>
     <t>11383</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11383/rqn_234.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11383/rqn_234.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DA SEDE PRÓPRIA DA ASSOCIAÇÃO DOS VOLUNTÁRIOS EM DEFESA DOS PORTADORES DE CÂNCER DE PARACATU.</t>
   </si>
   <si>
     <t>11384</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11384/rqn_235.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11384/rqn_235.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RETIRADA DE TODO O CANTEIRO DA AV. QUINTINO VARGAS, PARA ESPAÇAMENTO DA AV. E MELHORIA DO TRÂNSITO.</t>
   </si>
   <si>
     <t>11385</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11385/rqn_236.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11385/rqn_236.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANAÇÃO DA FARMÁCIA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11387/rqn_237.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11387/rqn_237.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAÇÃO DE OFTALMOLOGISTA.</t>
   </si>
   <si>
     <t>11388</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11388/rqn_238_gLnfiyE.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11388/rqn_238_gLnfiyE.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DESTINAÇÃO DO PRÉDIO DA ESCOLA MUNICIPAL SEVERIANO SILVA NEIVA, SITUADO NA RUA DA IGREJA NO POVOADO SÃO DOMINGOS, PARA A INSTALAÇÃO E FUNCIONAMENTO DE UMA CRECHE MUNICIPAL PARA ATENDIMENTO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11389</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11389/rqn_239.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11389/rqn_239.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>11390</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11390/rqn_240.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11390/rqn_240.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PERFURAÇÃO DE POÇOS ARTESIANOS NOS ASSENTAMENTOS DAS COMUNIDADES RURAIS.</t>
   </si>
   <si>
     <t>11391</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11391/rqn_241.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11391/rqn_241.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COSTRUÇÃO DE ACADEMIA AO AR LIVRE NO PARQUE ECOLÓGICO DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11394</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11394/rqn_242.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11394/rqn_242.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SAÚDE CONVOCAR A COORDENADORA DO DEPARTAMENTO DE EPIDEMIOLOGIA, A CHEFE DE DIVISÃO DE VIGILÂNCIA EPIDEMILÓGICA, OS SEC. MUNICIPAL DE SAÚDE E MEIO AMBIENTE PARA UMA AUDIÊNCIA PÚBLICA, PARA ESCLARECIMENTOS SOBRE A SITUAÇÃO ATUAL DAS DOENÇAS INFECCIOSAS, DENGUE, FEBRE AMARELA E CHIKUNGUNYA  NO MUNICIPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11395</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11395/rqn_243.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11395/rqn_243.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OFICIAR O GERENTE REGIONAL DA COPASA - DISTRITO PARACATU, A FIM DE FORNECER A ESTE GABINETE, INFORMAÇÕES QUANTO AOS MOTIVOS DA CHEGADA DE ÁGUA EXTREMAMENTE TURVA EM ALGUNS BAIRROS DA CIDADE, BEM COMO, AS MEDIDAS ADOTADAS PARA A SOLUÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>11396</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11396/rqn_244.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11396/rqn_244.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OFICIAR O GERENTE REGIONAL DA COPASA - DISTRITO PARACATU, A FIM DE FORNECER A ESTE GABINETE, INFORMAÇÕES ACERCA DAS REDES DE EXTENÇÃO PARA A POPULAÇÃO CARENTE DO MUNICIPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11397</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11397/rqn_245.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11397/rqn_245.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OFICIAR O GERENTE REGIONAL DA COPASA - DISTRITO PARACATU, A FIM DE FORNECER A ESTE GABINETE, INFORMAÇÕES QUANTO AS PROVIDÊNCIAS ADOTADAS PELA EMPRESA REFERENTE A ELIMINAÇÃO DO MAL CHEIRO EXALADO PELA ESTAÇÃO DE TRATAMENTO DE ESGOTO LOCALIZADA PRÓXIMA AO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11398</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11398/rqn_246.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11398/rqn_246.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OFICIAR O GERENTE REGIONAL DA COPASA - DISTRITO PARACATU, A FIM DE FORNECER A ESTE GABINETE, INFORMAÇÕES QUANTO AO PRAZO PARA SEREM FEITAS AS INSTALAÇÕES DOS ELIMINADORES DE AR NAS RESIDÊNCIAS DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11399</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11399/rqn_247.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11399/rqn_247.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OFICIAR O GERENTE REGIONAL DA COPASA - DISTRITO PARACATU, A FIM DE FORNECER A ESTE GABINETE, INFORMAÇÕES REFERENTE AS MEDIDAS ADOTADAS PELA EMPRESA QUANTO A CONTENÇÃO NO FORNECIMENTO DE ÁGUA NO MUNICIPIO QUE ESTÁ CAUSANDO FALTA D"ÁGUA EM MUITOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>11400</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11400/rqn_248.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11400/rqn_248.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OFICIAR O GERENTE REGIONAL DA COPASA - DISTRITO PARACATU, A FIM DE FORNECER A ESTE GABINETE, INFORMAÇÕES REFERENTE AS OBRAS DE INFRAESTRUTURA E CAPTAÇÃO DE ÁGUA DOS RIOS ESCURINHO E SANTA ISABEL.</t>
   </si>
   <si>
     <t>11401</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11401/rqn_249.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11401/rqn_249.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAR GESTÃO JUNTO AO DER - PARA REFORMA DOS QUEBRA-MOLAS NA MG 188, NOS PONTOS DE ACESSO AO POVOADO SÃO SEBASTIÃO, AO PRIMAVERA, AO PARACATUZINHO E A FACULDADE FINOM.</t>
   </si>
   <si>
     <t>11402</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11402/rqn_250.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11402/rqn_250.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 02 PASSAGENS MOLHADAS NA REGIÃO PALMITAL.</t>
   </si>
   <si>
     <t>11403</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11403/rqn_251.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11403/rqn_251.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 03 MATA-BURROS NA REGIÃO DO CAPÃO GRANDE.</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11404/rqn_252.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11404/rqn_252.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE 02 LUMINÁRIAS NOS POSTES JÁ EXISTENTES NA RUA ALICE BATISTA MUNDIM, ABAIXO DA QUADRA NA BELA VISTA.</t>
   </si>
   <si>
     <t>11405</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11405/rqn_253.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11405/rqn_253.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE 02 REDUTORES DE VELOCIDADE NA RUA ANTONIO JOAQUI MOURA, FRENTE AO Nº 208, NO JK.</t>
   </si>
   <si>
     <t>11406</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11406/rqn_254.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11406/rqn_254.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DA MARGEM DE TODOS OS CÓRREGOS E GROTAS DA CIDADE DE PARACATU E A COLETA DE ENTULHOS DOS MESMOS.</t>
   </si>
   <si>
     <t>11407</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11407/rqn_255.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11407/rqn_255.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTO COM A CONCESSIONÁRIA EXPRESSO PLANALTO A MUDANÇA DAS LINHAS DE ÔNIBUS QUE PASSAM PELA BR 040, SENDO ESSAS PASSANDO PELAS MARGINAIS ENTRE OS BAIRROS PRÓXIMO A RODOVIA PARA FACILITAR O ACESSO DOS USUÁRIOS DO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>11408</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11408/rqn_256.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11408/rqn_256.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DO TERRENO DA RUA BELMIRA ARAÚJO ENTRE OS Nº 37 E 47 NO NOVO HORIZONTE, PARA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DOS MORADORES DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11409</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11409/rqn_257.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11409/rqn_257.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AMPLIAÇÃO E REFORMA DA CRECHE DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11410/rqn_258.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11410/rqn_258.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO DAS RUAS AROEIRA, JAMBO E FINAL DA RUA COQUEIRO, PRÓXIMO AO CENTRO ESPIRITA NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11411/rqn_259.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11411/rqn_259.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DE TODOS OS BUEIROS DA CIDADE, PRINCIPALMENTE DO BAIRRO JK.</t>
   </si>
   <si>
     <t>11412</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11412/rqn_260.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11412/rqn_260.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO PÚBLICA DA ESTRADA SÃO DOMINGOS, DESDE O FINAL DO BAIRRO ALTO DO AÇUDE ATÉ O PLANETA ESPORTE CLUBE NO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>11413</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11413/rqn_261.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11413/rqn_261.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DE TODAS AS PARADAS DE ÔNIBUS DA CIDADE.</t>
   </si>
   <si>
     <t>11415</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11415/rqn_262.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11415/rqn_262.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRACHÁS DE IDENTIFICAÇÃO PARA TODOS OS SERVIDORES DO MUNICIPIO DE PARACATU, EM ESPECIAL OS SERVIDORES DO HOSPITAL MUNICIPAL DE PARACATU, ( HAJA VISTO QUE OS SERVIDORES DO HMP FORAM AGRACIADOS COM NOVOS UNIFORMES, PORÉM SEM CRACHÁS DE IDENTIFICAÇÃO).</t>
   </si>
   <si>
     <t>11416</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11416/rqn_263.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11416/rqn_263.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES EM QUE SITUAÇÃO ESTÃO OS TRABALHOS DE REVITALIZAÇÃO DO PARQUE ECOLÓGICO NO ALTO DO AÇUDE, (SERVIÇO DE PAISAGISMO, RECUPERAÇÃO DOS BANHEIROS/ GUARITA, SINALIZAÇÃO, DENTRE OUTROS).</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11417/rqn_264.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11417/rqn_264.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE O CONTRATAO FEITO ENTRE A KINROSS E A PREFEITURA MUNICIPAL DE PARACATU, EM QUE SITUAÇÃO ESTÃO OS TRABALHOS DE REVITALIZAÇÃO DO CÓRREGO RICO,HAJA VISTO QUE AS OBRAS ESTÃO PARALIZADAS HÁ MUITO TEMPO, QUANDO SERÃO REINICIADAS E QUAL A PREVISÃO DE CONCLUSÃO DAS OBRAS.</t>
   </si>
   <si>
     <t>11418</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11418/rqn_265.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11418/rqn_265.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA INFORMAÇÕES AO SEC. DE SAÚDE, DURANTE A PRESTAÇÃO DE CONTAS DO TERCEIRO QUADRIMESTRE DO ANO DE 2018, A DESCRIÇÃO DO Nº DE CIRURGIAS REALIZADAS NO HMP NESTE PERIODO POR ESPECIALISTAS, E TAMBÉM APRESENTAR O Nº DE REFEIÇÕES SERVIDAS AOS PACIENTES AO LONGO DESTE QUADRIMESTRE, E TAMBÉM O CUSTO INDIVIDUAL DE CADA PACIENTE POR DIA PARA O MUNICIPIO.</t>
   </si>
   <si>
     <t>11419</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11419/rqn_266.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11419/rqn_266.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA GESTÃO JUNTO AO GOVERNO DO ESTADO DE MINAS PARA IMPLANTAÇÃO DO CAPS AD- CENTRO DE ATENÇÃO PSICOSSOCIOAL E OUTRAS DROGAS EM PARACATU/MG.</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11420/rqn_267.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11420/rqn_267.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA QUADRA DE ESPORTE NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11421</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11421/rqn_268.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11421/rqn_268.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á MESA DIRETORA REALIZAÇÃO DE FÓRUM TÉCNICO PARA DISCUSSÃO A CERCA DA PROPOSTA DE EMENDA CONSTITUCIONAL 06/2019 QUE MODIFICA O SISTEMA DE PREVIDÊNCIA SOCIAL, ESTABELECE REGRAS DE TRANSIÇÃO E DISPOSIÇÕES TRANSITÓRIAS.</t>
   </si>
   <si>
     <t>11422</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11422/rqn_269.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11422/rqn_269.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇOS E LIGAÇÃO DE ENERGIA ELÉTRICA NOS POSTES LOCALIZADOS PRÓXIMO AO PSF VILA MARIANA.</t>
   </si>
   <si>
     <t>11423</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11423/rqn_270.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11423/rqn_270.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM SEMÁFORO ENTRE AS RUAS SETE DE SETEMBRO E LINDOLFO GARCIA, ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11424</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11424/rqn_271.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11424/rqn_271.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PINTURA NAS FAIXAS DE PEDESTRES, NAS RUAS SETE DE SETEMBRO, RODRIGUES BIJOS E LINDOLFO GARCIA, ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11425</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11425/rqn_272.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11425/rqn_272.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MELHORIA NOS BLOQUETES DA RUA MANOEL CAETANO NO CENTRO DA CIDADE OU A SUBSTITUIÇÃO DOS MESMOS POR PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>11426</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11426/rqn_273.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11426/rqn_273.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ESCLARECIMENTOS SOBRE O MURO CONSTRUIDO NAS MARGENS DO CÓRREGO RICO, PRÓXIMO A PONTE QUE LIGA O SANTANA AO PARACATUZINHO, COM CERCA ELÉTRICA E CONCERTINA, INFORMANDO O QUE FUNCIONA NO SEU INTERIOR.</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11427/rqn_274.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11427/rqn_274.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ESCLARECIMENTOS SOBRE DESAPROPRIAÇÕES FEITAS PELA PREFEITURA NO TERRENO ÁS MARGENS DO CÓRREGO RICO, PRÓXIMO A PONTE QUE LIGA O SANTANA AO PARACATUZINHO. QUANTOS IMÓVEIS FORÃO DESAPROPRIADOS E QUAL VALOR TOTAL PAGO.</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11428/rqn_275.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11428/rqn_275.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENCAMINHAR CÓPIA DO TAC FEITO ENTRE O MINISTÉRIO PÚBLICO, KINROSS E PREFEITURA MUNICIPAL, INCLUINDO O MAPA DA ÁREA DO TERRENO. O QUE FOI FEITO DE DESAPROPRIAÇÃO, RECUPERAÇÃO AMBIENTAL E PARQUES LINEARES. ( O QUE FOI FEITO ATÉ O MOMENTO E O QUE RESTA A SER FEITO PARA CONCLUSÃO DO PROJETO).</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11430/rqn_276.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11430/rqn_276.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO, REALIZAR AUDIÊNCIA PÚBLICA COM REPRESENTANTES DA COPASA E DO PODER EXECUTIVO PARA TRATAR DO ANDAMENTO DAS OBRAS DE MELHORIA NOS SERVIÇOS PRESTADOS PELA COPASA, EM RELAÇÃO AO ABASTECIMENTO DE ÁGUA E SANEAMENTO BÁSICO EM PARACATU. QUE SEJA REALIZADA TAMBÉM DILIGÊNCIA AO LOCAL ONDE FOI ANUNCIADA A CONSTRUÇÃO DE UM RESERVATÓRIO DE ÁGUA.</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11431/rqn_277.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11431/rqn_277.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO E REATIVAÇÃO DO RELÓGIO LOCALIZADO NA IGREJA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>SOLICITA  Á COMISSÃO DE SAÚDE, CONVOCAR A DIRETORA DO SETOR FUNASA, GISLENE COUTO, PARA ESCLARECER EM QUE SITUAÇÃO ESTÁ O CONTROLE DA DENGUE, ZIKA VIRUS, CHINKUNGUNYA NO MUNICIPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11433/rqn_279.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11433/rqn_279.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAÇÃO DE CONCURSO PÚBLICO PARA O CARGO DE FISCAIS DE POSTURAS DA PPREFEITURA MUNICIPAL, OBJETIVANDO A APLICAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 63 DE 05/01/2009.</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11434/rqn_280.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11434/rqn_280.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DO CARGO PÚBLICO DE TRABALHADOR BRAÇAL DA PREFEITURA MUNICIPAL, O QUAL FOI EXTINTO PELO ART. 47 DA LEI COMPLEMENTAR MUNICIPAL Nº 54/2007.</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11435/rqn_281.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11435/rqn_281.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ASFALTO OU COLOCAÇÃO DE BLOQUETES E CAPINA NA RUA PINHEIRO CHAGAS.</t>
   </si>
   <si>
     <t>11436</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11436/rqn_282.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11436/rqn_282.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ELABORAÇÃO DE ESTUDO DE TRÁFEGO NA RUA SÃO VICENTE.</t>
   </si>
   <si>
     <t>11444</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11444/rqn_283.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11444/rqn_283.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAÇÃO DE UMA CAMPANHA DE DIVULGAÇÃO DOS MEIOS DE DENÚNCIA DE VIOLÊNCIA SEXUAL CONTRA CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>11445</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11445/rqn_284.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11445/rqn_284.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAR BRAÇOS DE ILUMINAÇÃO PÚBLICA E LUMINÁRIAS NOS POSTES LOCALIZADOS NA RUA MANOEL PINTO RABELO, NAS PROXIMIDADES DO Nº 1921, SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11446</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11446/rqn_285.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11446/rqn_285.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AMPLIAÇÃO DA REDE PLUVIAL NA RUA VICTOR GONÇALVES SILVA, Nº 130, LIGANDO A RUA LUIZ ROQUETE FRANCO NO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11447</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11447/rqn_286.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11447/rqn_286.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PRAÇA PÚBLICA COM ESTACIONAMENTO, ENTRE A RUA MARIA TRINDADE RODRIGUES E RUA AMÉLIA G. LEITE, EM FRENTE A CRECHE TIA LUCINDA E A COMUNIDADE SANTOS REIS NO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11448/rqn_287.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11448/rqn_287.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UBS NO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11449</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11449/rqn_288.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11449/rqn_288.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA CALÇADA NO CRAS, LOCALIZADO NA RUA CÂNDIDA SOUTO GONÇALVES, NO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11450</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DO TERRENO  LOTE 02, QUADRA 09, NOVO HORIZONTE, PARA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11451</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11451/rqn_290.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11451/rqn_290.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA NA PONTE LOCALIZADA NA FAZENDA CONCEIÇÃO, ENTRE O PA HERBET DE SOUZA E O PA LAGOA RICA.</t>
   </si>
   <si>
     <t>11452</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11452/rqn_291.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11452/rqn_291.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ACOMODAÇÃO DOS PACIENTES QUE SE DIRIGEM Á CLINICA DA MULHER E PRECISAM ESPERAR A MESMA ABRIR PARA SEREM ATENDIDOS.</t>
   </si>
   <si>
     <t>11453</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11453/rqn_292.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11453/rqn_292.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO GESTÃO PARA AQUISIÇÃO DE UM NOVO MAMÓGRAFO PARA CLINICA DA MULHER.</t>
   </si>
   <si>
     <t>11454</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11454/rqn_293.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11454/rqn_293.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO DE ILUMINAÇÃO E PODA DE ÁRVORE NA PRAÇA DO CRUZEIRO , NO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11455</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11455/rqn_294.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11455/rqn_294.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE PASSAGEM MOLHADA DE LIGAÇÃO ENTRE OS BAIRROS CIDADE NOVA, RUA BRASILIA CAROLINA  E SANTA LÚCIA, AV. FRANCISCO PEIXOTO BRAGA E MANUTENÇÃO DE ILUMINAÇÃO E LIMPEZA.</t>
   </si>
   <si>
     <t>11456</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11456/rqn_295.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11456/rqn_295.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM MATA-BURRO NA ENTRADA DO ASSENTAMENTO PA ESPERANÇA, NA ZONA RURAL DE PARACATU.</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11457/rqn_296.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11457/rqn_296.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVOREVITALIZAÇÃO DA NASCENTE BIQUINHA, NA ENTRADA DO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11458</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11458/rqn_297.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11458/rqn_297.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE AO LADO DA ESCOLA MUNICIPAL NILO SADOK, PARA LIGAR A VILA CRISTIANO AO PRIMAVERA.</t>
   </si>
   <si>
     <t>11459</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11459/rqn_298.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11459/rqn_298.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL NILO SADOK.</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11460/rqn_299.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11460/rqn_299.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BLOQUETES NO FINAL DA RUA PROFETA ISAIAS , ESPLANADA.</t>
   </si>
   <si>
     <t>11461</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11461/rqn_300.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11461/rqn_300.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DO TERRENO POR ONDE PASSAM AS TORRES DE TRANSMISSÃO DE ALTA TENSÃO DE ENERGIA ELÉTRICA, NA VILA ECOLÓGICA SOL NASCENTE.</t>
   </si>
   <si>
     <t>11462</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11462/rqn_301.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11462/rqn_301.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONCLUSÃO DA OBRA DE PAVIMENTAÇÃO DA TRAVESSA UM NO SÃO SEBASTIÃO, TENDO EM VISTA QUE A TRAVESSA UM, DESÁGUA NA RUA UM, E A ENXURRADA ESTÁ ARRANCANDO O ASFALTO.</t>
   </si>
   <si>
     <t>11463</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11463/rqn_302.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11463/rqn_302.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BRAÇOS COM ILUMINAÇÃO NOS POSTES DA RUA MANOEL RABELO, PRÓXIMO A IGREJA DE SÃO SABASTIÃO, E INSTALAÇÃO DE UM POSTE COM ILUMINAÇÃO NA RUA BENVINDO MANUEL TEIXEIRA, EM FRENTE A CASA Nº 210, SÃO SABASTIÃO.</t>
   </si>
   <si>
     <t>11464</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11464/rqn_303.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11464/rqn_303.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE REDES DE ESGOTO NO SÃO SEBASTIÃO, NAS RUAS ONDE NÃO POSSUEM E TROCA DE MANILHAS DAS RUAS ONDE POSSUEM.</t>
   </si>
   <si>
     <t>11465</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11465/rqn_304.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11465/rqn_304.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UMA PLACA COM INDICAÇÃO (SEJA BEM VINDO AO SÃO SEBASTIÃO), ILUMINAÇÃO PÚBLICA E INSTALAÇÃO DO SISTEMA OLHO VIVO, TODOS NA ENTRADA DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11466</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11466/rqn_305.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11466/rqn_305.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONCLUSÃO DA OBRA DE PAVIMENTAÇÃO DA RUA UM NO SÃO SEBASTIÃO, POIS ESTÁ FALTANDO A INSTALAÇÃO DO MEIO FIO E LEVANTAMENTOS DOS POÇOS DE VISITA DE ESGOTO.</t>
   </si>
   <si>
     <t>11467</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11467/rqn_306.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11467/rqn_306.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA E CORTE DO MATO QUE PERMEIA O TÚNEL NOS FUNDOS DA COOPERVAP, SENTIDO AMOREIRAS.</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11470/rqn_307.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11470/rqn_307.pdf</t>
   </si>
   <si>
     <t>11471</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11471/rqn_308.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11471/rqn_308.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE SEGURANÇA PÚBLICA SOLICITAR AO SEC. SEGURANÇA PÚBLICA MUNICIPAL INSTALAÇÃO DE UMA CÂMERA DE OLHO VIVO NA AV. ALFREDO HEINRIQUE DA SILVA NEIVA, (ANTIGA AV. 5) NO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11472/rqn_309.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11472/rqn_309.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO (REPARO) DA QUADRA DE ESPORTE DO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11473/rqn_310.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11473/rqn_310.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DO CONTRATO OU ATA DE ADESÃO DE CONTRATAÇÃO DA EMPRESA EXTRA ENERGY, CONSORCIADO DO CONVALES.</t>
   </si>
   <si>
     <t>11474</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11474/rqn_311.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11474/rqn_311.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA URGENTE DO TELHADO E DOS BANHEIROS DA CRECHE MUNICIPAL VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11476</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11476/rqn_312.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11476/rqn_312.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO DETALHADA DE LOTES E IMÓVEIS DE PROPRIEDADE DO MUNICIPIO CONTENDO, ENDEREÇO E LOCALIZAÇÃOE ÁREA.</t>
   </si>
   <si>
     <t>11477</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11477/rqn_313.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11477/rqn_313.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE EXTINTORES DE INCÊNDIO DA CRECHE VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11478</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11478/rqn_314.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11478/rqn_314.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DA ÁREA PÚBLICA ONDE ESTÁ EM CONSTRUÇÃO O PSF DO NOVO HORIZONTE. A OBRA ESTÁ PARADA HÁ ANOS E O LOCAL ESTÁ COM MATO ALTO E LIXO, COLOCANDO EM RISCO A SAÚDE E SEGURANÇA DOS MORADORES.</t>
   </si>
   <si>
     <t>11479</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11479/rqn_315.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11479/rqn_315.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DAS CALÇADAS DAS RUAS 04 E 18 DO NOVO HORIZONTE. EM ESPECIAL NAS IMEDIAÇÕES DO CRAS.</t>
   </si>
   <si>
     <t>11480</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11480/rqn_316.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11480/rqn_316.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COMPRA DE UM LOTE PARA CONSTRUÇÃO DE UM NOVO PSF NO JK, TENDO EM VISTA QUE O QUE ESTÁ FUNCIONANDO, SE ENCONTRA EM SITUAÇÃO PRECÁRIA.</t>
   </si>
   <si>
     <t>11481</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11481/rqn_317.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11481/rqn_317.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PINTURA PARA DEVIDA SINALIZAÇÃO DE TRÂNSITO EM VAGA RESERVADA PARA DEFICIENTES NA RUA RIO GRANDE DO SUL, FRENTE AO COLÉGIO DOM ELIZEU.</t>
   </si>
   <si>
     <t>11482</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11482/rqn_318.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11482/rqn_318.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REVITALIZE OS SINALIZADORES DE TRANSITO TANTO VERTICAL QUANTO HORIZONTAL NAS VIAS PÚBLICAS DE PARACATU.</t>
   </si>
   <si>
     <t>11483</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11483/rqn_319.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11483/rqn_319.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SINALIZAÇÃO VERTICAL E HORIZONTAL NA AV. BIAS FORTES, NO BAIRRO BANDEIRANTES, E TAMBÉM NAS IMEDIAÇÕES.</t>
   </si>
   <si>
     <t>11484</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11484/rqn_320.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11484/rqn_320.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA FAIXA ELEVADA NA RUA BENEDITO PEREIRA DE SOUZA NA ALTURA DO Nº 542.</t>
   </si>
   <si>
     <t>11486</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11486/rqn_321.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11486/rqn_321.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE CORRIMÃO NA RAMPA DE ENTRADA DA CRECHE VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11487/rqn_322.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11487/rqn_322.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE COBERTURA NO ESPAÇO QUE FAZ A LIGAÇÃO ENTRE OS ALOJAMENTOS E REFEITÓRIO DA CRECHE VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11488</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11488/rqn_323.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11488/rqn_323.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO COMPLETO NA REDE HIDRÁULICA DA CRECHE VIRGINIA TEODORO DA SILVA, PARACATUZINHO.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11489/rqn_324.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11489/rqn_324.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO COMPLETO NA REDE ELÉTRICA E ILUMINAÇÃO DA CRECHE VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11490/rqn_325.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11490/rqn_325.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE GRADES DE PROTEÇÃO SOBRE AS CALHAS DE ESCOAMENTO DE ÁGUA PLUVIAL NA CRECHE VIRGINIA TEODORO, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11491</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11491/rqn_326.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11491/rqn_326.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA, CONVOCAR O SEC. DE ADMINISTRAÇÃO, A SUPERINTENDENTE DO PRESERV, O ATUÁRIO RESPONSÁVEL PELO CÁLCULO ATUARIAL DE 2018 - BASE 2017 (LUMINS ATUARIAL), PRESIDENTES DOS CONSELHOS ADMINISTRATIVO, FISCAL E DE INVESTIMENTOS DO PRESERV PARA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA CUJO TEMA DEVERÁ SER PRESERV, SITUAÇÃO ECONÔMICA-FINANCEIRA E SUAS DEFICIÊNCIAS COM O OBJETIVO DE PRESTAR ESCLARECIMENTOS SOBRE A SITUAÇÃO DO PRESERV.</t>
   </si>
   <si>
     <t>11492</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11492/rqn_327.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11492/rqn_327.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA ÁREA COBERTA PARA ATIVIDADES EXTERNAS DE RECREAÇÃO PARA AS CRIANÇAS DA CRECHE VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11493</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11493/rqn_328.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11493/rqn_328.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA OU REFORMA DAS PORTAS DA CRECHE VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11494</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11494/rqn_329.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11494/rqn_329.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DA CAIXA D'ÁGUA DA CRECHE VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO, ESSE PEDIDO É DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>11495</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11495/rqn_330.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11495/rqn_330.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REBOCO E PINTURA DAS SALAS E DO MURO DA CRECHE MUNICIPAL VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11496</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11496/rqn_331.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11496/rqn_331.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAR TOLDO NO REFEITÓRIO DA CRECHE MUNICIPAL VIRGINIA TEODORO DA SILVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11497</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11497/rqn_332.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11497/rqn_332.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO DA RUA JOSÉ BOTELHO FILHO, PRÓXIMO AO Nº 345, NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11498</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11498/rqn_333.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11498/rqn_333.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE MEIO FIO NA RUA JOSÉ CAMARGO, PRÓXIMO AO Nº 234, NO JK.</t>
   </si>
   <si>
     <t>11499</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11499/rqn_334.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11499/rqn_334.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE BANHEIROS POPULARES PARA FAMILIAS CARENTES NO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11500</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11500/rqn_335.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11500/rqn_335.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE DUAS PRAÇAS NO SÃO SEBASTIÃO, UMA NO CENTRO E OUTRA NA PARTE DE BAIXO.</t>
   </si>
   <si>
     <t>11501</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11501/rqn_336.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11501/rqn_336.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ,PROVIDENCIAR A MUDANÇA DE SENTIDO DE UMA PARTE DA RUA RIO GRANDE DO SUL, VIRANDO A DIREITA NA RUA TRAVESSA RIO GRANDE DO SUL, PRÓXIMO AO LAVA JATO ATÉ AO SEMÁFORO, CRUZAMENTO COM A RUA GERALDO SERRANO, COLOCANDO MÃO DUPLA.</t>
   </si>
   <si>
     <t>11502</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11502/rqn_337.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11502/rqn_337.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BUEIROS NA RUA LADEIRA MARIANA.</t>
   </si>
   <si>
     <t>11503</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11503/rqn_338.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11503/rqn_338.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REVITALIZAÇÃO DO PARQUE OLHOS D'ÁGUA.</t>
   </si>
   <si>
     <t>11504</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11504/rqn_339.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11504/rqn_339.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM HOSPITAL PSIQUIÁTRICO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>11505</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11505/rqn_340.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11505/rqn_340.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE LÃMPADAS DE ILUMINAÇÃO PÚBLICA NA RUA JACINTONLOPES, PRÓXIMO AOS Nº 05 E 57, RUA LUZIA DAS NEVES, PRÓXIMO AO Nº 20, RUA NOSSA SENHORA APARECIDA, FUNDOS DA IGREJA E RUA PRINCIPAL, PRÓXIMO A PONTE NO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>11506</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11506/rqn_341.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11506/rqn_341.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÕES DE REDES FLUVIAIS NAS RUAS DO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11507</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11507/rqn_342.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11507/rqn_342.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAÇÃO DE UM AGENTE DE SAÚDE PARA O SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11508</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11508/rqn_343.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11508/rqn_343.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE O CABO DA REDE DE INTERNET DE TODO O CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>11509</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11509/rqn_344.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11509/rqn_344.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE EMPRESAS GANHADORAS DE LICITAÇÕES PARA CAPINA, PODA E LIMPEZA URBANA NO ANO DE 2017.</t>
   </si>
   <si>
     <t>11510</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11510/rqn_345.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11510/rqn_345.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE EMPRESAS GANHADORAS DE LICITAÇÕES PARA CAPINA, PODA E LIMPEZA URBANA NO ANO DE 2018.</t>
   </si>
   <si>
     <t>11511</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11511/rqn_346.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11511/rqn_346.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE EMPRESAS GANHADORAS DE LICITAÇÕES PARA CAPINA, PODA E LIMPEZA URBANA NO ANO DE 2019.</t>
   </si>
   <si>
     <t>11512</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11512/rqn_347.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11512/rqn_347.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A EMPRESA GANHADORA DE LICITAÇÃO PARA MANUTENÇÃO DE VEICULOS LEVES, AUTO MOTO CENTER.</t>
   </si>
   <si>
     <t>11513</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11513/rqn_348.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11513/rqn_348.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE O VEICULO ADQUIRIDO NO ANO DE 2015, PELA PREFEITURA PARA USO DA SEC. DE AGRICULTURA ATRAVÉS DE LICITAÇÃO ONDE A EMPRESA PRIMAVIA FOI GANHADORA. O MESMO CHEGOU EM PARACATU EM UM DIA, E DIA SEGUINTE ANTES MESMO DE SER EMPLACADO VIAJOU PARA A CIDADE DE UBERLÂNDIA E FOI ROUBADO .</t>
   </si>
   <si>
     <t>11514</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11514/rqn_349.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11514/rqn_349.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DEDETIZAÇÃO CONTRA O MOSQUITO DA DENGUE NA TRAVESSA PEDRO CALÇADO, BELA VISTA, PRÓXIMO AO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>11515</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11515/rqn_350.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11515/rqn_350.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAÇÃO DE MÉDICO PARA ATENDER NA UNIDADE BÁSICA DE SAÚDE DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11516</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11516/rqn_351.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11516/rqn_351.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇOS E LÃMPADAS NOS POSTES DA TRAVESSA PEDRO SANTANA BARBOSA, PRÓXIMO A SEDE DO CAFÉ CATU, POIS ESTÁ SENDO FEITA COBRANÇA DE TAXA DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>11517</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, SOLICITAR A MESA DIRETORA O ENCAMINHAMENTO AO IBAM, DA REPRESENTAÇÃO PERANTE O CORREGEDOR, PROPOSTA POR GILVAN RODRIGUES, EM FACE DO VEREADOR GILSOMAR DO PROJETO POR SUPOSTA QUEBRA DE DECORO PARLAMENTAR NA ESCOLA DO LEGISLATIVO - PROCESSO Nº 2018,02.0025.</t>
   </si>
   <si>
     <t>11518</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, SOLICITAR A MESA DIRETORA O ENCAMINHAMENTO AO IBAM, DA REPRESENTAÇÃO PERANTE O CORREGEDOR, PROPOSTA POR GASPAR REIS BATISTA DE OLIVEIRA, EM FACE DO VEREADOR GILSÃO DO PARACATUZINHO POR SUPOSTA FALTA DE DECORO PARLAMENTAR POR USO DE EXPRESSÕES DE BAIXO CALÃO NA REUNIÃO ORDINÁRIA DO PLENÁRIO DA CÂMARA MUNICIPAL DE PARACATU EM 04/02/2019 - PROCESSO Nº 2019.02.0004.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, SOLICITAR A MESA DIRETORA O ENCAMINHAMENTO AO IBAM, DA REPRESENTAÇÃO PERANTE O CORREGEDOR, PROPOSTA PELA SENHORA DÉBORA NASCIMENTO DA SILVA LEE, EM FACE DA VEREADORA NILDA DA ASSOCIAÇÃO POR SUPOSTA PRÁTICA DE OFENSA Á SUA HONRA QUANDO FOI ATENDIDA NO GABINETE DA VEREADORA - PROCESSO Nº 2019.02.0025.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, SOLICITAR A MESA DIRETORA O ENCAMINHAMENTO AO IBAM, DA REPRESENTAÇÃO PERANTE O CORREGEDOR, PROPOSTA PELO VEREADOR GILSÃO DO PARACATUZINHO, EM FACE DO VEREADOR PEDRO ADJUTO POR SUPOSTA PRÁTICA DE OFENSA Á IMAGEM DA INSTITUIÇÃO, Á HONRA E A DIGNIDADE DE SEUS MEMBROS - PROCESSO Nº 2019.02.0024.</t>
   </si>
   <si>
     <t>11521</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11521/rqn_356.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11521/rqn_356.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUIR UM CENTRO DE ZOONOSES EM PARACATU.</t>
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11522/rqn_357.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11522/rqn_357.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DAS LIXEIRAS QUEBRADAS DA AV. OLEGÁRIO MACIEL, NO CENTRO.</t>
   </si>
   <si>
     <t>11523</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11523/rqn_358.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11523/rqn_358.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OBRA DE MELHORIA NO BUEIRO DA ESQUINA DA RUA AFRÂNIO SALUSTIANO PEREIRA COM A RUA DONIZETE VITOR RODRIGUES, PRÓXIMO A IGREJA BATISTA SHALOM.</t>
   </si>
   <si>
     <t>11524</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11524/rqn_359.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11524/rqn_359.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE OU PASSAGEM MOLHADA LIGANDO A RUA BERNARDO CAPARUCHO FRANCO A TRAVESSA PEDRO CALÇADO NA BELA VISTA.</t>
   </si>
   <si>
     <t>11528</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11528/rqn_360.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11528/rqn_360.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DE SERVIÇOS PRESTADOS PELA SUDESTE BRASIL COOPERATIVA DE TRANSPORTE.</t>
   </si>
   <si>
     <t>11529</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11529/rqn_361.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11529/rqn_361.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO CONVOCAR A SEC. DE EDUCAÇÃO E OS DIRETORES DA SUDESTE PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>11530</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11530/rqn_362.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11530/rqn_362.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PRAÇA MÁRIO PRAÇA E DO PARQUE INFANTIL DO NOSSA SENHORA DE FÁTIMA .</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11531/rqn_363.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11531/rqn_363.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVOCONSTRUÇÃO DE UM CALÇADÃO E CANTEIRO NA ÁREA DE REDE DE TRANSMISSÃO DA CEMIG, NA RUA ITAGIBA LANDIM.</t>
   </si>
   <si>
     <t>11532</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11532/rqn_364.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11532/rqn_364.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UMA FAIXA DE PEDESTRE E PLACAS EDUCATIVAS PARA A SEGURANÇA DAS CRIANÇAS E DOS PAIS  DOS ALUNOS DA ESCOLA MUNICIPAL JOAQUIM ADJUTO BOTELHO NO JK.</t>
   </si>
   <si>
     <t>11533</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11533/rqn_365.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11533/rqn_365.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO/CASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DA BARRA DA ÉGUA NA ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11535/rqn_366.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11535/rqn_366.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DO CEMITÉRIO MUNICIPAL, AO LADO DA FACULDADE FINOM.</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11536/rqn_367.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11536/rqn_367.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES DOBRE CONTRATAÇÃO DA SUDESTE BRASIL COOPERATIVA.</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11540/rqn_368.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11540/rqn_368.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIGAÇÃO DO NOVO HORIZONTE COM NOSSA SENHORA DE FÁTIMA E JK, LIGANDO A AV. HENRIQUE SILVA NEIVA COM A RUA MARQUES POMBAL, ATUALMENTE RUA ITAGIBÁ LANDIM NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11541/rqn_369.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11541/rqn_369.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA E REFORMA DO CEMITÉRIO DA COLINA.</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11542/rqn_370.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11542/rqn_370.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA CAPELA DO CEMITÉRIO DA COLINA E CONSTRUÇÃO DE UM DEPÓSITO PARA GUARDAR FERRAMENTAS.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, SOLICITAR INFORMAÇÕES POR ESCRITO E CONVOCAR OS SEC. DE PLANEJAMENTO E DA FZENDA PARA COMPARECEREM  NA REUNIÃO DA COMISSÃO PARA EMITIR PARECER SOBRE O PROJETO DE LEI Nº 27/2019 DE AUTORIA DO PREFEITO.</t>
   </si>
   <si>
     <t>11544</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11544/rqn_372.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11544/rqn_372.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SUSPENDER O MURO DA CRECHE MUNICIPAL MARIA CONCEIÇÃO MACEDO NEIVA NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11545/rqn_373.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11545/rqn_373.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RESTAURAÇÃO DA ROTATÓRIA NA AV. SEVERIANO SILVA NEIVA, NA ENTRADA DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAR O VALOR DA VERBA REPASSADA PELO GOVERNO DO ESTADO PARA A MANUTENÇÃO DO PARQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11547/rqn_375.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11547/rqn_375.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ABERTURA DA RUA PAULO BENEDITO BRANDÃO, NA VILA CRISTIANO, PARA FACILITAR O ACESSO DO TRANSPORTE ESCOLAR ATÉ A ESCOLA MUNICIPAL NILO SADOK.</t>
   </si>
   <si>
     <t>11548</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11548/rqn_376.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11548/rqn_376.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DAS RUAS MARIA DO CARMO JORDÃO E RUA GASTÃO LEPESQUEUR, NO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11549/rqn_377.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11549/rqn_377.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENVIAR PARA A CÂMARA MUNICIPAL DE PARACATU, O PROJETO DE LEI QUE VERSA SOBRE A CRIAÇÃO DO ESTATUTO MUNICIPAL DA PROMOÇÃO E IGUALDADE RACIAL.</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11550/rqn_378.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11550/rqn_378.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA RICARDO ADJUTO, EM FRENTE AO Nº 140, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11551</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11551/rqn_379.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11551/rqn_379.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A POSSIBILIDADE DA CRIAÇÃO DE UM PORTAL DE DENÚNCIAS CONTRA A DENGUE OU Nº DE WATSAPP ONDE A POPULAÇÃO POSSA ENVIAR FOTOS COM ENDEREÇOS E DENUNCIAR FOCOS DE DENGUE EM PARACATU.</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11552/rqn_380.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11552/rqn_380.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OPERAÇÃO TAPA BURACO NA RUA HONÓRIO DE SOUZA MUNDIM, NA BELA VISTA, PRÓXIMO AO Nº 290.</t>
   </si>
   <si>
     <t>11553</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11553/rqn_381.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11553/rqn_381.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 02 PASSAGENS ELEVADAS NA RUA ADELMAR DA SILVA NEIVA, PRÓXIMO AO Nº 47, VILA MARIANA.</t>
   </si>
   <si>
     <t>11554</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11554/rqn_382.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11554/rqn_382.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DO CÓRREGO DAS MENINAS , NA ALTURA DA RUA HONÓRIO SILVA.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11555/rqn_383.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11555/rqn_383.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PINTURA DE TODOS OS MEIOS FIO DA CIDADE.</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11556/rqn_384.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11556/rqn_384.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DE UM TERRENO PARA A NOVA INSTALAÇÃO DO FERRO VELHO QUE HOJE SE ENCONTRA INSTALADO NO JK.</t>
   </si>
   <si>
     <t>11557</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE MEIO FIO NA RUA JOSÉ CAMARGO, EM FRENTE AO Nº 234, JK.</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11558/rqn_386.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11558/rqn_386.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA DA AV. AEROPORTO, ONDE SE ENCONTRA A ACADEMIA DE GINÁSTICA ABAIXO DO TÔKITÔ.</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11559/rqn_386.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11559/rqn_386.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPAROS E COLOCAÇÃO DE BANCOS, CONSERTOS E INSTALAÇÃO DE PARQUES INFANTIS E ILUMINAÇÃO EM TODAS AS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>11560</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11560/rqn_388.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11560/rqn_388.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAR MÉDICOS GERIÁTRICOS PARA ATENDIMENTO NO PERÍMETRO URBANO E RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11561/rqn_389.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11561/rqn_389.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA TRAVESSA SEVERIANO SILVA NEIVA, Nº 81, ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11562/rqn_390.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11562/rqn_390.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE LÂMPADAS NA BR 040, SENTIDO (ENTRADA DO ALTO DA COLINA ATÉ A ENTRADA DA APAE).</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UM BRAÇO E LIGAÇÃO DE ENERGIA EM POSTE NA RUA PROFESSOR PEDRO ALEXANDRINO, NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11564</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11564/rqn_392.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11564/rqn_392.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MA DRENAGEM FLUVIAL NA GROTA ENTRE A RUA PRESIDENTE COSTA E SILVA E NA RUA 18, AMÉLIA GOTLIB NO NOVO HORIZONTE E NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11565</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11565/rqn_393.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11565/rqn_393.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SINALIZAR O CRUZAMENTO DA RUA PROFETA ISAÍAS COM A RUA ALUMÍNIO, NO ESPLANADA.</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11566/rqn_394.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11566/rqn_394.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA NOVA PONTE NO CÓRREGO DAS LAJES DO JAMBEIRO, POIS A QUE SE ENCONTRA NO LOCAL ESTÁ EM ESTADO PRECÁRIO, COLOCANDO EM RISCO TODOS QUE TRANSITAM.</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE DIREITOS HUMANOS, SOLICITAR A MESA DIRETORA A COLABORAÇÃO COM O COMPIR, NA IMPLEMENTAÇÃO DE POLITICA PÚBLICA DE PROMOÇÃO DA IGUALDADE RACIAL E SUPERAÇÃO DO RACISMO, CONTRATAÇÃO DE PROFISSIONAL TÉCNICO PARA ELABORAÇÃO DE PROPOSTAS PARA FORMALIZAÇÃO DE CONVÊNIOS COM O SINAPIR E REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA APRESENTAÇÃO DE PROPOSTAS QUE FOREM SELECIONADAS.</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE ESTRUTURA FÍSICA COM COBERTURA E BANCOS NOS LOCAIS DE PONTO DE ÔNIBUS DESPROVIDOS DE ESTRUTURA FÍSICA EM DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11569/rqn_397.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11569/rqn_397.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MELHORIA NA SINALIZAÇÃO DOS LOCAIS DE PONTO DE ÔNIBUS DESPROVIDOS DE ESTRUTURA FÍSICA PARA QUE HAJA MELHOR VISUALIZAÇÃO DOS MOTORISTAS E USUÁRIOS DO TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11570/rqn_398.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11570/rqn_398.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO GESTÃO JUNTO AO GOVERNO DO ESTADO E ÓRGÃO COMPETENTES PARA QUE SEJA CONSTRUIDA UMA ROTATÓRIA NA MG 188 NO PONTO DE ACESSO ENTRE OS BAIRROS PRIMAVERA E JARDIM SERRANO.</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11571/rqn_397.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11571/rqn_397.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OBRA DE MELHORIA DE ILUMINAÇÃO PÚBLICA, COM A COLOCAÇÃO DE UM BRAÇO DE ILUMINAÇÃO E LUMINÁRIA NO POSTE, LOCALIZADO NA AVENIDA BIAS FORTES, EM FRENTE AO Nº 674, NO BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11572/rqn_400.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11572/rqn_400.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A REFORMA, LIMPEZA E MANUTENÇÃO DO PARQUE ECOLÓGICO LOCALIZADO NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11573/rqn_401.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11573/rqn_401.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ANALISE A POSSIBILIDADE DE AUMENTO DE REPASSE FINANCEIRO PARA O HOSPITAL DE BARRETOS QUE RECEBE PACIENTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11574</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11574/rqn_402.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11574/rqn_402.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ANALISE A POSSIBILIDADE DE COMPRA DO CENTRO ADMINISTRATIVO POR ESSE PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11575/rqn_403.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11575/rqn_403.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE OFICIE O GERENTE DA KINROSS, PARA QUE PROVIDENCIE O CONTROLE DE POEIRA QUE É FEITO PELA EMPRESA DURANTE O DIA TAMBÉM PELA NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11576/rqn_404.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11576/rqn_404.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DAS MANILHAS EXISTENTES NAS PASSAGENS DA RUA PRESIDENTE COSTA E SILVA E RUA Nº 69 E RUA PROFESSORA OLENDINA LOUREIRO Nº 228, A QUAL ESTÁ LOCALIZADA EM UMA ÁREA DE RISCO DE DESMORONAMENTO, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE MANILHAS EM TODA A EXTENSÃO DA GROTA QUE FICA NA DIVISA DOS BAIRROS NOVO HORIZONTE E NOSSA SENHORA DE FÁTIMA, DEVIDO AO MAU CHEIRO, RISCO DE INFECÇÕES, CONTAMINAÇÕES E TRANSMISSÃO DE DOENÇAS.</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11578/rqn_406.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11578/rqn_406.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE A DESAPROPRIAÇÃO DE ÁREA LOCALIZADA NO BAIRRO JK, AO LADO DA EMPRESA PLANETA VEÍCULOS, QUE É UTILIZADA PELOS MORADORES COMO CAMPO DE FUTEBOL, A FIM DE SE ESTRUTURAR O LOCAL E OFERECER AOS ESPORTISTAS UM CAMPO COM MELHOR CONDIÇÃO PARA A PRÁTICA DO ESPORTE.</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11579/rqn_407.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11579/rqn_407.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A COLOCAÇÃO DE CERCA DE PROTEÇÃO POR TODA A EXTENSÃO DO AÇUDE LOCALIZADO NO BAIRRO ALTO DE AÇUDE, PARA PROMOVER MAIOR SEGURANÇA AOS FREQUENTADORES LOCAIS.</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11580/rqn_408.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11580/rqn_408.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A REVITALIZAÇÃO DAS PLACAS SINALIZADORAS CONTIDAS NO BAIRRO JK.</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O DEVIDO MANILHAMENTO DA GROTA EXISTENTE NA DIVISA ENTRE OS BAIRROS JK E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11582/rqn_410.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11582/rqn_410.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O DEVIDO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO ASSENTAMENTO TIRO E QUEDA NA ZONA RURAL.</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11583/rqn_411.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11583/rqn_411.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O DEVIDO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO ASSENTAMENTO LAGOA RICA NA ZONA RURAL.</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11584/rqn_412.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11584/rqn_412.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O DEVIDO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO ASSENTAMENTO HEBERT DE SOUZA NA ZONA RURAL.</t>
   </si>
   <si>
     <t>11587</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11587/rqn_413.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11587/rqn_413.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ESTUDO PARA DIMINUIÇÃO DE RETORNOS NA AVENIDA OLEGÁRIO MACIEL, MANTENDO APENAS RETORNO PARA RUA JOAQUIM MURTINHO E ABAIXO DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11588/rqn_414.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11588/rqn_414.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A SITUAÇÃO DO IPTU EM PARACATU, ÚLTIMO RECADASTRAMENTO, VALOR ARRECADADO E SITUAÇÃO DE INADIMPLÊNCIA.</t>
   </si>
   <si>
     <t>11589</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11589/rqn_415.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11589/rqn_415.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE DE CIMENTO NA REGIÃO JOÃO GOMES SOBRE O RIBEIRÃO ALDEIA.</t>
   </si>
   <si>
     <t>11590</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>*Segurança Pública</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11590/rqn_416.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11590/rqn_416.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA ESCOLA MUNICIPAL RAIMUNDO JOSÉ SANTANA.</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11591/rqn_417.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11591/rqn_417.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE TAMPA DE BUEIRO NA RUA URÂNIO PRÓXIMO AO Nº 302 AMOREIRAS II.</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11592/rqn418.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11592/rqn418.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DE SUCATAS E CARRO VELHO NA RUA URÂNIO PRÓXIMO AO Nº 302 AMOREIRAS II.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11595/rqn_419.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11595/rqn_419.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE UM LABORATÓRIO DE SORO ANTIOFÍDICO, VISTO QUE, O MUNICÍPIO NÃO DISPÕE DO SERVIÇO EM QUESTÃO.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11596/rqn_420.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11596/rqn_420.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE QUE A ENTREGA DE CILINDROS DE OXIGÊNIO A PACIENTES SEJAM FEITAS NO HOSPITAL MUNICIPAL, VISTO QUE, O FUNCIONAMENTO DO MESMO É DE 24H.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11597/rqn_421.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11597/rqn_421.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM TÚNEL LIGANDO OS BAIRROS NOSSA SENHORA DE FÁTIMA AO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11598/rqn_422.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11598/rqn_422.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE UM CENTRO DE ATENDIMENTO OFTALMOLÓGICO NO MUNICÍPIO, COM MÉDICO PARA ATENDER TODOS OS DIAS.</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11599/rqn_423.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11599/rqn_423.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE O SETOR COMPETENTE PARA SABER DA FACULDADE ATENAS QUAL A DOCUMENTAÇÃO QUE FALTA PARA ATENDER AO CONVÊNIO COM A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11600/rqn_424.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11600/rqn_424.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE CÓPIA DE TODOS OS CONTRATOS CELEBRADOS ENTRA A PREFEITURA MUNICIPAL DE PARACATU E A FACULDADE ATENAS.</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11601/rqn_425.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11601/rqn_425.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ENVIO A ESTA CASA DE PROJETO DE LEI QUE DISPÕE SOBRE A CONCESSÃO DE PASSE LIVRE ESTUDANTIL NO TRANSPORTE COLETIVO URBANO NO MUNICÍPIO DE PARACATU-MG.</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11602/rqn_426.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11602/rqn_426.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE AMPLIE O HORÁRIO DA SECRETARIA DE SAÚDE PARA AGENDAMENTO DE VIAGENS, CONSULTAS E EXAMES DE 8:00h AS 11:00h E DAS 13:00h AS 18:00h.</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11603/rqn_428.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11603/rqn_428.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE FAÇAM UM ESTUDO PARA ADAPTAÇÃO DA QUADRA DE FUTSAL DA PRAÇA GOVERNADOR MAGALHÃES PINTO NO CENTRO, EM QUADRA DE AREIA.</t>
   </si>
   <si>
     <t>11604</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11604/rqn_428.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11604/rqn_428.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E CONSTRUÇÃO DE PERGOLADO NO PARQUINHO DA PRAÇA GOVERNADOR MAGALHÃES PINTO NO CENTRO, PARA MELHOR BEM ESTAR DAS CRIANÇAS FAMILIARES QUE FREQUENTAM O LOCAL.</t>
   </si>
   <si>
     <t>11605</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11605/rqn_429.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11605/rqn_429.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODE EXECUTIVO PARA QUE RETIRE A PROIBIÇÃO DE ESTACIONAMENTO DO LADO DIREITO DE QUEM DESCE NA RUA DA CONTAGEM DO INÍCIO DA CASA Nº 37 ATÉ A CASA DE Nº 921, NO BAIRRO PARACATUZINHO, CONFORME REIVINDICAÇÃO DE MORADORES E COMERCIANTES.</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11606/rqn_430.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11606/rqn_430.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DAS ÁRVORES DA PRAÇA JK Nº 371 ESQUINA COM RUA ALEXANDRE SILVA, POIS ESTÃO EM CONTATO COM A REDE ELÉTRICA E CONSEQUENTEMENTE ATRAPALHANDO A ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11607/rqn_431.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11607/rqn_431.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA MONTADA UMA EQUIPE DE FORÇA TAREFA PARA DAR SUPORTE ÀS FAMÍLIAS VÍTIMOS DA TRAGÉDIA REGISTRADA EM PARACATU NO DIA 21/05 NA IGREJA BATISTA SHALOM.</t>
   </si>
   <si>
     <t>11608</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11608/rqn_432.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11608/rqn_432.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO VISTORIA ESPECIALIZADA NA PALMEIRA IMPERIAL CONTÍGUA Á CATEDRAL SANTO ANTÔNIO. POIS ELA SE ENCONTRA AVARIADA E CORRE RISCO DE QUEBRA E QUEDA.</t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DISPONIBILIZAÇÃO DO MUNICÍPIO UMA EQUIPE MULTIDISCIPLINAR PARA ACOMPANHAR AS VÍTIMAS DA TRAGÉDIA OCORRIDA  NA IGREJA BATISTA SHALOM, EM PARACATU, NO DIA 21/05/2019.</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11610/rqn_434.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11610/rqn_434.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAR UMA CAMPANHA PUBLICITÁRIA COM A FINALIDADE DE PROMOVER A CIDADE DE PARACATU, DEMONSTRANDO SEU LADO TURÍSTICO, DE SEGURANÇA PÚBLICA E CULTURAL COM O OBJETIVO DE COMBATER AS MÁS NOTICIAS VEICULARES NA MÍDIA NACIONAL SOBRE O MUNICÍPIO.</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11611/rqn_435.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11611/rqn_435.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RESTABELECER A INTERNET NA ESCOLA MUNICIPAL PEDRO SILVA NEIVA, NA REGIÃO DO ASSENTAMENTO JAMBEIRO, ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11612</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11612/rqn_436.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11612/rqn_436.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE NA REGIÃO DO PALMITAL NO CÓRREGO DO CACHORRO.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11633/rqn_437.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11633/rqn_437.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO QUE DETERMINE O SETOR COMPETENTE, O PATROLHAMENNTO E ENCASCALHAMENTO DAS ESTRADAS DA REGIÃO DA SANTA BARBARA.</t>
   </si>
   <si>
     <t>11614</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11614/rqn_438.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11614/rqn_438.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DA REGIÃO DA SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>11615</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11615/rqn_439.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11615/rqn_439.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DOS BUEIROS DO NOVO HORIZONTE, COM PRIORIDADE NA RUA BELMIRA A. NEVES.</t>
   </si>
   <si>
     <t>11618</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11618/rqn_440.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11618/rqn_440.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTITUIÇÃO DE CPI PARA INVESTIGAR NO PRAZO DE 120 DIAS, PRORROGÁVEL, INDÍCIOS DE IRREGULARIDADE NA SUPRESSÃO DE ÁREA DE PRESERVAÇÃO PERMANENTE, CONSUBSTANCIADA NA EMISSÃO DE AUTORIZAÇÃO PELO PREFEITO MUNICIPAL DE CONSTRUÇÃO DE IMÓVEL Á MARGEM DO CÓRREGO RICO, SEM DEVIDA LICENÇA AMBIENTAL PRÉVIA E VÁLIDA DO ÓRGÃO ESTADUAL COMPETENTE.</t>
   </si>
   <si>
     <t>11620</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SEGURANÇA PÚBLICA, SOLICITAR AO SEC. SEGURANÇA PÚBLICA MUNICIPAL, FAZER UM ACORDO ENTRE A PREFEITURA MUNICIPAL E 45º BATALHÃO DE POLICIA MILITAR DE PARACATU PARA QUE JUNTOS POSSAM IMPLANTAR UM POSTO POLICIAL NA GUARITA QUE DÁ ACESSO AO PARQUE ECOLÓGICO (ALTO DO AÇUDE). PARA MAIOR SEGURANÇA AOS USUÁRIOS DO PSF, PARQUE ECOLÓGICO E BAIRROS ADJACENTES.</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11621/rqn_442.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11621/rqn_442.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA UPA, PARA DESAFOGAR O PRONTO SOCORRO DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>11622</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11622/rqn_443.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11622/rqn_443.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM RETORNO NO FINAL DA RUA LUIZ ROQUETE FRANCO, NO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11623</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11623/rqn_444.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11623/rqn_444.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DO PROGRAMA "PEQUENO AGRICULTOR".</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAR VISTORIAS NA CRECHE VIRGINIA TEODORO, PARA O FIM DE FORNECER O ALVARÁ DE FUNCIONAMENTO, REALIZAR TODAS AS REFORMAS NECESSÁRIAS, TRANSFERIR OS ALUNOS PARA UM LOCAL ADEQUADO ATÉ A FINALIZAÇÃO DAS OBRAS, POSSIBILITANDO AO CORPO DOCENTE, FUNCIONÁRIOS E ALUNOS SEGURANÇA E ESTRUTURA ADEQUADA.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11625/rqn_446.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11625/rqn_446.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENCAMINHAR PARA A CÂMARA MUNICIPAL, OS LAUDOS TÉCNICOS DE VISTORIAS DO CORPO DE BOMBEIROS E ENGENHEIRO, CÓPIAS DO ALVARÁ DE FUNCIONAMENTO E SANITÁRIO FEITOS EM 2019 NA CRECHE VIRGINIA TEODORO DA SILVA.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TRANSFERÊNCIA DAS CRIANÇAS QUE SÃO ASSISTIDAS PELA CRECHE VIRGINIA TEODORO DA SILVA, NA RUA LUIZ GOUVEIA DAMASCENO, 129, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11627/rqn_448.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11627/rqn_448.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A SUBSTITUIÇÃO DO APARELHO DE TELEVISÃO DA CRECHE VIRGINIA TEODORO DA SILVA, NA RUA LUIZ GOUVEIA DAMASCENO, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11628</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11628/rqn_449.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11628/rqn_449.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA CALÇADA EM VOLTA DO CEMITÉRIO SANTA CRUZ, NO CENTRO. ESPECIALMENTE A CALÇADA DO LADO DA RUA MATIAS MUNDIM. O LOCAL ESTÁ INTRANSITÁVEL E FOI TODO DESTRUÍDO PELAS RAÍZES DAS ÁRVORES.</t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11629/rqn_450.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11629/rqn_450.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA, CONVOCAR A SEC. DE EDUCAÇÃO, O SEC. DA FAZENDA AO PRESIDENTE E MEMBROS DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL SOBRE A DISTRIBUIÇÃO, TRANSFERÊNCIA E APLICAÇÃO DOS RECURSOS DO FUNDEB.</t>
   </si>
   <si>
     <t>11631</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11631/rqn_451.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11631/rqn_451.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SE FOI ABERTO PROCESSO ADMINISTRATIVO PARA APURAÇÃO DE NEGLIGÊNCIA OU NÃO, NO RECEBIMENTO, NA ORGANIZAÇÃO DA DOCUMENTAÇÃO E NA UTILIZAÇÃO DO VEÍCULO GRAND SIENA ESSENCE 1.6 16V FLEX, EXISTINDO O PROCESSO SOLICITO INFORMAR DATA DE ABERTURA E Nº E FORNECER CÓPIA DO MESMO.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11632/rqn_452.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11632/rqn_452.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SE O VEÍCULO QUE CONSTA NO BOLETIM DE OCORRÊNCIA Nº CIAD/P-2015-40512167 FOI ASSEGURADO E SE HOUVE RESTITUIÇÃO POR PARTE DO SEGURO, EXISTINDO O SEGURO, SOLICITO FORNECER CÓPIA DO SEGURO E DA DOCUMENTAÇÃO DE RESTITUIÇÃO DOS VALORES CORRESPONDENTES AO VEÍCULO.</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11634/rqn_453.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11634/rqn_453.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA SANTA MARIA Nº 55, NO PARACATUZINHO, LOTEAMENTO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11635/rqn_454.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11635/rqn_454.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A TRANSFERÊNCIA DOS ALUNOS ATÉ A REALIZAÇÃO DAS OBRAS, MAS QUE A CRECHE CONTINUE NO MESMO MESMO LUGAR APÓS A REFORMA, CONFORME O ABAIXO-ASSINADO EM ANEXO.</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11638/rqn_455.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11638/rqn_455.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO PÚBLICA, CONVOCAR O COMTRAC, PARA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR DO ESTACIONAMENTO DO LADO DIREITO DE QUEM DESCE NA RUA DA CONTAGEM, NO PARACATUZINHO, CONFORME REIVINDICAÇÃO DOS MORADORES E COMERCIANTES ATRAVÉS DO ABAIXO-ASSINADO EM ANEXO.</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11639/rqn_456.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11639/rqn_456.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE BANHEIROS PÚBLICOS, FEMININO E MASCULINO NA PRAÇA FIRMINA SANTANA.</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11640/rqn_457.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11640/rqn_457.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO EM CASA DOS CILINDROS DE OXIGÊNIO A PACIENTES INTERNADOS QUE ESTEJAM DE ALTA, SEJA FEITA TODOS OS DIAS, DE DOMINGO A DOMINGO, VISTO QUE MUITOS PACIENTES TEM ALTA NOS FINAIS DE SEMANA E QUE NÃO POSSUEM CONDIÇÕES DE FICAR SEM O CILINDRO DE OXIGÊNIO EM CASA.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11641/rqn_458.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11641/rqn_458.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DA SEDE PRÓPRIA DA CLÍNICA DA MULHER.</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11642/rqn_459.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11642/rqn_459.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REVITALIZAÇÃO DO RASGÃO DA VILA MARIANA.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11643/rqn_460.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11643/rqn_460.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO PÚBLICA EM FRENTE A UBS DA VILA MARIANA, VISTO QUE, NO PERÍODO NOTURNO FICA COMPLETAMENTE ESCURO POR NÃO POSSUIR NENHUM POSTE DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REVITALIZAÇÃO E REFORMA DO PARQUE INFANTIL E ECOLÓGICO DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11645</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11645/rqn_462.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11645/rqn_462.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE LIXEIRAS QUEBRADAS DAS RUAS E PRAÇAS DE PARACATU, POIS GRANDE PARTE DELAS SE ENCONTRAM QUEBRADAS, ENFERRUJADAS E SEM FUNDO, E O CORTE DAS HASTES DE METAL DAS QUE NÃO PUDEREM SER TROCADAS, POIS REPRESENTAM RISCO Á POPULAÇÃO PODENDO CAUSAR CORTES OU OUTRO TIPO DE ACIDENTES, POR QUE MUITAS DESSAS HASTES SÃO ENFERRUJADAS E CORTANTES. SEGUE EM ANEXO FOTOS DE ALGUMAS DESSAS LIXEIRAS E HASTES METÁLICAS.</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11646/rqn_463.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11646/rqn_463.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DO ACOSTAMENTO DA VIA QUE DÁ ACESSO A APAE DE PARACATU, POIS O MATO ESTÁ ATRAPALHANDO A VISÃO DOS MOTORISTAS QUE PASSAM POR ALI TANTO PARA CONDUZIR FUNCIONÁRIOS E ALUNOS DA ENTIDADE, QUANTO AOS DEMAIS USUÁRIOS DA VIA, PODENDO ASSIM VIR A CAUSAR GRAVES ACIDENTES. SEGUE EM ANEXO FOTOS DA VIA.</t>
   </si>
   <si>
     <t>11647</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO PÚBLICA AUDIÊNCIA PÚBLICA COM A PARTICIPAÇÃO DA SOCIEDADE CIVIL E CONVOCAÇÃO DO SEC. DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO, E O DIRETOR DA DIVISÃO DE VIGILÂNCIA E INSPEÇÃO SANITÁRIA DA SEC. MUNICIPAL DA SAÚDE PARA DISCUSSÃO DO PROJETO DE LEI Nº 32/2019, DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>11648</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11648/rqn_465.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11648/rqn_465.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AV. OLEGÁRIO MACIEL, PROXIMIDADES DO Nº 826, CENTRO.</t>
   </si>
   <si>
     <t>11649</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11649/rqn_466.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11649/rqn_466.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DESTINAÇÃO/ADEQUAÇÃO DE UM LEITO NO HOSPITAL MUNICIPAL APROPRIADO PARA ATENDIMENTO/INTERNAÇÃO DE PACIENTES COM TRANSTORNO MENTAIS, DECORRENTES DE CRISES DE ABSTINÊNCIA, PACIENTE SOB EFEITO DE DROGAS E/OU DEMAIS DOENÇAS MENTAIS EM ESTADO DE CRISE.</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11652/rqn_468.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11652/rqn_468.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 02 REDUTORES DE VELOCIDADE E PLACAS DE SINALIZAÇÃO NA RUA CRISTINO LEMOS PRADO, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11653/rqn_468.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11653/rqn_468.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AV. EDUARDO FERREIRA DE ARAÍJO, Nº 666, VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11654/rqn_469.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11654/rqn_469.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REVISÃO DE PAGAMENTO DE INSALUBRIDADE AOS SERVIDORES GARIS, COLETORES E PRACISTAS DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11655/rqn_470.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11655/rqn_470.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CUMPRIR A LEI COMPLEMENTAR Nº 84/2011, QUE DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11656/rqn_471.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11656/rqn_471.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SINALIZAR UM REDUTOR DE VELOCIDADE NA TRAVESSA GOUVEIA, ARRAIAL D'ANGOLA, FRENTE A CASA Nº 267.</t>
   </si>
   <si>
     <t>11657</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11657/rqn_472.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11657/rqn_472.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A COMISSÃO DE SAÚDE CONVIDE O SEC. SAÚDE, A COORDENADORA DA UBS, A SEC. EDUCAÇÃO E TODOS OS PROFISSIONAIS NA ÁREA DA EDUCAÇÃO E DA SAÚDE, REPRESENTANTES DA SOCIEDADE CIVIL, O REPRESENTANTE DA FUNDAÇÃO CULTURAL PALMARES E Dr. NEUZA HELENA, PARA AUDIÊNCIA PÚBLICA PARA FALAR SOBRE  A INCIDÊNCIA DA ANEMIA FALCIFORME NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11658/rqn_473.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11658/rqn_473.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E ENCASCALHAMENTO DA REGIÃO DO BARREIRO.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E ENCASCALHAMENTO DA REGIÃO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11660/rqn_475.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11660/rqn_475.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE 02 MATA-BURROS NA REGIÃO DO BARREIRO.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A SECRETARIA DE SEGURANÇA PÚBLICA DISPONIBILIZE AS INFORMAÇÕES ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>11662</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11662/rqn_477.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11662/rqn_477.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE LÂMPADA NA RUA VEREADOR GIDALTE EM FRENTE AO Nº 120, CHAPADINHA.</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11663/rqn_478.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11663/rqn_478.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CORTE DE ÁRVORE NA RUA JJ ANSELMO, EM FRENTE AO Nº 35, PARACATUZINHO.</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11664/rqn_479.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11664/rqn_479.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE LÃMPADA NA RUA EXPEDICIONÁRIO COSTA BEZERRA, PRÓXIMO AO Nº 269, VILA CRISTIANO.</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11666/rqn_480.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11666/rqn_480.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE A TROCA DE LÂMPADAS NOS POSTES DAS RUAS 06, 11, 12, 13 E 14 DO BAIRRO PROJETO 21, POIS A ILUMINAÇÃO DESSAS RUAS ESTÁ MUITO FRACA.</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11667/rqn_481_XuyxUpX.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11667/rqn_481_XuyxUpX.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE DETERMINE AO SETOR COMPETENTE A MANUTENÇÃO DOS BUEIROS DA RUA 06, NO BAIRRO PROJETO 21, POIS OS MESMOS ENCONTRAM-SE COMPLETAMENTE OBSTRUIDOS PELO LIXO.</t>
   </si>
   <si>
     <t>11668</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11668/rqn_482_HQefIY4.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11668/rqn_482_HQefIY4.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PERFURAÇÃO DE UM POÇO ARTESIANO NO PROJETO DE ASSENTAMENTO HEBERT DE SOUZA.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11669/rqn_483.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11669/rqn_483.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REGULAMENTAÇÃO DE ESTACIONAMENTO NA RUA PRINCIPAL DO POVOADO SÃO DOMINGOS, PROIBINDO O ESTACIONAMENTO EM UM DOS LADOS DA RUA.</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11670/rqn_484.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11670/rqn_484.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UMA TAMPA DE BUEIRO NA RUA G, BAIRRO SARA KUBISTSCHEK NAS PROXIMIDADES DO Nº 276.</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11671/rqn_485.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11671/rqn_485.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE AS PROVIDÊNCIAS TOMADAS PELO PODER EXECUTIVO EM RAZÃO DO INCÊNDIO OCORRIDO NO DIA 14/06/2019, NO GALPÃO DO ALMOXARIFADO DA EMPRESA KINROSS DE MINERAÇÃO.</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11672/rqn_486.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11672/rqn_486.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇOS E LÂMPADAS NOS POSTES DA RUA ELIZEU OSVALDO MACEDO, PRÓXIMO AO Nº 36, VILA MARIANA.</t>
   </si>
   <si>
     <t>11673</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11673/rqn_487.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11673/rqn_487.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE LÂMPADAS NO POSTE DA PRAÇA MÁRIO PRAÇA, NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11674/rqn_488.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11674/rqn_488.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA SEVERIANO SILVA NEIVA, PRÓXIMO AO Nº 1207, ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENVIAR CÓPIA DO CONTRATO E SUAS RENOVAÇÕES DE CONCESSÃO DO ADMINISTRATIVA DO MATADOURO MUNICIPAL AUTORIZADO PELA LEI MUNICIPAL Nº 2.359/2001.</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11676/rqn_490.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11676/rqn_490.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDÊNCIAS DEVIDO AO ODOR CAUSADO NO PRIMAVERA, ADVINDO DA REDE DE TRATAMENTO DE ESGOTO NAS PROXIMIDADES DO BAIRRO.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11677/rqn_491.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11677/rqn_491.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PARA QUE OS MORADORES DOS BAIRROS JK E SARA KUBISTCHEK SEJAM ATENDIDOS NA NOVA UNIDADE DE SAÚDE CONSTRUÍDA NO PARQUE ECOLÓGICO, NO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11678/rqn_492.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11678/rqn_492.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDENCIAR PINTURA DA RAMPA DE ACESSO AO PRÉDIO DA SEC. SAÚDE.</t>
   </si>
   <si>
     <t>11679</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DAS RUAS SETE DE SETEMBRO COM A LINDOLFO GARCIA.</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11680/rqn_494.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11680/rqn_494.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COMPRA DE LENÇÓIS PARA O CENTRO DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11681/rqn_495.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11681/rqn_495.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO VIABILIDADE DE FUNCIONAMENTO DO CENTRO DE HEMODIÁLISE NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11682/rqn_496.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11682/rqn_496.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PRESTE ESCLARECIMENTOS DE NÃO TER FEITO UMA ROTATÓRIA QUE LIGUE OS BAIRROS PRIMAVERA E JARDIM SERRANO, VISTO QUE AS ASSOCIAÇÕES DOS BAIRROS EM QUESTÃO JÁ TEREM SOLICITADO.</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11683/rqn_497_dOAiO4d.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11683/rqn_497_dOAiO4d.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PRAÇA, COM INSTALAÇÃO DE APARELHOS DE ACADEMIA AO AR LIVRE, E UM PARQUE INFANTIL NO LOTE QUE FICA ENTRE A RUA DANIEL DIAS E AV. EDUARDO FERREIRA DE ARAÚJO, EM FRENTE Á COMUNIDADE SÃO ZACARIAS, NO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11684/rqn_498.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11684/rqn_498.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA ANTÔNIO SEVERIANO NETO, NO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11685/rqn_499.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11685/rqn_499.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DOS CANTEIROS DA REDE DA CEMIG, SITUADOS NA AV. EDUARDO FERREIRA DE ARAÚJO, NO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11686</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11686/rqn_500.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11686/rqn_500.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAR A SEGUNDA EQUIPE DE SAÚDE DA FAMÍLIA JUNTO A ATUAL UNIDADE INSTALADA NA BELA VISTA.</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11687/rqn_501.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11687/rqn_501.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECUPERAÇÃO DA CALÇADA QUE FICA ÁS MARGENS DO RASGÃO (LOTEAMENTO BATOTA), VILA MARIANA.</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11688/rqn_502.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11688/rqn_502.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E ENCASCALHAMENTO NA RUA PARALELA Á ESCOLA NILO SADOK, VILA CRISTIANO, ONDE FAZ LIGAÇÃO COM O PRIMAVERA.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO UMA AUDIÊNCIA PÚBLICA PARA AVERIGUAÇÃO DA ATUAL SITUAÇÃO DO TRECHO PRÓXIMO AO POSTO CRUZEIRO QUE DÁ ACESSO AOS BAIRROS NOSSA SENHORA DE FÁTIMA, NOVO HORIZONTE E PROJETO 21. LOCAL ONDE TEM GRANDE ÍNDICE DE ACIDENTES APÓS A CONSTRUÇÃO DA BASE DA VIA 040, POIS FECHOU 02 VIAS DE ACESSOS PARA OS REFERIDOS BAIRROS, COLOCANDO OS USUÁRIOS  DA VIA, MOTORISTAS E PEDESTRES EM RISCOS CONSTANTES.</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11690/rqn_504.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11690/rqn_504.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SAÚDE UMA DILIGÊNCIA AO HOSPITAL MUNICIPAL, PARA AVERIGUAÇÃO DAS OBRAS EM ANDAMENTO, COMO TAMBÉM UMA VISITA NOS SETORES DO HMP.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11691/rqn_505.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11691/rqn_505.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPAROS ESTRUTURAIS URGENTE NAS VIGAS INTERIORES E LAJE DA PONTE QUE FAZ LIGAÇÃO ENTRE OS BAIRROS CENTRO E ALTO DO CÓRREGO, NA RUA SANTIAGO DANTAS E GASTÃO LEPESQUER.</t>
   </si>
   <si>
     <t>11692</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11692/rqn_506.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11692/rqn_506.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO URGENTE VERIFICAÇÃO SOBRE AS CONDIÇÕES ESTRUTURAIS DA PONTE QUE LIGA O CENTRO AO ALTO DO CÓRREGO NO INICIO DA RUA LINDOLFO GARCIA.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11693/rqn_507.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11693/rqn_507.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECONSTRUÇÃO DE GUARDA CORPO URGENTE DA PONTE QUE LIGA O SANTANA AO PARACATUZINHO, NA RUA SANTANA COM A ANTONIO NETO.</t>
   </si>
   <si>
     <t>11694</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11694/rqn_508.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11694/rqn_508.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECONSTRUÇÃO DE GUARDA CORPO URGENTE DA PONTE QUE LIGA PARACATUZINHO E ARRAIAL D'ANGOLA, NA RUA PRAIANA COM A DOM SERAFIM.</t>
   </si>
   <si>
     <t>11695</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11695/rqn_509.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11695/rqn_509.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENCAMINHAR Á CÂMARA MUNICIPAL O PROJETO DE LEI QUE CONTENHA A SUPRESSÃO DO PARÁGRAFO ÚNICO DO ART. 58, DA LEI COMPLEMENTAR Nº 54/2007, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE PARACATU.</t>
   </si>
   <si>
     <t>11696</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA PASSAGEM ELEVADA NA RUA BENEDITO PEREIRA DE SOUZA, PRÓXIMO AO Nº 674, JK.</t>
   </si>
   <si>
     <t>11697</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11697/rqn_511.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11697/rqn_511.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE REDE DE ESGOTO NA RUA ANTÔNIO PERES DA SILVA , NO BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>11698</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11698/rqn_512.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11698/rqn_512.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DAS ESTRADAS RURAIS NA REGIÃO DO P.A SANTA ROSA E O PATROLAMENTO E ENCASCALHAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11699/rqn_513.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11699/rqn_513.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE 04 LUMINÁRIAS NA TRAVESSA ANTÔNIO SEVERIANO, NO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11700</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ASFALTAMENTO DA TRAVESSA ANTÔNIO SEVERIANO NO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11701</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11701/rqn_515.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11701/rqn_515.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE NUTRICIONISTA NOS PSF.</t>
   </si>
   <si>
     <t>11702</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11702/rqn_516.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11702/rqn_516.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE NUTRICIONISTA NAS ESCOLAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>11703</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11703/rqn_517.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11703/rqn_517.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PODA DE ÁRVORES DO ABRIGO LAR DOS PEQUENINOS ANGÉLICA ADJUTO LEPESQUEUR.</t>
   </si>
   <si>
     <t>11704</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11704/rqn_518.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11704/rqn_518.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE CAÇAMBAS  NO ABRIGO LAR DOS PEQUENINOS ANGÉLICA ADJUTO LEPESQUEUR, PARA RECOLHER ENTULHOS.</t>
   </si>
   <si>
     <t>11705</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11705/rqn_419.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11705/rqn_419.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE O USO DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL ANTÔNIO RIBEIRO, SEJA TAMBÉM UTILIZADA PELO PRÉ-ESCOLAR PEQUENO POLEGAR, VISTO QUE OS MESMOS NECESSITAM DE UM ESPAÇO MAIOR PARA A RECREAÇÃO DOS ALUNOS.</t>
   </si>
   <si>
     <t>11706</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11706/rqn_520.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11706/rqn_520.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE HASTES E LUMINÁRIAS NOS POSTES DA RUA ANTÔNIO SEVERIANO NETO, VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11707</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11707/rqn_521.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11707/rqn_521.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE DOIS POSTES E LUMINÁRIAS NA RUA ANTÔNIO GOUVEIA DAMASCENO, NO PROJETO 21, NOVO HORIZONTE, EM FRENTE ÁS CASAS DE Nº 321 E 331.</t>
   </si>
   <si>
     <t>11708</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11708/rqn_522.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11708/rqn_522.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PERFURAÇÃO DE UM POÇO ARTESIANO NO PROJETO DE ASSENTAMENTO TIRO E QUEDA.</t>
   </si>
   <si>
     <t>11709</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11709/rqn_523.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11709/rqn_523.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA NAS INSTALAÇÕES DO CEMITÉRIO DO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>11710</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11710/rqn_524.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11710/rqn_524.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDENCIAR REPRESENTAÇÃO JUNTO Á CEMIG, A FIM DE PROCEDER A COLOCAÇÃO DE POSTES E DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NA RUA 05, NO ALTO DO CÓRREGO, ANTIGO LOTEAMENTO DO BATOTA.</t>
   </si>
   <si>
     <t>11711</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11711/rqn_525_CyouvZs.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11711/rqn_525_CyouvZs.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE TORRE DE COMUNICAÇÃO TELEFÔNICA NA REGIÃO DO PONTAL, ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11712</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11712/rqn_526.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11712/rqn_526.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DO PROGRAMA ALUGUEL SOCIAL EM PARACATU.</t>
   </si>
   <si>
     <t>11713</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11713/rqn_527.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11713/rqn_527.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO NA RUA Dr. VASCONCELOS, NO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11714</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11714/rqn_528.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11714/rqn_528.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CURSOS DE CAPACITAÇÃO PARA PEQUENOS PRODUTORES RURAIS SOBRE AS EXIGÊNCIAS LEGAIS CONCERNENTES ÁS NORMAS SANITÁRIAS QUE CADA CATEGORIA DEVE CUMPRIR.</t>
   </si>
   <si>
     <t>11715</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11715/rqn_529.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11715/rqn_529.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO VERIFICAR A VIABILIDADE DE IMPLANTAR ATENDIMENTO VOLANTE NAS COMUNIDADES RURAIS DE PARACATU, OFERTANDO SERVIÇOS DOS MAIS DIVERSOS ÓRGÃOS LIGADOS Á ATIVIDADE RURAL, COMO ATUALIZAÇÃO CADASTRAL, REGULARIZAÇÃO E OS DEVIDOS REGISTROS EXIGIDOS DA CATEGORIA.</t>
   </si>
   <si>
     <t>11716</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11716/rqn_530.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11716/rqn_530.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OBRA DE MELHORIA NOS BLOQUETES NAS IMEDIAÇÕES DA PRAÇA EUZÉBIO, FUNDOS DO BANCO DE ALIMENTOS, NA ANTIGA DELEGACIA DE POLICIA.</t>
   </si>
   <si>
     <t>11717</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11717/rqn_531.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11717/rqn_531.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO PÚBLICA, REALIZAR AUDIÊNCIA PÚBLICA, MEDIANTE CONVOCAÇÃO DO SEC: TRANSPORTE E ASSOCIAÇÃO DE MORADORES DO REFERIDO BAIRRO E REPRESENTANTE LEGAL DA EMPRESA CIMCOP,  PARA TRATAR SOBRE A NECESSIDADE DE RETIRADA DE QUEBRA MOLAS NA RUA TIRADENTES, NA ALTURA DO Nº 577, SANTO EDUARDO.</t>
   </si>
   <si>
     <t>11718</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11718/rqn_532.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11718/rqn_532.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO NOS POSTES DA RUA DA TORRE Nº 345 E 315 VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11719</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11719/rqn_533.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11719/rqn_533.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO NOS POSTES DA AV. EDUARDO FERREIRA DE ARAÚJO, Nº 1991, 686, 676, 689 E 138,  VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11720</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11720/rqn_534.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11720/rqn_534.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA CRECHE PARA ATENDER ÁS FAMÍLIAS  QUE RESIDEM NOS BAIRROS VISTA ALEGRE I E II.</t>
   </si>
   <si>
     <t>11721</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11721/rqn_535.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11721/rqn_535.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PASSARELA DE MADEIRA PARA PEDESTRE NO FINAL DA RUA ANTÔNIO SEVERIANO NETO, LIGANDO O VISTA ALEGRE COM O RESIDENCIAL SARAH KUBISTCHEK.</t>
   </si>
   <si>
     <t>11722</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11722/rqn_536.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11722/rqn_536.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUDANÇA DO ITINERÁRIO DO ÔNIBUS (COLETIVO), COM O SEGUINTE TRAJETO: ENTRADA NO VISTA ALEGRE PELA RUA BIQUINHA, SEGUINDO A RUA DANIEL DIAS, SUBINDO A AV. EDUARDO FERREIRA DE ARAÚJO, SEGUINDO PARA O VISTA ALEGRE II, RETORNANDO NOVAMENTE PELA AV. EDUARDO FERREIRA DE ARAÚJO, NO SENTIDO RUA ANTÔNIO NETO SIQUEIRA.</t>
   </si>
   <si>
     <t>11723</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11723/rqn_537.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11723/rqn_537.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE 03 PONTOS DE PARADA DE ÔNIBUS COM COBERTURA, NA PRAÇA EM FRENTE A COMUNIDADE SÃO ZACARIAS, SETOR DO VISTA ALEGRE II, RUA ANTÔNIO NETO SIQUEIRA, EM FRENTE A CASA Nº 202, VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11724</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11724/rqn_538.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11724/rqn_538.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE PLACAS IDENTIFICANDO AS RUAS DO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11725</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11725/rqn_539.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11725/rqn_539.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM ODONTÓLOGO PARA ATENDIMENTO NO CENTRO DE HEMODIÁLISES.</t>
   </si>
   <si>
     <t>11726</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11726/rqn_540.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11726/rqn_540.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DESAPROPRIAÇÃO E RESTAURAÇÃO DE CASARÃO LOCALIZADO NA RUA GOIÁS, NO CENTRO.</t>
   </si>
   <si>
     <t>11727</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11727/rqn_541.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11727/rqn_541.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO E LIMPEZA DA RUA Dr. VASCONCELOS TEIXEIRA ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>11728</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11728/rqn_542.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11728/rqn_542.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA/CAPINA NO FUNDO DO PESQUE E PAGUE DE ZEZÉ FARIA, SANTA LÚCIA.</t>
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO PÚBLICA, MEDIANTE CONVOCAÇÃO DA SEC: DE DESENVOLVIMENTO ECONÔMICO, E CONVITE AOS REPRESENTANTES DA UNIMED PARA PRESTAR ESCLARECIMENTOS A FIM DE SUBSIDIAR EMISSÃO DE PARECER AO PROJETO DE LEI Nº 36/2019 DE AUTORIA DO PREFEITO MUNICIPAL, QUE REVOGA O ART. 6º DA LEI MUNICIPAL Nº 3.408 DE 31/07/2018.</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11730/rqn_544.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11730/rqn_544.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DISPONIBILIZAR UMA LINHA DE TELEFONE MÓVEL PARA O CENTRO DE SAÚDE DO ALTO DO CÓRREGO, FACILITANDO A COMUNICAÇÃO DOS USUÁRIOS PARA O SERVIÇO DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>11731</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11731/rqn_545.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11731/rqn_545.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DA CALÇADA DO CEMITÉRIO DA COLINA.</t>
   </si>
   <si>
     <t>11732</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11732/rqn_546.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11732/rqn_546.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA POR TODA EXTENSÃO DA RUA CAJUEIRO, DO Nº 510 AO 620, PRIMAVERA.</t>
   </si>
   <si>
     <t>11733</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11733/rqn_547.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11733/rqn_547.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA POR TODA EXTENSÃO DA RUA PEQUIZEIRO, FRENTE A CASA Nº 216 E NO POSTE DA RUA CARAMBOLAS, FRENTE AO Nº 22, PORÉM COM LÂMPADA VOLTADA PARA A RUA PEQUIZEIRO NO PRIMAVERA.</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11734/rqn_548.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11734/rqn_548.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA POR TODA EXTENSÃO DA RUA CEDRO, NO PRIMAVERA.</t>
   </si>
   <si>
     <t>11735</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA POR TODA EXTENSÃO DA RUA JAMBO DO Nº 196 AO 248, NAS PROXIMIDADES DA COMUNIDADE ESPÍRITA SÃO SEBASTIÃO, NO PRIMAVERA.</t>
   </si>
   <si>
     <t>11736</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11736/rqn_550.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11736/rqn_550.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NAS RUAS QUE CIRCUNDAM TODA ÁREA DESTINADA A PRAÇA PÚBLICA, NO PRIMAVERA, RUAS (ARAUCÁRIA, JAQUEIRA, CAJUEIRO E PAU BRASIL).</t>
   </si>
   <si>
     <t>11737</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE DIREITOS HUMANOS DILIGÊNCIA NO ABRIGO LAR DOS PEQUENINOS ANGÉLICA ADJUTO LEPESQUER, PARA AVERIGUAÇÃO DOS FUNCIONAMENTO DO REFERIDO ESTABELECIMENTO DE TUTELA INFANTIL.</t>
   </si>
   <si>
     <t>11738</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11738/rqn_552.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11738/rqn_552.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE DIREITOS HUMANOS, SOLICITAR A MESA DIRETORA, COLABORAÇÃO COM O CONSELHO MUNICIPAL DOS DIRTEITOS DA PESSOA IDOSA - CMDPI, NA REALIZAÇÃO DE EVENTO INSTITUCIONAL DENOMINADO "IDOSO NOTÁVEL".</t>
   </si>
   <si>
     <t>11739</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11739/rqn_553.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11739/rqn_553.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENVIAR Á CÂMARA UM PROJETO DE LEI CRIANDO O FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL, VINCULADO AO  CMDRS, ASSEGURANDO EFETIVA PARTICIPAÇÃO DAS COMUNIDADES RURAIS NAS IMPLEMENTAÇÕES DE POLÍTICAS PÚBLICAS PARA O AUMENTO DA PRODUÇÃO AGROPECUÁRIA E PARA A GERAÇÃO DE RENDA NO MEIO RURAL.</t>
   </si>
   <si>
     <t>11740</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11740/rqn_554.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11740/rqn_554.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PRAÇA NA ÁREA INSTITUCIONAL PRÓXIMO AO LADO DA CONSTRUÇÃO DA VILA MILITAR, NO BOM PASTOR.</t>
   </si>
   <si>
     <t>11741</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11741/rqn_555.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11741/rqn_555.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PRAÇA NA ÁREA INSTITUCIONAL PRÓXIMO A ESCOLA ESTADUAL JOSINO NEIVA, NO BOM PASTOR.</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11742/rqn_556.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11742/rqn_556.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPOSIÇÃO DA PORTA DE VIDRO DA UNIDADE BÁSICA DE SAÚDE DO PARACATUZINHO, EM FRENTE A ESCOLA ESTADUAL JÚLIA CAMARGOS.</t>
   </si>
   <si>
     <t>11743</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11743/rqn_557.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11743/rqn_557.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REATIVAÇÃO DA UNIDADE MÓVEL DE SAÚDE, QUE CONTE COM UMA EQUIPE MÉDICA E ODONTOLÓGICA.</t>
   </si>
   <si>
     <t>11744</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11744/rqn_558.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11744/rqn_558.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DO PAC"S (PROGRAMA DE AGENTES COMUNITÁRIOS), PARA REALIZAÇÃO DO ATENDIMENTO DAS FAMÍLIAS DO MEIO RURAL.</t>
   </si>
   <si>
     <t>11745</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DO CRAS VOLANTE ATRAVÉS DO SUAS (SERVIÇO ÚNICO DE AÇÃO SOCIAL), COM O INTUITO DE ATENDIMENTO ÁS FAMÍLIAS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>11747</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11747/rqn_560.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11747/rqn_560.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PINTURA DA FAIXA REFLETIVA EM TODAS AS LOMBADAS EXISTENTES NO MUNICÍPIO E A COLOCAÇÃO DE PLACA DE ADVERTÊNCIA DE LOMBADA ONDE NÃO HOUVER.</t>
   </si>
   <si>
     <t>11748</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11748/rqn_561.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11748/rqn_561.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO DE TODAS AS RUAS DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11749</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11749/rqn_562.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11749/rqn_562.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENVIO DAS CÓPIAS DOS DOCUMENTOS SOBRE A EXONERAÇÃO DA EX FUNCIONÁRIA DA SEC. MUNICIPAL DE EDUCAÇÃO, SENHORA CLEIA PEREIRA DE SOUZA, JUNTAMENTE COM OS MOTIVOS PARA ESSA EXONERAÇÃO.</t>
   </si>
   <si>
     <t>11750</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS PROCESSOS DE TODAS AS CONSTRUTORAS E EMPRESAS DE ENGENHARIA QUE PRESTARAM SERVIÇOS PARA A PREFEITURA MUNICIPAL DE PARACATU NO PERÍODO DE 2005 A 2012.</t>
   </si>
   <si>
     <t>11751</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS PROCESSOS DAS LINHAS DE TRANSPORTES ESCOLARES QUE PRESTARAM SERVIÇOS PARA A PREFEITURA MUNICIPAL DE PARACATU, NO PERÍODO DE 2005 A 2012, INCLUINDO A QUILOMETRAGEM PAGAS DURANTE ESTES PERÍODOS.</t>
   </si>
   <si>
     <t>11752</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS PROCESSOS DE CONSTRUÇÕES DAS PONTES NO BAIRRO CIDADE NOVA, PARACATUZINHO, VILA MARIANA E REGIÃO DO MORRO AGUDO.</t>
   </si>
   <si>
     <t>11753</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11753/rqn_566.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11753/rqn_566.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ABADIA LEMOS DO PRADO, PRÓXIMO AO Nº 02, PRADO II.</t>
   </si>
   <si>
     <t>11754</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11754/rqn_567.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11754/rqn_567.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA BENEDITO PEREIRA DE SOUZA, N 674 AO LADO DO CAMPO, JK.</t>
   </si>
   <si>
     <t>11755</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11755/rqn_568.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11755/rqn_568.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DO CONTRATO 06/2011, CELEBRADO ENTRE O MUNICÍPIO DE PARACATU E A LOJA MAÇÕNICA AMOR E JUSTIÇA O EMBASAMENTO LEGAL PARA A COBRANÇA DA TARIFA DE UM REAL POR USUÁRIO PARA UTILIZAÇÃO DOS BANHEIROS DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>11758</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CASCALHAR E PATROLAR A ESTRADA DA SANTA BÁRBARA, ATÉ A ESCOLA RURAL DE SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>11759</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11759/rqn_570.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11759/rqn_570.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO EM FRENTE AO FERRO VELHO, NA RUA TORRE, NO JK.</t>
   </si>
   <si>
     <t>11760</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11760/rqn_571.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11760/rqn_571.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAR GRADES DE PROTEÇÃO/CERCADO NO PARQUE ALTO DO AÇUDE, DEVIDO AS CRIANÇAS QUE BRINCAM PRÓXIMO AO LOCAL QUE ESTÁ EM REFORMA, COLOCANDO-AS EM RISCO.</t>
   </si>
   <si>
     <t>11761</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11761/rqn_572.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11761/rqn_572.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PONTE DE MADEIRA, NA ESTRADA DO POVOADO DE SÃO SEBASTIÃO, SENTIDO UNAI, PRÓXIMO AO IPÊ FLORIDO, ENTRADA A DIREITA, DEVIDO AS CONDIÇÕES PRECÁRIAS EM QUE SE ENCONTRA.</t>
   </si>
   <si>
     <t>11762</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11762/rqn_573.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11762/rqn_573.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO (PARE E PROIBIDO, ESTACIONAR), NAS RUAS SARGENTO E MARIA DA CONCEIÇÃO DE ARAÚJO, (ANTIGA RUA DA LADEIRA), NO JK.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11763/rqn_574.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11763/rqn_574.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM QUEBRA MOLA EM FRENTE A RUA CAJAMANGAS, Nº 249, PRIMAVERA.</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11764/rqn_575.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11764/rqn_575.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ORGANIZAÇÃO E ORIENTAÇÃO DO TRÁFEGO NA ANTIGA TRAVESSA 14, HOJE RUA ANDRÉ AVELINO DE ARAÚJO, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11765/rqn_576.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11765/rqn_576.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE BUEIRO NA RUA GOIÁS, EM FRENTE AO Nº 280 CENTRO, POIS OS MORADORES E COMERCIANTES ESTÃO RECLAMANDO DO ACUMULO DE ÁGUA SUJA NO LOCAL.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11766/rqn_577.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11766/rqn_577.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA PRESBITERIANA, NA VILA MARIANA, NAS PROXIMIDADES DO Nº 268.</t>
   </si>
   <si>
     <t>11767</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENVIAR CÓPIAS DOS DOCUMENTOS E CONTRATOS COM AS EMPRESAS PRESTADORAS DE SERVIÇO QUE FAZ MANUTENÇÃO E EXTENSÃO DE REDE DA ILUMINAÇÃO PÚBLICA DE PARACATU, INDICANDO A RESPONSABILIDADE TÉCNICA E DE EXECUÇÃO DESSAS OBRAS.</t>
   </si>
   <si>
     <t>11768</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENVIAR CÓPIAS DAS LICITAÇÕES FEITAS PARA TROCA DOS EXTINTORES DAS ESCOLAS MUNICIPAIS DE PARACATU.</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11769/rqn_580.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11769/rqn_580.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA RAMPA DE ACESSO NO ENTORNO DA PRAÇA JK, NO INICIO DA TRAVESSA DOS ROCHAS, POIS A FALTA DE ACESSIBILIDADE ESTÁ CAUSANDO TRANSTORNOS AOS PORTADORES DE NECESSIDADES ESPECIAIS, SENDO QUE SEM ESSA RAMPA, TODOS TEM QUE FAZER UMA VOLTA POR TRAZ DA IGREJA DA MATRIZ PARA ACESSAR A MESMA OU A PRAÇA. SEGUE ANEXO FOTOS DO LOCAL.</t>
   </si>
   <si>
     <t>11770</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11770/rqn_581.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11770/rqn_581.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ESCLAREÇA QUAIS AGENTES DE ENDEMIAS TEM DIREITO A FÉRIAS ANUAIS, ENVIE O CRONOGRAMA DE FÉRIAS DOS AGENTES DE ENDEMIAS , SE O DIREITO DE FÉRIAS FOI ADQUIRIDO POR MEIO DE PROCESSO JUDICIAL E SE CASO SIM, ENVIE A CÓPIA DA SENTENÇA JUDICIAL QUE ORDENOU.</t>
   </si>
   <si>
     <t>11771</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11771/rqn_582.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11771/rqn_582.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO, ENCASCALHAMENTO E INSTALAÇÃO DE 03 MATA BURROS NA REGIÃO DO P.A ESPERANÇA.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11773/rqn_583.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11773/rqn_583.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UMA TAMPA DE BUEIRO NA RUA BENEDITO PEREIRA DE SOUZA, JK, NAS PROXIMIDADES DE Nº 134.</t>
   </si>
   <si>
     <t>11774</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11774/rqn_584_DqwKUWU.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11774/rqn_584_DqwKUWU.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AVALIAÇÃO TÉCNICA DE TODAS AS PONTES DE PARACATU, INCLUINDO ÁREAS URBANAS E RURAIS, VISANDO VERIFICAR EVENTUAIS DEMANDAS COMO REFORMAS OU MESMO SUBSTITUIÇÃO.</t>
   </si>
   <si>
     <t>11775</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11775/rqn_585.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11775/rqn_585.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NAS VIAS DE ACESSO AO BAIRRO PRIMAVERA, COMO MEDIDA PALIATIVA ENQUANTO NÃO SE CONSTRÓI UMA ROTATÓRIA NA MG 188.</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11776/rqn_586.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11776/rqn_586.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM POSTE COM LUMINÁRIA NA RUA B EM FRENTE A CASA Nº 50 NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11777</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11777/rqn_587.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11777/rqn_587.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA E A REDE PLUVIAL DA TRAVESSA MARIA TRINDADE RODRIGUES NO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11778/rqn_588.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11778/rqn_588.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NO RESTANTE DA RUA B, ENTRE OS Nº 422 ATÉ O 71 NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11779</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11779/rqn_589.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11779/rqn_589.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA LIGAÇÃO COM MANILHAMENTO DA GROTA EXISTENTE NA RUA B, ENTRE OS Nº 50 E 71 NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11780</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11780/rqn_590.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11780/rqn_590.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇO E LUMINÁRIA NO POSTE QUE FICA AO LADO DA CASA Nº 71 NO BECO GOVERNADOR JK, NO JK.</t>
   </si>
   <si>
     <t>11781</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11781/rqn_591.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11781/rqn_591.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE POSTE E LUMINÁRIA NO FINAL DO BECO GOVERNADOR JK, EM FRENTE A CASA DE Nº 121, NO JK.</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA A RUA ( AINDA SEM NOME), ESTRADA DO SÃO DOMINGOS - ALTO DO AÇUDE/ESTRADA DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>11783</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11783/rqn_593.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11783/rqn_593.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO  INFORMAÇÕES SOBRE A CONSTRUÇÃO DE UMA PONTE NA REGIÃO DA ALDEIA DE CIMA.</t>
   </si>
   <si>
     <t>11784</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11784/rqn_594.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11784/rqn_594.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UMA PASSAGEM ELEVADA NA RUA WALDEMAR BOTELHO, PRÓXIMO AO SALGADOS MANAH.</t>
   </si>
   <si>
     <t>11786</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11786/rqn_595.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11786/rqn_595.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BRAÇOS DE ENERGIA E LÂMPADAS NO BECO OLIVIA PEREIRA DA SILVA Nº 34, PARACATUZINHO.</t>
   </si>
   <si>
     <t>11787</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11787/rqn_596.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11787/rqn_596.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE FOSSAS SÉPTICAS EM TODAS AS ESCOLAS RURAIS DO MUNICÍPIO E EM CARÁTER EMERGENCIAL NA ESCOLA MUNICIPAL ALTINA DE PAULA SOUZA, QUE SE ENCONTRA COM A FOSSA DESMORONANDO.</t>
   </si>
   <si>
     <t>11789</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11789/rqn_597.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11789/rqn_597.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE APARELHO DE TECNOLOGIA ASSISTIVA  NAS ESCOLAS MUNICIPAIS E ÓRGÃOS PÚBLICOS DO MUNICÍPIO COM A FINALIDADE DE PROMOVER A MELHOR ACESSIBILIDADE PARA AS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>11790</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11790/rqn_598.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11790/rqn_598.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE SAÚDE CONVOCAR A COORDENADORA DAS UNIDADES DE SAÚDE, O SEC. DE SAÚDE, DE OBRAS, OS EMFERMEIROS RESPONSÁVEIS PELAS UBS"s, PROFISSIONAIS LIGADOS A SAÚDE, O RESPONSÁVEL PELA MANUTENÇÃO DAS UBS"s, A EMPRESA RESPONSÁVEL PELA OBRA NAS UNIDADES EM REFORMA CONCRETO ENGENHARIA LTDA, PARA AUDIÊNCIA PÚBLICA QUE VERSA SOBRE ESCLARECIMENTOS RELACIONADOS AS INSTALAÇÕES, QUADRO DE FUNCIONÁRIOS NAS UNIDADES DE SAÚDE HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>11791</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11791/rqn_599.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11791/rqn_599.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O DEVIDO CERCAMENTO DA SEDE DA COOPERCICLA - COOPERATIVA DE TRABALHO DOS CATADORES E RECICLADORES DO NOROESTE DE MINAS GERAIS, LOCALIZADA DO MUNICÍPIO, VISANDO SEGURANÇA E PROTEÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>11792</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, SOLICITAR A MESA DIRETORA O ENCAMINHAMENTO DE CONSULTA AO IBAM, DO PROJETO DE LEI Nº 38/2019, DE AUTORIA DA VEREADORA NILDA DA ASSOCIAÇÃO, QUE DISPÕE SOBRE AQUISIÇÃO DE ALIMENTOS PRODUZIDOS PELA AGRICULTURA FAMILIAR NO ÂMBITO DA ADMINISTRAÇÃO DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11793</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, SOLICITAR A MESA DIRETORA O ENCAMINHAMENTO DE CONSULTA AO IBAM, DO PROJETO DE LEI Nº 39/2019, DE AUTORIA DA VEREADORA NILDA DA ASSOCIAÇÃO, QUE CONCEDE ISENÇÃO DO IPTU NO MUNICÍPIO DE PARACATU SOBRE IMÓVEL INTEGRANTE DO PATRIMÔNIO DE PORTADORES DE CÂNCER, OU SEUS DESCENDENTES.</t>
   </si>
   <si>
     <t>11794</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11794/rqn_602.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11794/rqn_602.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO DO VAZAMENTO DE ESGOTO A CÉU ABERTO PRESENTE NA GROTA SITUADA NO FINAL DA RUA JATOBÁ, NA VILA ECOLÓGICA SOL NASCENTE.</t>
   </si>
   <si>
     <t>11795</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11795/rqn_603.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11795/rqn_603.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM BUEIRO NA RUA SAMBAIBA, EM FRENTE AO Nº 92, NO SOL NASCENTE.</t>
   </si>
   <si>
     <t>11796</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11796/rqn_604.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11796/rqn_604.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM POSTE COM LUMINÁRIA NA RUA JATOBÁ EM FRENTE A CASA Nº 130, NO SOL NASCENTE.</t>
   </si>
   <si>
     <t>11797</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA SOLICITADO À PRESIDENCIA DA CÂMARA MUNICIPAL DE PARACATU A CONTRATAÇÃO DE ENGENHEIRO AMBIENTAL PARA ASSESSORAR OS TRABALHOS DA REFERIDA COMISSÃO PARLAMENTAR DE INQUÉRITO (RQN 440/2019).</t>
   </si>
   <si>
     <t>11798</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DO CODEMA - CONSELHO MINICIPAL DE DEFESA CONSERVAÇÃO, PROTEÇÃO E DESENVOLVIMENTO DO MEIO AMBIENTE DE PARACATU MG , CÓPIAS DE TODAS AS DELIBERAÇÕES SOBRE IRREGULARIDADES NA SUPRESSÃO DE ÁREA DE PRESERVAÇÃO PERMANENTE , CONSUBSTANCIADA NA EMISSÃO DE AUTORIZAÇÃO, PELO PREFEITO MUNICIPAL, ATRAVÉS DO OFÍCIO 283/2018/GAB, DE CONSTRUÇÃO DE IMÓVEL Á MARGEM DO CÓRREGO RICO,SEM A DEVIDA LICENÇA AMBIENTAL PREVIA E VALIDA DO ÓRGÃO ESTADUAL COMPETENTE, E FORA DAS HIPÓTESES RESTRITIVAMENTE TRAÇADAS NA LEGISLAÇÃO AMBIENTAL, QUE NÃO FAZ DISTINÇÃO SE A CONSTRUÇÃO É DE PARTICULAR OU DE ENTE PÚBLICO ASSIM COMO NÃO HA NADA NA NORMA INDICANDO QUE A AUTORIZAÇÃO É DISPENSADA PARA OS CASOS DE CONSTRUÇÃO DE POUCO  IMPÁCTO.</t>
   </si>
   <si>
     <t>11799</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>SOLICITA DE REQUERIMENTO NA FORMA REGIMENTAL E OUVIDO O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, OLAVO REMÍGIO CONDÉ, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CRISTAL, ESPLANADA, NAS PROXIMIDADES DO NÚMERO 570.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11800/rqn_608.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11800/rqn_608.pdf</t>
   </si>
   <si>
     <t>11801</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11801/rqn_609.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11801/rqn_609.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, NA FORMA REGIMENTAL OUVIDA O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, OLAVO REMÍGIO CONDÉ, QUE DETERMINE O SETOR COMPETENTE A INSTALAÇÃO DE UM POSTE COM LUMINÁRIA NA RUA JONAS NASCIMENTO 81 BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11802/rqn_610.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11802/rqn_610.pdf</t>
   </si>
   <si>
     <t>REQUEIRO `MESA, NA FORMA REGIMENTAL  OUVIDA NO PLENARIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL OLAVO REMÍGIO CONDÉ , QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE UM POSTE COM LUMINÁRIA NA RUA B CASA 40, BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11803/rqn_611.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11803/rqn_611.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE QUE REALIZA ESTUDOS PARA MELHORAR O TRANSPORTE DE PACIENTES PORTADORES DE CÂNCER PARA BARRETOS, VEZ QUE O MICRO-ÔNIBUS QUE  REALIZA O TRANSPORTE ATUALMENTE, ATRAVÉS DO CONVALES, ESTA SENDO INSUFICIENTE.</t>
   </si>
   <si>
     <t>11804</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11804/rqn_612.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11804/rqn_612.pdf</t>
   </si>
   <si>
     <t>REQUEIRO `MESA,M NA FORMA REGIMENTAL OUVIDA O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL OLAVO REMIGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE 03 QUEBRA-MOLAS NA MARGINAL DA BR040,  UM EM FRENTE AO NUMERO 1520 ( EM FRENTE AO DEPÓSITO DA  NEXA), UM EM FRENTE AO NUMERO 1508 (EM FRENTE A TRISOLO), E UM EM FRETE À EMPRESA CICON.</t>
   </si>
   <si>
     <t>11805</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11805/rqn_613.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11805/rqn_613.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, QUE SEJA REQUISITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, OLAVO REMÍGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA REALIZADO A REFORMA DA PARADA DE ÔNIBUS SITUADA NA RUA GASTÃO LESPEQUER, CENTRO DE PARACATU, PROXIMO À ESCOLA ESTADUAL ANTÔNIO CARLOS.</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11807/rqn_614.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11807/rqn_614.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA NA FORMA REGIMENTAL OUVIDO O PLENÁRIO, SEJA SOLICITADO AO SETOR COMPETENTE QUE SEJA REALIZADA A PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE MORRO AGUDO (REGIÃO BATUQUE) COMA INSTALAÇÃO DE UMA BOMBA PARA A DISTRIBUIÇÃO DE ÁGUA, VISTO QUE NA REFERIDA COMUNIDADE JÁ CONTA COM DIVERSAS FAMÍLIAS QUE ENFRENTAM DIFICULDADES COM A INEXISTÊNCIA DE ÁGUA NO LOCAL.</t>
   </si>
   <si>
     <t>11808</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>REQUEIRO A COMISSÃO PERMANENTE DE ADMINISTRAÇÃO PÚBLICA, A TEOR DO DISPOSTO NO ART.88, IV, VI ,E XVIII DO REGIMENTO INTERNO, SEJA CONVOCADO O SECRETÁRIO MUNICIPAL DE OBRAS PARA COMPARECER A AUDIÊNCIA PÚBLICA, OBJETO DO REQUERIMENTO N. 503/2019 DE MINHA AUTORIA, SOBRE AVERIGUAÇÃO DA ATUAL SITUAÇÃO DO TRECHO PRÓXIMO AO POSTO CRUZEIRO QUE DÁ ACESSO AOS BAIRROS NOSSA SENHORA DE FÁTIMA, NOVO HORIZONTE E PROJETO 21, MEDIANTE CONVOCAÇÃO DO SECRETÁRIO DE TRANSPORTES E CONVITE AOS REPRESENTATES DO MINISTÉRIO PÚBLICO, DNIT, POLICIA RODOVIÁRIA FEDERA E INVEPAR - VIA 040, A FIM DE PRESTAR AS SEGUINTES INFORMAÇÕES:_x000D_
 CÓPIA INTEGRAL DO PROCESSO ADMINISTRATIVO, SE HOUVER CONTENDO MANIFESTAÇÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL SOBRE A REALIZAÇÃO DA OBRA DE CONSTRUÇÃO DO POSTO DE ATENDIMENTO AO USUÁRIO IMPLANTADO PELA CONSTRUÇÃO DO POSTO DE ATENDIMENTO AO USUÁRIO IMPLANTADO PELA CONCESSIONÁRIA VIA 040 E CEDIDO À  CONCESSIONÁRIA  INVEPAR/VIA 040  EM TRECHO DA RODOVIA BR-040 PERTENCENTE  AO MUNICÍPIO DE PARACATU, LOCALIZADO EM TRECHO QUE DÁ ACESSO AOS BAIRROS NOSSA SENHORA DE FÁTIMA, NOVO HORIZONTE E PROJETO 21; _x000D_
 SE O MUNICÍPIO DE PARACATU APRESENTOU PROJETO JUNTO AOS ÓRGÃO FEDERAIS COMPETENTES PARA REGULARIZAR O ACESSO DOS MORADORES DOS BAIRROS NOSSA SENHORA DE FÁTIMA, NOVO HORIZONTE E PROJETO 21 NO TRECHO PRÓXIMO AO POSTO CRUZEIRO EM DIREÇÃO AO CENTRO DA CIDADE._x000D_
 REQUEIRO AINDA, NOS TERMOS DO ART.271 DO REGIMENTO INTERNO, A SUSPENÇÃO DO PRAZO PARA EMISSÃO DE PARECER, AFIM DE AGUARDAR A PRESTAÇÃO DE INFORMAÇÃO.</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11810/rqn_616.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11810/rqn_616.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL OLAVO REMÍGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA FEITA A REVITALIZAÇÃO DO JARDIM DA PRAÇA DO CEMITÉRIO SANTA CRUZ, VISTO QUE NO MESMO PRATICAMENTE SÓ SE ENCONTRAM ÁRVORES SEM GRAMA E SEM PEQUENOS ARBUSTOS QUE TRAZEM UM POUCO DE ALÍVIO AS PESSOAS QUE POR ALI PASSAM.</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11811/rqn_617.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11811/rqn_617.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL OLAVO REMÍGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA FEITA A LIMPEZA DO CEMITÉRIO SANTA CRUZ POIS O LOCAL TEM MUITO ENTULHO, AREIA E TERRA SOLTA ENTRE OS TÚMULOS, DIFICULTANDO A PASSAGEM DOS USUÁRIOS DO MESMO, CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>11812</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL OLAVO REMÍGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA FEITA A REFORMA DA CALÇADA DO CEMITÉRIO SANTA CRUZ PELO LADO DA RUA MATIAS MUNDIM, POIS É MUITO DIFÍCIL QUE AS PESSOAS CONSIGAM UTILIZAR A CALÇADA PELA IRREGULARIDADE DA MESMA DEVIDO AO VOLUME DAS RAÍZES DAS ÁRVORES E A FALTA DE CONCRETO, LEVANDO AS PESSOAS A UTILIZAREM A RUA QUE TEM GRANDE MOVIMENTAÇÃO DE CARROS E ASSIM SE TORNANDO O RISCO PARA ACIDENTES._x000D_
 SEGUE FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>11813</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11813/rqn_619.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11813/rqn_619.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL OLAVO REMÍGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA RECOLOCADO A CRUZ SOBRE O PORTÃO DE ENTRADA DO CEMITÉRIO SANTA CRUZ, POIS ESSA CRUZ SEMPRE IDENTIFICOU O CEMITÉRIO E FAZ PARTE DA NOSSA HISTÓRIA E TRADIÇÃO.</t>
   </si>
   <si>
     <t>11814</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11814/rqn_620.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11814/rqn_620.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL OLAVO REMÍGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA FEITA A REFORMA DO CRUZEIRO DA PRAÇA DO CEMITÉRIO SANTA CRUZ, POIS O MESMO ENCONTRA-SE TRINCADO E COM RISCO DE QUEBRA._x000D_
 SEGUE FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>11815</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11815/rqn_621.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11815/rqn_621.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL OLAVO REMÍGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA FEITA A REFORMA DOS PORTÕES DO CEMITÉRIO SANTA CRUZ, POIS OS DOIS PORTÕES ENCONTRAM-SE DANIFICADOS E COM DIFICULDADE PARA ABERTURA E FECHAMENTO DO CEMITÉRIO. _x000D_
 SEGUE FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>11816</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11816/rqn_622.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11816/rqn_622.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, NA FORMA REGIMENTAL, OUVIDO PLENÁRIO, SEJA SOLICITADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, OLAVO REMÍGIO CONDÉ, QUE DETERMINE AO SETOR COMPETENTE QUE INFORME A ESTE GABINETE DE ACORDO A LEI Nº 1.078/1973 A REAL LOCALIZAÇÃO DA RUA CARLOS TUNES.</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11817/rqn_623.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11817/rqn_623.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE,  VEM RESPEITOSAMENTE PERANTE VOSSA EXCELÊNCIA REQUERER, NA FORMA  REGIMENTAL E OUVIDO O PLENÁRIO, SEJA SOLICITADO AO PODER EXECUTIVO, A SECRETARIA MUNICIPAL COMPETENTE, O DEVIDO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO CANTO  NA ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11818</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, RELATOR DA COMISSÃO PARLAMENTAR DE INQUÉRITO - PORTARIA N.º 2.983/2019, CONSTITUÍDA PARA INVESTIGAR, NO PRAZO CERTO DE 120 (CENTO E VINTE) DIAS, PRORROGÁVEL, INDÍCIOS DE IRREGULARIDADES NA SUPRESSÃO DE ÁREA DE PRESERVAÇÃO PERMANENTE, CONSUBSTANCIADA NA EMISSÃO DE AUTORIZAÇÃO, PELO PREFEITO MUNICIPAL, ATRAVÉS DO OFÍCIO N.º283/2018/GAB, DE CONSTRUÇÃO DE IMÓVEL À MARGEM DO CÓRREGO RICO, SEM A DEVIDA LICENÇA AMBIENTAL PRÉVIA E VÁLIDA DO ÓRGÃO ESTADUAL COMPETENTE, E FORA DAS HIPÓTESES RESTRITIVAMENTE TRAÇADAS NA LEGISLAÇÃO AMBIENTAL, QUE NÃO FAZ DISTINÇÃO SE A CONSTRUÇÃO É DE PARTICULAR OU DE ENTE PÚBLICO, ASSIM COMO NÃO HÁ NADA NA NORMA INDICANDO QUE A AUTORIZAÇÃO É DISPENSADA PARA OS CASOS DE CONSTRUÇÃO DE POUCO IMPACTO REQUER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, A JUNTADA AOS AUTOS DO PROCESSO N.º2019.01.0095  DA REFERIDA CPI DA SEGUINTE DOCUMENTAÇÃO:_x000D_
 _x000D_
 - REQUERIMENTO N.º273/2019 – PROCESSO N.º 2019.01.0057;_x000D_
 _x000D_
 - BOLETIM DE OCORRÊNCIA DA POLÍCIA MILITAR – BO N.º M2764-2019-00000070;_x000D_
 _x000D_
 - NOTA DE ESCLARECIMENTO DA PREFEITURA MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>11819</t>
   </si>
   <si>
     <t>625</t>
   </si>
@@ -8188,3921 +8188,3921 @@
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, RELATOR DA COMISSÃO PARLAMENTAR DE INQUÉRITO - PORTARIA N.º 2.983/2019, CONSTITUÍDA PARA INVESTIGAR, NO PRAZO CERTO DE 120 (CENTO E VINTE) DIAS, PRORROGÁVEL, INDÍCIOS DE IRREGULARIDADES NA SUPRESSÃO DE ÁREA DE PRESERVAÇÃO PERMANENTE, CONSUBSTANCIADA NA EMISSÃO DE AUTORIZAÇÃO, PELO PREFEITO MUNICIPAL, ATRAVÉS DO OFÍCIO N.º283/2018/GAB, DE CONSTRUÇÃO DE IMÓVEL À MARGEM DO CÓRREGO RICO, SEM A DEVIDA LICENÇA AMBIENTAL PRÉVIA E VÁLIDA DO ÓRGÃO ESTADUAL COMPETENTE, E FORA DAS HIPÓTESES RESTRITIVAMENTE TRAÇADAS NA LEGISLAÇÃO AMBIENTAL, QUE NÃO FAZ DISTINÇÃO SE A CONSTRUÇÃO É DE PARTICULAR OU DE ENTE PÚBLICO, ASSIM COMO NÃO HÁ NADA NA NORMA INDICANDO QUE A AUTORIZAÇÃO É DISPENSADA PARA OS CASOS DE CONSTRUÇÃO DE POUCO IMPACTO REQUER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO SEJA REQUERIDO AO DIRETOR DO FÓRUM DA COMARCA DE PARACATU – MG, MINISTÉRIO PÚBLICO, COMANDANTE DO 45º BATALHÃO DA POLÍCIA MILITAR E  DELEGADO REGIONAL DE POLÍCIA CIVIL, A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 - SE AS INSTITUIÇÕES QUE ELES REPRESENTAM SOLICITARAM AO MUNICÍPIO DE PARACATU O CERCAMENTO DE ÁREA PRÓXIMA À PONTE QUE LIGA OS BAIRRO SANTANA E PARACATUZINHO, PARA EVITAR ATOS DE TRAFICÂNCIA E ESCONDERIJO DE BANDIDOS, CONFORME INFORMADO NO EXPEDIENTE GAB OF. 270/2019, DE LAVRA DO PREFEITO MUNICIPAL E DO SECRETÁRIO MUNICIPAL DE ASSUNTOS JURÍDICOS, PROTOCOLADO NESTA CASA LEGISLATIVA SOB O N.º 1.137/19, EM 16.05.2019 E NA NOTA DE ESCLARECIMENTOS DIVULGADA EM VEÍCULOS DE COMUNICAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>REQUEREMOS À COMISSÃO DE SAÚDE NOS TERMOS REGIMENTAIS AUDIÊNCIA PÚBLICA PARA O DIAGNÓSTICO DA SAÚDE PÚBLICA NO MUNICÍPIO DE PARACATU, A SER REALIZADA EM SEIS ETAPAS PARA OUVI OS USUÁRIO E AGENTES DE SAÚDE E ENCONTRAR MANEIRAS PARA SANAR AS DEFICIÊNCIAS NO SISTEMA PÚBLICO DE SAÚDE, MEDIANTE CONVITE PARA PARTICIPAÇÃO DO MINISTÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>11825</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11825/rqn_630.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11825/rqn_630.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APRESENTAR Á CÂMARA MUNICIPAL, CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA DE PARACATU E A EMPRESA (COCK), QUE FORNECE A ALIMENTAÇÃO DO HOSPITAL MUNICIPAL DE PARACATU, E TAMBÉM RELATÓRIO DEMONSTRANDO OS VALORES PAGOS E A QUANTIDADE DE PACIENTES, ACOMPANHANTES E SERVIDORES ATENDIDOS MÊS A MÊS, NO PERÍODO DE JANEIRO DE 2018 A AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>11826</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11826/rqn_631.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11826/rqn_631.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DO SERVIÇO DE VIGILÂNCIA NA FARMÁCIA CENTRAL DO MUNICÍPIO DE PARACATU, DEVIDO A GRANDE DEMANDA DO REFERIDO SETOR, OS SERVIDORES TEM QUESTIONADO SITUAÇÕES DE RISCO QUANDO AS VEZES NA FALTA DE ALGUNS MEDICAMENTOS, OS USUÁRIOS SAEM EXALTADOS (NÃO COMPREENDEM), TRAZENDO INSEGURANÇA AOS SERVIDORES NO CUMPRIMENTO DE SUAS ATIVIDADES DURANTE O HORÁRIO DE TRABALHO.</t>
   </si>
   <si>
     <t>11827</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11827/rqn_632.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11827/rqn_632.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE QUAL EMPRESA CONTRATADA PARA EXECUÇÃO DE SERVIÇO DE EXTENÇÃO DE REDE ELÉTRICA E ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE PARACATU E O CRONOGRAMA ESTABELECIDO PARA EXECUÇÃO DO SERVIÇO E FORMA DE ATENDIMENTO AS SOLICITAÇÕES DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>11829</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11829/rqn_634.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11829/rqn_634.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAÇÃO DE FISIOTERAPEUTAS PARA ATENDIMENTO NOS POSTOS DO PROGRAMA DE SAÚDE DA FAMILIA NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11830</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11830/rqn_635.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11830/rqn_635.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES DOS PROCESSOS DE ITBI RELACIONADOS A TRANSAÇÕES DE IMÓVEIS NO LOTEAMENTO ROYAL PARK, CÓPIAS COMPLETAS DOS PROCESSOS E DOCUMENTAÇÕES.</t>
   </si>
   <si>
     <t>11832</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO NA RUA TRAVESSA 01 NO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11833/rqn_637.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11833/rqn_637.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO (PATROLAMENTO E CASCALHAMENTO) DAS ESTRADAS DO SETOR DE CHÁCARAS PONTE QUEIMADA, SENTIDO PROJETO ENTRE RIBEIROS, VISTO QUE AS ESTRADAS DAQUELA REGIÃO NO PERÍODO CHUVOSO FICAM INTRANSITÁVEIS, PREJUDICANDO O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11834/rqn_638.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11834/rqn_638.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA, DESENTUPIMENTO E INSTALAÇÃO DE TAMPAS DOS BUEIROS DO BAIRRO NOSSA SENHORA DE FÁTIMA, SITUADOS NAS RUAS PROFESSOR JOSÉ BOTELHO FILHO, Nº 75 E AMÉLIA G. LEITE Nº 178.</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11835/rqn_639.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11835/rqn_639.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA, DESENTUPIMENTO E INSTALAÇÃO DE TAMPA DO BUEIRO SITUADO NA RUA JÚLIO JOAQUIM OLIVEIRA Nº 216 NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO PÚBLICA, CONVOCAR O SEC. DE TRANSPORTE, DE OBRAS, O DER E O MINISTÉRIO PÚBLICO, PARA  AUDIÊNCIA PÚBLICA, PARA DEBATER SOBRE A CONSTRUÇÃO DO TREVO OU ROTATÓRIA NA ENTRADA DOS BAIRROS PRIMAVERA I E II, VILA DO SOL. VILA NOVA I E II, E JARDIM SERRANO.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11837/rqn_641.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11837/rqn_641.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONCLUSÃO DA CALÇADA EM VOLTA DO PSF DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11838/rqn_642_YZH7lGM.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11838/rqn_642_YZH7lGM.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CALÇAMENTO E RAMPAS DE ACESSIBILIDADE NA PRAÇA DA RUA CARAMBOLAS, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11839/rqn_643.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11839/rqn_643.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUIR DUAS RAMPAS DE ACESSIBILIDADE E REFORMA DAS RAMPAS JÁ EXISTENTES NA PRAÇA DO PSF DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11840/rqn_644.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11840/rqn_644.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PODA DAS ÁRVORES QUE FICAM NA PRAÇA DO PSF DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11841/rqn_645.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11841/rqn_645.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PODA DAS ÁRVORES ABAIXO DA REDE ELÉTRICA DA RUA 05 Nº 90, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11842/rqn_646.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11842/rqn_646.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO E TROCA DE LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA DA RUA 05 Nº 90 E NA ESQUINA DA RUA 05 COM A RUA CARAMBOLAS.</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA SINALIZAÇÃO DE TRÂNSITO HORIZONTAL, DEMARCANDO ROTATÓRIA NO CRUZAMENTO DAS RUAS RUBENS BITENCOURT E BENEDITO LABOISSIERE, NO CENTRO DE PARACATU.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11844/rqn_648.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11844/rqn_648.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UMA LOMBADA NA BR040, EM FRENTE AO POSTO CRUZEIRO, NA ENTRADA PARA O BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE O NOME DA EMPRESA CONTRATADA PARA EXECUÇÃO DAS OBRAS DE RESTAURAÇÃO DOS IMÓVEIS HISTÓRICOS NA RUA Dr. SEABRA, Nº 27, 97 e 113, INCLUSIVE O Nº DO CNPJ E ENDEREÇO COMPLETO.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11846/rqn_650.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11846/rqn_650.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS PROCEDIMENTOS ADMINISTRATIVOS REFERENTES Á CONTRATAÇÃO DAS OBRAS DE RESTAURAÇÃO  DOA IMÓVEIS  HISTÓRICOS DA RUA Dr. SEABRA Nº 27, 97 e 113, RESPECTIVAMENTE ABAIXO ENUMERADOS.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11847/rqn_651.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11847/rqn_651.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CASCALHAMENTO DA RUA PAULO JORDÃO, QUE LIGA OS BAIRROS VILA CRISTIANO BEZERRA E VILA NOVA.</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11848/rqn_652.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11848/rqn_652.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM PARQUE INFANTIL QUE ATENDA AS CRIANÇAS DA VILA CRISTIANO E ALVORADA.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11849/rqn_653.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11849/rqn_653.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIGAÇÃO ATRAVÉS DE MANILHAMENTO DA RUA GERALDO COSTA BEZERRA COM A RUA G, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11850/rqn_654.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11850/rqn_654.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REDE DE ESGOTO NO FINAL DA RUA DA COOPERATIVA NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11851/rqn_655.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11851/rqn_655.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAR EM MÃO ÚNICA A RUA EXPEDICIONÁRIO GERALDO COSTA BEZERRA NO BAIRRO VILA CRISTIANO.</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE CPI, REQUISITAR A LOJA MAÇÔNICA AMOR E JUSTIÇA, SE HOUVE PARTICIPAÇÃO DESTA LOJA MAÇÔNICA NA CONSTRUÇÃO DO MURO, OBJETO DE INVESTIGAÇÃO DESTA CPI, E SE AFIRMATIVA A RESPOSTA A PERGUNTA ANTERIOR, QUAL A FORMA DE PARTICIPAÇÃO, ATRAVÉS DE DOAÇÃO EM MATERIAL E/OU DINHEIRO E QUAL O VALOR DA CONTRIBUIÇÃO.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11853/rqn_657.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11853/rqn_657.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO (SEDE PARA A ASSOCIAÇÃO DOS MORADORES VILA PORTO BURITI), NA VILA PORTO BURITI.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO DA CANALIZAÇÃO DE ÁGUA DO POÇO ARTESIANO QUE ABASTECE A ESCOLA MUNICIPAL AFONSO NOVAIS PINTO, NA VILA PORTO BURITI.</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11855/rqn_659.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11855/rqn_659.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SUBSTITUIÇÃO DA CANALIZAÇÃO DO POÇO ARTESIANO COMUNITÁRIO QUE ABASTECE TODA COMUNIDADE DA VILA PORTO BURITI.</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11856/rqn_660.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11856/rqn_660.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM PARQUE INFANTIL QUE ATENDA AS CRIANÇAS DA VILA PORTO BURITI.</t>
   </si>
   <si>
     <t>11857</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11857/rqn_661.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11857/rqn_661.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CASCALHAMENTO DAS RUAS DA VILA PORTO BURITI E DA ÁREA DO ESTACIONAMENTO QUE FICA EM FRENTE A ESCOLA MUNICIPAL AFONSO NOVAES PINTO.</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11858/rqn_662.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11858/rqn_662.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM PSF NA VILA PORTO BURITI PARA ATENDER OS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO (PATROLAMENTO E CASCALHO) DAS ESTRADAS DO SETOR DE CHÁCARAS PONTE QUEIMADA, SENTIDO PROJETO ENTRE RIBEIROS, VISTO QUE AS ESTRADAS DAQUELA REGIÃO NO PERÍODO CHUVOSO FICAM INTRANSITÁVEIS, PREJUDICANDO O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11864/rqn_664.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11864/rqn_664.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE A CONTRATAÇÃO DE PROFESSORES PARA O MUNICÍPIO, CONTENDO: QUAIS OS CRITÉRIOS USADOS PARA CONTRATAÇÃO, CRITÉRIO DE PONTUAÇÃO, LISTA COM NOMES DOS CANDIDATOS QUE ESTÃO EM ESPERA CONTENDO AS DATAS DE INCLUSÃO E SUAS PONTUAÇÕES.</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11865/rqn_665.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11865/rqn_665.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA AVENIDA VEREADOR HENRIQUE NEIVA, VINDO SENTIDO UNAI, BEM NA ENTRADA EM FRENTE AO Nº 785, NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11866/rqn_666_0Kf6IJf.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11866/rqn_666_0Kf6IJf.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SUBSTITUIÇÃO DO POSTE DE ENERGIA DANIFICADO, NA ESQUINA DA AVENIDA B, COM A RUA ANA SILVA NEIVA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>11867</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>Paraíba</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11867/rqn_667.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11867/rqn_667.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA ANA MONTEIRO DOS SANTOS, NO PRADO.</t>
   </si>
   <si>
     <t>11868</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11868/rqn_668.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11868/rqn_668.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM PROJETO DE LEI QUE CRIA O CONSELHO E O FUNDO MUNICIPAL DE GERAÇÃO DE TRABALHO E RENDA, COMO ANTEPROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>11869</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11869/rqn_669.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11869/rqn_669.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DA TAMPA DA CISTERNA NO INTERIOR DA ESCOLA MUNICIPAL BEZERRA DE MENEZES.</t>
   </si>
   <si>
     <t>11870</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11870/rqn_670.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11870/rqn_670.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA ALÍRIO ROCHA, (ANTIGA RUA DO PARQUE), Nº 940 e 969, ENTRADA DO LEILÃO DE GADO, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>11871</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11871/rqn_671_RNwnilC.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11871/rqn_671_RNwnilC.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PERFURAÇÃO DE UM POÇO ARTESIANO NA ESCOLA ESTADUAL OLINDINA LOUREIRO, ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11872</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11872/rqn_672.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11872/rqn_672.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO DAS RUAS DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>11873</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11873/rqn_673.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11873/rqn_673.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA EM VÁRIAS RUAS DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>11874</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11874/rqn_674_FMw0DRz.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11874/rqn_674_FMw0DRz.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE 02 CONJUNTOS DE BRAÇO E LÂMPADAS DE ILUMINAÇÃO PÚBLICA NO INÍCIO DA ALAMEDA DAS PRIMAVERAS, BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>11875</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11875/rqn_675_wxftlgH.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11875/rqn_675_wxftlgH.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ADEQUAÇÃO DO SISTEMA DE CAPTAÇÃO DE ÁGUA PLUVIAL NAS RUAS DO BAIRRO CIDADE JARDIM, FINAL DAS ALAMEDAS DOS IPÊS, ORQUÍDEAS, ACÁCIAS E QUARESMEIRAS.</t>
   </si>
   <si>
     <t>11876</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11876/rqn_676.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11876/rqn_676.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONCLUSÃO DA OBRA DA PRAÇA DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>11877</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11877/rqn_677.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11877/rqn_677.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE MALHA ASFÁLTICA N CANIL DO MUNICÍPIO, SENTIDO KINROSS.</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RETIRAR A TAXA DE R$1,00 (UM REAL), COBRADA PARA USO DO BANHEIRO PÚBLICO DA RODOVIÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11879</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PODA DAS ÁRVORES DA RUA ESPÍRITO SANTO (BAIRRO ESPÍRITO SANTO).</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE SAÚDE REALIZAR UM SEMINÁRIO COM O TEMA "PROMOÇÃO A VIDA E PREVENÇÃO AO SUICÍDIO", NO MÊS DE SETEMBRO.</t>
   </si>
   <si>
     <t>11881</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11881/rqn_681.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11881/rqn_681.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPAROS NA ESTRUTURA DA UBS ED GUIMARÃES, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>11882</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA FIRMINA SANTANA.</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11883/rqn_683.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11883/rqn_683.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PRAÇA, E INSTALAÇÃO DE APARELHOS DE ACADEMIA AO AR LIVRE, E UM PARQUE INFANTIL NO BAIRRO SARAH KUBISTCHEK.</t>
   </si>
   <si>
     <t>11884</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11884/rqn_684.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11884/rqn_684.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DE UM TERRENO NO RESIDENCIAL SARAH KUBISTCHEK, PARA CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO, SEDE DA ASSOCIAÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11885/rqn_685.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11885/rqn_685.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM SETOR DE GESTÃO PARTICIPATIVA COM O OBJETIVO DE APOIAR AS ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO (OSCIP), COM O INTUITO DE ORIENTAR AS ENTIDADES NA GESTÃO PARTICIPATIVA.</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11886/rqn_686.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11886/rqn_686.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E DEMARCAÇÃO NO ASFALTO NAS RUAS DO RESIDENCIAL SARAH KUBISTCHEK.</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11887/rqn_687.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11887/rqn_687.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO FISCALIZAÇÃO NAS ÁREAS PÚBLICAS QUE ESTÃO SENDO INVADIDAS, E QUE SEJA FEITO UM ESTUDO SOCIOECONÔMICO DESTAS FAMÍLIAS, BEM COMO INSERIR AS MESMAS NO CAD ÚNICO, GARANTINDO ASSIM O DIREITO A MORADIA DIGNA PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11888/rqn_688.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11888/rqn_688.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RETOMADA DA OBRA DE COBERTURA E REFORMA DA QUADRA DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11889/rqn_689.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11889/rqn_689.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DAS ÁREAS DA REDE DA CEMIG, E TAMBÉM A CONSTRUÇÃO DE CANTEIROS E CALÇADAS, NO BAIRRO SARAH KUBISTCHEK.</t>
   </si>
   <si>
     <t>11890</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11890/rqn_690.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11890/rqn_690.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UM MATA BURRO NA FAZENDA MOINHO, REGIÃO DO NOLASCO.</t>
   </si>
   <si>
     <t>11891</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11891/rqn_691.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11891/rqn_691.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DERCÍLIO DIAS, NO PARACATUZINHO, NAS PROXIMIDADES DOS Nº 413 e 404.</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11892/rqn_692.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11892/rqn_692.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DA PRAÇA DO PSF DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11893</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11893/rqn_693.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11893/rqn_693.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO AO PREFEITO MUNICIPAL SOBRE A SITUAÇÃO ESTÁ A REFORMA DA UBS NOSSA SENHORA DE FÁTIMA E QUAL PREVISÃO PARA A CONCLUSÃO DA OBRA E REINAUGURAÇÃO.</t>
   </si>
   <si>
     <t>11894</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>SOLICITA DA CPI REQUISITAR AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE TODAS AS AÇÕES DE DESAPROPRIAÇÃO DE IMÓVEIS URBANOS LOCALIZADOS ÁS MARGENS DO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>11895</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11895/rqn_695.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11895/rqn_695.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE AS PROVIDÊNCIAS TOMADAS PELA COPASA PARA GARANTIR O ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE PARACATU, DURANTE O PERÍODO DE SECA (SETEMBRO/NOVEMBRO), A FIM DE SE EVITAR NOVA CRISE HÍDRICA.</t>
   </si>
   <si>
     <t>11896</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE A EXECUÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO NOVO HORIZONTE, QUE ESTÁ SENDO EXECUTADA PELA EMPRESA ESSA CONSTRUÇÕES E SERVIÇOS EIRELE - ME.</t>
   </si>
   <si>
     <t>11897</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11897/rqn_697.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11897/rqn_697.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS DOCUMENTOS ADIANTE ENUMERADOS, RELATIVO Á EXECUÇÃO DA OBRA DA QUADRA POLIESPORTIVA DO NOVO HORIZONTE, PELA EMPRESA ESSA CONSTRUÇÕES E SERVIÇOS EIRELE - ME.</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11898/rqn_698.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11898/rqn_698.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE A EMPRESA ESSA CONSTRUÇÕES EIRELI - ME, REFERENTE A EXECUÇÃO DAS OBRAS ABAIXO ENUMERADAS.</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11899/rqn_699.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11899/rqn_699.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES E CÓPIAS DOS DOCUMENTOS REFERENTE A EMPRESA DE TRANSPORTE PÚBLICO DE PARACATU, COM OS DIREITOS E OBRIGAÇÕES QUE FAZEM PARTE DO CONTRATO VIGENTE.</t>
   </si>
   <si>
     <t>11900</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11900/rqn_700.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11900/rqn_700.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM PROJETO DE LEI ASSEGURANDO AOS PORTADORES  DE DEFICIÊNCIA 10% DAS VAGAS DOS CARGOS COMISSIONADOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11901/rqn_701.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11901/rqn_701.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA FELISBERTO CALDEIRA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11902/rqn_702.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11902/rqn_702.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA  FELISBERTO CALDEIRA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>11903</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11903/rqn_703.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11903/rqn_703.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA JOSEFINA M. DE ALMEIDA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>11904</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11904/rqn_704.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11904/rqn_704.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO PÚBLICA CONVOCAR A COPASA, SEC. DE PLANEJAMENTO, SEC. DE OBRAS E O SEC. DE MEIO AMBIENTE, PARA UMA AUDIÊNCIA PUBLICA PARA TRATAR DE ESGOTO A CÉU ABERTO NA RUA JOÃO MENDES, NO ALTO DO AÇUDE, NO SÃO SEBASTIÃO E EM UMA GROTA EM ÁREA DE PRESERVAÇÃO NA RUA LARNJEIRAS NO PRIMAVERA I.</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11905/rqn_705.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11905/rqn_705.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO PÚBLICA UMA DILIGÊNCIA NA ESTAÇÃO DE TRATAMENTO DE ÁGUA DA COPASA PARA AVERIGUAR A SITUAÇÃO DENUNCIADA DE UM ANIMAL MORTO ENCONTRADO NA ÁREA DE CAPTAÇÃO DA EMPRESA E O NÍVEL DE ÁGUA DO RIO SANTA ISABEL, CONVOCANDO O GERENTE DA COPASA,  SEC. DO MEIO AMBIENTE E O SEC. DE ASSUNTOS JURÍDICOS PARA PRESTAREM ESCLARECIMENTOS SOBRE A SITUAÇÃO ATUAL EM QUE SE ENCONTRA O FORNECIMENTO DE ÁGUA NA CIDADE.</t>
   </si>
   <si>
     <t>11908</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11908/rqn_706.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11908/rqn_706.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA E SINALIZAÇÃO DE TODAS AS RAMPAS DE ACESSIBILIDADE EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11909</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11909/rqn_707.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11909/rqn_707.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE NA PRACINHA ENTRE AS RUAS PINHEIRO CHAGAS E MANOEL DE MELO FRANCO.</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SE HOUVE DEVOLUÇÃO AOS COFRES PÚBLICOS DO VALOR DO VEICULO GRAND SIENA ESSENCE 1.6 16V FLEX 4P 2015/2016, COR BRANCO RENAVAN 153, ADQUIRIDO NO ANO DE 2015 PELA PREFEITURA PARA USO DA SEC. DE AGRICULTURA, CONFORME BOLETIM DE OCORRÊNCIA Nº CIA/P - 2015-40512167, SE HOUVE , QUEM EFETUOU A DEVOLUÇÃO, HAVENDO DEVOLUÇÃO FAVOR ENCAMINHAR CÓPIA DA GUIA DE DEVOLUÇÃO.</t>
   </si>
   <si>
     <t>11911</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11911/rqn_709.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11911/rqn_709.pdf</t>
   </si>
   <si>
     <t>ADIAMENTO DE DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI Nº 36/2019, QUE REVOGA O ART. 6º DA LEI MUNICIPAL Nº 3.408 DE 31/07/2018, QUE DISPÕE SOBRE DOAÇÃO DE ÁREA DE TERRENO Á UNIMED.</t>
   </si>
   <si>
     <t>11912</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11912/rqn_710.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11912/rqn_710.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BALANÇAS PARA DEFICIENTE FÍSICOS EM TODAS AS UNIDADES DE SAÚDE NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>11913</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO QUANTO AOS VALORES ANUAIS REPASSADOS PELA ADMINISTRAÇÃO MUNICIPAL PARA A ENTIDADE RESPONSÁVEL PELA MANUTENÇÃO DA PARTICIPAÇÃO DA EQUIPE DE FUTEBOL DE PARACATU NO CAMPEONATO DO DISTRITO FEDERAL, NOS EXERCÍCIOS DE 2013, 2014, 2015, 2016, 2017 e 2018, BEM COMO SE AS PRESTAÇÕES DE CONTAS ANUAIS DE CITADOS REPASSES FORAM APROVADOS PELO ÓRGÃO COMPETENTE.</t>
   </si>
   <si>
     <t>11914</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11914/rqn_712.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11914/rqn_712.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE PRESTAÇÃO DE SERVIÇO DE CONSULTORIA JURÍDICA , ADMINISTRATIVA  OU CONTÁBIL, CONTRATADA NO ÂMBITO DE CADA UMA DAS SECRETARIAS MUNICIPAIS, NO PERÍODO DE 2013, 2014, 2015, 2016, 2017, 2018 e 2019, NESTE ÚLTIMO CASO ATÉ 31/08/2019.</t>
   </si>
   <si>
     <t>11915</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11915/rqn_713.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11915/rqn_713.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REVITALIZAÇÃO DA PRAÇA JK E A PRAÇA DA RUA Dr. SÉRGIO ULHÔA, PRÓXIMO A CÂMARA MUNICIPAL, SENDO O PAISAGISMO ESSENCIAL PARA QUE O LOCAL TORNE-SE MAIS AGRADÁVEL PARA O USO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11916/rqn_714.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11916/rqn_714.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES E CÓPIAS DOS DOCUMENTOS REFERENTES AO PROCESSO ADMINISTRATIVO DISCIPLINAR Nº 10.657/2017.</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11917/rqn_715.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11917/rqn_715.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DE UM TERRENO PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11918/rqn_716.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11918/rqn_716.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA O CENTRO COMUNITÁRIO DA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11919/rqn_717.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11919/rqn_717.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DOS EQUIPAMENTOS DE GINÁSTICA AO AR LIVRE E LIXEIRAS DA PRAÇA QUE FICA NA RUA 01 NA COMUNIDADE LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>11920</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11920/rqn_718.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11920/rqn_718.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM PARQUE INFANTIL NA PRAÇA QUE FICA NA RUA 01 NA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11921/rqn_719.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11921/rqn_719.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA COBERTURA DO PONTO DE ÔNIBUS QUE FICA NA PRAÇA DA RUA 01 NA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11922/rqn_720.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11922/rqn_720.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UNIFORMES PARA OS ALUNOS QUE PARTICIPAM DA FANFARRA DA ESCOLA MUNICIPAL MARIA TRINDADE NA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>11923</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11923/rqn_721.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11923/rqn_721.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO FORNECIMENTO DE ENERGIA SOLAR NAS COMUNIDADES RURAIS DO MUNICÍPIO DE PARACATU, ENFATIZANDO OS PROJETOS DE ASSENTAMENTOS EXISTENTES.</t>
   </si>
   <si>
     <t>11924</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11924/rqn_722.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11924/rqn_722.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TRAZER A CARRETA DA SAÚDE DA CRIANÇA, JUNTANDO A SAÚDE Á EDUCAÇÃO AUXILIANDO NO DIAGNÓSTICO E TRATAMENTOS DE DEFICIÊNCIAS QUE POSSAM ATRAPALHAR O APRENDIZADO COMO: SAÚDE AUDITIVA, OCULAR, NUTRICIONAL E FISIOTERÁPICA.</t>
   </si>
   <si>
     <t>11925</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11925/rqn_723.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11925/rqn_723.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DO PROERD, NA ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>11926</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>SOLICITA A CPI NOTIFICAR O PREFEITO MUNICIPAL ASSEGURANDO-LHE O DIREITO, SE DESE, JAR, A DEFESA PRÉVIA NOS AUTOS DO PROCESSO DESTA CPI, DENTRO DO PRAZO DE 10 DIAS COM AS PROVAS QUE PRETENDE PRODUZIR, INCLUSIVE TESTEMUNHAL.</t>
   </si>
   <si>
     <t>11927</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>SOLICITA A CPI REQUISITAR A SONNER RESPOSTAS SOBRE OS DOCUMENTOS ABAIXO.</t>
   </si>
   <si>
     <t>11928</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11928/rqn_726.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11928/rqn_726.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DEMARCAR VAGAS DE ESTACIONAMENTO PARA AMBULÂNCIAS NA PORTA DE TODOS OS POSTOS DE SAÚDE DA CIDADE.</t>
   </si>
   <si>
     <t>11929</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11929/rqn_727.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11929/rqn_727.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO FAZER UMA AVALIAÇÃO DAS DUAS ÁRVORES DE GRANDE PORTE PLANTADAS NO CANTEIRO CENTRAL DA AV. DEPUTADO QUINTINO VARGAS, MEDIANTE A AVALIAÇÃO INFORME SE A POPULAÇÃO NÃO CORRE RISCO DE SEGURANÇA.</t>
   </si>
   <si>
     <t>11930</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11930/rqn_728.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11930/rqn_728.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SE O GERADOR DE ENERGIA DO HOSPITAL MUNICIPAL DE PARACATU SE ENCONTRA DENTRO DOS PADRÕES DE SEGURANÇA E SE ESTÁ APTO A ENTRAR EM FUNCIONAMENTO DE PRONTO EM CASO DE FALTA DE ENERGIA ELÉTRICA DA CEMIG.</t>
   </si>
   <si>
     <t>11931</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11931/rqn_729.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11931/rqn_729.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RELATÓRIO DE ACOMPANHAMENTO DA PREFEITURA MUNICIPAL DE PARACATU JUNTO A CONCESSIONÁRIA COPASA NA EXECUÇÃO DO CONTRATO VIGENTE.</t>
   </si>
   <si>
     <t>11932</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11932/rqn_730.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11932/rqn_730.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO PÚBLICA FAZER UMA AUDIÊNCIA PÚBLICA E CONVOCAR O GERENTE DOS CORREIOS, O SEC. MUNICIPAL DE FAZENDA E O SEC. MUNICIPAL DE PLANEJAMENTO E DESENVOLVIMENTO ECONÔMICO, PARA PRESTAREM ESCLARECIMENTOS SOBRE A SITUAÇÃO EM QUE SE ENCONTRA O CADASTRO IMOBILIÁRIO DO MUNICÍPIO E O QUE ESTÁ SENDO PLANEJADO/EXECUTADO PARA CORRIGIR EVENTUAIS DISTORÇÕES NA IDENTIFICAÇÃO DO CEP POR RUAS E AVENIDAS.</t>
   </si>
   <si>
     <t>11933</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11933/rqn_731.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11933/rqn_731.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUIR UMA RAMPA DE ACESSIBILIDADE SEGUINDO A NBR 9050, EM FRENTE AO LAR SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>11934</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11934/rqn_732.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11934/rqn_732.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ADEQUAÇÃO DO CENTRO HISTÓRICO DE PARACATU PARA QUE TENHA ACESSIBILIDADE, TORNANDO ESSES LOCAIS ACESSÍVEIS GARANTIRÍAMOS O DIREITO DE IR E VIR DAS PESSOAS COM BAIXA MOBILIDADE.</t>
   </si>
   <si>
     <t>11935</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11935/rqn_733.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11935/rqn_733.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE NO FINAL DA RUA ANTÔNIO SEVERIANO NETO, LIGANDO O VISTA ALEGRE COM A VILA DO SOL.</t>
   </si>
   <si>
     <t>11936</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11936/rqn_734.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11936/rqn_734.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE UMA FAIXA DE PEDESTRES PARA OS USUÁRIOS DA PRAÇA E PARQUE INFANTIL LOCALIZADAS NA RUA MÁRIO PRAÇA, E COLOCAÇÃO DE LOMBADA NA MESMA RUA EM FRENTE O Nº 156, NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11937</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11937/rqn_735.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11937/rqn_735.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO DA ILUMINAÇÃO DA PRAÇA LOCALIZADA NA RUA MÁRIO PRAÇA, NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11938</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11938/rqn_736.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11938/rqn_736.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ALTERAÇÃO DOS TRABALHOS DOS AGENTES DE SAÚDE E ENDEMIAS DO MUNICÍPIO, NO PERÍODO DO CALOR, PASSANDO AS VISITAS NAS RESIDÊNCIAS DA POPULAÇÃO NO PERÍODO DA MANHÃ, FICANDO A PARTE DA TARDE PARA TRABALHOS ADMINISTRATIVOS, EVITANDO QUE OS SERVIDORES SEJAM EXPOSTOS DIRETAMENTE AOS RAIOS SOLARES NO PERÍODO MAIS QUENTE DO DIA.</t>
   </si>
   <si>
     <t>11939</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>SOLICITA Á MESA DIRETORA ARQUIVOS DIGITALIZADOS DO RELATÓRIO DA CPI, DA COPASA E CONTRATO CELEBRADO ENTRE A COPASA E O MUNICÍPIO.</t>
   </si>
   <si>
     <t>11940</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11940/rqn_738.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11940/rqn_738.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAR CAMPANHA DE CONSCIENTIZAÇÃO SOBRE A IMPORTÂNCIA DE RECORRER AOS POSTOS DE SAÚDE PARA ATENDIMENTO BÁSICO DE SAÚDE, COMO FORMA DE DESAFOGAR O PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
     <t>11941</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11941/rqn_739.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11941/rqn_739.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE UM POSTE DE ENERGIA NA RUA TENENTE HUGO LIMA EM FRENTE AO Nº 79, PARACATUZINHO.</t>
   </si>
   <si>
     <t>11942</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11942/rqn_740.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11942/rqn_740.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SAÚDE, FAZER UMA DILIGÊNCIA AO CAPS, PARA VERIFICAR AS INSTALAÇÕES, QUADRO DE FUNCIONÁRIOS, FISCALIZAR E ACOMPANHAR OS TRABALHOS QUE VEM SENDO PRESTADOS AOS PACIENTES QUE SOFREM DE TRANSTORNOS MENTAIS, PSICOSES, NEUROSES GRAVES, DEPENDENTES QUÍMICOS, ENTRE OUTRAS PATOLOGIAS PSIQUIÁTRICAS.</t>
   </si>
   <si>
     <t>11943</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11943/rqn_741.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11943/rqn_741.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDENCIAR UMA FAIXA DE PEDESTRE, NA RUA ABADIA LEMOS DO PRADO, DE FRENTE O SEGUNDO ENDEREÇO DA ESCOLA MUNICIPAL TIA ÁUREA, AO LADO DA UNITEC, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11944/rqn_742.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11944/rqn_742.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RETIRADA DE UM POSTE NA RUA DO FICO, NO JK, PRÓXIMO AO Nº 81, POR SE ENCONTRAR EM FRENTE A UMA GARAGEM.</t>
   </si>
   <si>
     <t>11945</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11945/rqn_743_Fj9BzwE.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11945/rqn_743_Fj9BzwE.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA ANTÔNIO NETO SIQUEIRA, NO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11946</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11946/rqn_744.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11946/rqn_744.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DESENTUPIMENTO E LIMPEZA DE TODOS OS BUEIROS DO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11947</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE CALÇADA COM GUARDA REI NOS DOIS LADOS DA RUA ANTÔNIO NETO SIQUEIRA, PRÓXIMO AO CRUZAMENTO COM A RUA TRÊS NO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11948</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11948/rqn_746.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11948/rqn_746.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE, LIGANDO OS BAIRROS VISTA ALEGRE AO SARA KUBISTSCHEK.</t>
   </si>
   <si>
     <t>11949</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE O PROJETO BÁSICO OU TERMO DE REFERÊNCIA REFERENTE A CONCORRÊNCIA PÚBLICA Nº 02/2016 FOI SUBSCRITADO PELO SEC. MUNICIPAL DE TRANSPORTE Á ÉPOCA, PAULO ANTÔNIO PEREIRA, E QUAL DATA FOI PUBLICADO NA IMPRENSA OFICIAL O ATO JUSTIFICADOR DA CONCESSÃO DO AEROPORTO DE PARACATU, DENOMINADO PEDRO RABELO DE SOUZA.</t>
   </si>
   <si>
     <t>11950</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11950/rqn_748.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11950/rqn_748.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOCUMENTOS ABAIXO RELACIONADOS, REFERENTE AO PROCEDIMENTO ADMINISTRATIVO (LICITAÇÃO), OBJETO DA CONCORRÊNCIA PÚBLICA Nº 02/2016.</t>
   </si>
   <si>
     <t>11956</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇO E LÂMPADA EM POSTE DE ENERGIA NA RUA PATOS DE MINAS EM FRENTE AO Nº 230, BELA VISTA.</t>
   </si>
   <si>
     <t>11957</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11957/rqn_750_gOQHWfZ.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11957/rqn_750_gOQHWfZ.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE QUEBRA-MOLAS NA RUA PATOS DE MINAS EM FRENTE AO Nº 350, BELA VISTA.</t>
   </si>
   <si>
     <t>11958</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11958/rqn_751.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11958/rqn_751.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MANUTENÇÃO DE BUEIRO NA RUA 13 DE MAIO, EM FRENTE AO Nº 256, PARACATUZINHO.</t>
   </si>
   <si>
     <t>11959</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11959/rqn_752.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11959/rqn_752.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE 02 QUEBRA-MOLAS NA RUA AV. BRASILIA, UM EM FRENTE O Nº 181 (FRENTE A OFICINA DE ALTIR), OUTRO EM FRENTE O Nº 145, (ORELHÃO EM FRENTE O SENTIDO A AV. 040).</t>
   </si>
   <si>
     <t>11960</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11960/rqn_753.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11960/rqn_753.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE 02 QUEBRA-MOLAS NA RUA TRÊS, UM EM FRENTE AO CAMPO SÓ CAMISINHA, OUTRO EM FRENTE AO Nº 125, BELA VISTA II.</t>
   </si>
   <si>
     <t>11961</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11961/rqn_754.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11961/rqn_754.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPAROS ESTRUTURAIS URGENTE NA PONTE SOBRE O CÓRREGO BOA SORTE, NA FAZENDA BAÚ/GRAVATÁ.</t>
   </si>
   <si>
     <t>11963</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11963/rqn_755.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11963/rqn_755.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COBERTURA DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL OLINDINA LOUREIRO, NO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>11964</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11964/rqn_756.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11964/rqn_756.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA E A REDE DE ESGOTO NA RUA C, A PARTIR DO Nº 50, NO SARA KUBITSCHEK.</t>
   </si>
   <si>
     <t>11965</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11965/rqn_757.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11965/rqn_757.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LOMBADA NA RUA MARIA CONCEIÇÃO ARAÚJO CALDAS, EM FRENTE O Nº 161, JK.</t>
   </si>
   <si>
     <t>11966</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11966/rqn_758.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11966/rqn_758.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DAS LÂMPADAS QUEIMADAS NA ILUMINAÇÃO PÚBLICA DA TRAVESSA ANTÔNIO SEVERIANO, VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11967</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11967/rqn_759.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11967/rqn_759.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE MALHA ASFÁLTICA NA TRAVESSA ANTÔNIO SEVERIANO, VISTA ALEGRE.</t>
   </si>
   <si>
     <t>11968</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11968/rqn_760.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11968/rqn_760.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA PATOS DE MINAS, BELA VISTA I.</t>
   </si>
   <si>
     <t>11969</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11969/rqn_761.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11969/rqn_761.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ETELVINA REZENDE (ARRAIAL D'ANGOLA), ENTRE OS Nº 20 E 29.</t>
   </si>
   <si>
     <t>11970</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11970/rqn_762.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11970/rqn_762.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECONSTRUÇÃO DA PARADA DE ÔNIBUS PRÓXIMO A ESCOLA CORACI MEIRELES, AMOREIRAS II.</t>
   </si>
   <si>
     <t>11971</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11971/rqn_763.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11971/rqn_763.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO DA REDE DE ÁGUA E TROCA DA BOMBA DO POÇO ARTESIANO COMUNITÁRIO DO POVOADO LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REGULAMENTAÇÃO DA LEI BRASILEIRA DA INCLUSÃO DA PESSOA COM DEFICIÊNCIA , DE VAGAS PÚBLICAS DE ESTACIONAMENTO DESTINADO A ESSAS PESSOAS.</t>
   </si>
   <si>
     <t>11973</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11973/rqn_765.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11973/rqn_765.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REGULAMENTAÇÃO DA LEI BRASILEIRA DA INCLUSÃO DA PESSOA COM DEFICIÊNCIA , DE VAGAS ESTACIONAMENTO EM LOCAIS PRIVADOS DESTINADO A ESSAS PESSOAS.</t>
   </si>
   <si>
     <t>11974</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11974/rqn_766_1fwgX2Z.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11974/rqn_766_1fwgX2Z.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DE UM TERRENO PARA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO PRIMAVERA, UMA ÁREA ENTRE A RUAS CARAMBOLAS E PEQUIZEIRO.</t>
   </si>
   <si>
     <t>11975</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11975/rqn_767.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11975/rqn_767.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA ATÉ O FIM DA RUA C E TRAVESSA C, CONSTRUÇÃO DE REDE DE ESGOTO, LIGAÇÃO DE ÁGUA E ENERGIA ELÉTRICA, INSTALAÇÃO DE BRAÇOS COM ILUMINAÇÃO, NO BAIRRO SARA KUBITSCHEK.</t>
   </si>
   <si>
     <t>11976</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11976/rqn_768.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11976/rqn_768.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA DA RUA DO CURTUME, PARACATUZINHO.</t>
   </si>
   <si>
     <t>11977</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11977/rqn_769.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11977/rqn_769.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NO BECO JÚLIO WILSON BATISTA, PARACATUZINHO.</t>
   </si>
   <si>
     <t>11978</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11978/rqn_770.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11978/rqn_770.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NO BECO ANTONINA JOSÉ LUIZ, PARACATUZINHO.</t>
   </si>
   <si>
     <t>11979</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11979/rqn_771.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11979/rqn_771.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA DA RUA DO LAGEDO, NO ARRAIAL D'ANGOLA.</t>
   </si>
   <si>
     <t>11980</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11980/rqn_772.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11980/rqn_772.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO OU COLOCAÇÃO DE MALHA ASFÁLTICA DA RUA ANTÔNIO VIEIRA CORDEIRO, BELA VISTA I, FINAL DA DELEGACIA CIVIL, PRÓXIMO A VIAÇÃO SERTANEJA.</t>
   </si>
   <si>
     <t>11982</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11982/rqn_773.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11982/rqn_773.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA E ACADEMIA AO AR LIVRE NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>11984</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11984/rqn_774.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11984/rqn_774.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE AMPLA EFETIVIDADE DA LEI MUNICIPAL Nº 2.993/2013, QUE INSTITUI O CONSELHO MUNICIPAL DA JUVENTUDE.</t>
   </si>
   <si>
     <t>11985</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11985/rqn_775.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11985/rqn_775.pdf</t>
   </si>
   <si>
     <t>SUGERE ALTERAÇÃO DOS INCISOS I E II, DO ART. 5º DA LEI MUNICIPAL Nº 2.993/2013,QUE INSTITUI O CONSELHO MUNICIPAL DA JUVENTUDE.NA COMPOSIÇÃO DO CITADO CONSELHO,COM FUNDAMENTO NAS JUSTIFICATIVAS EXPOSTAS CONFORME MINUTA DO PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>11986</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11986/rqn_776.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11986/rqn_776.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL,QUE DETERMINE O SETOR COMPETENTE,PROVIDÊNCIAS EM RELAÇÃO AS CONSTRUÇÕES IRREGULARES SOBRE ÁREA DE PRESERVAÇÃO JUNTO À PONTE DO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>11987</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11987/rqn_777.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11987/rqn_777.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL O ALVARÁ DO AVCB, DO HOSPITAL MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>11988</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE CONSULTA AO IBAM PARA EMISSÃO DE PARECER.</t>
   </si>
   <si>
     <t>11991</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11991/rqn_779.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11991/rqn_779.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SR. PREFEITO MUNICIPAL DETERMINE O SETOR COMPETENTE PROVIDÊNCIAS NA LIMPEZA DOS BUEIROS DO MUNICÍPIO .</t>
   </si>
   <si>
     <t>11992</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11992/rqn_780.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11992/rqn_780.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL QUE ENCAMINHE PARA A CÂMARA MUNICIPAL, PROJETO DE LEI  QUE CRIA PROGRAMA DE DOAÇÃO DE CAIXAS D'ÁGUA ÀS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE ECONÔMICA.</t>
   </si>
   <si>
     <t>11994</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11994/rqn_781.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11994/rqn_781.pdf</t>
   </si>
   <si>
     <t>REQUER DO SR. PREFEITO MUNICIPAL,QUE DETERMINE O SETOR COMPETENTE A COLOCAÇÃO DE MALHA ASFÁLTICA EM TODAS AS RUAS DE PARACATU.</t>
   </si>
   <si>
     <t>11995</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11995/rqn_782.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11995/rqn_782.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O SENHOR PREFEITO MUNICIPAL DETERMINE O SETOR COMPETENTE A COLOCAÇÃO DE SINALIZAÇÃO EM FRENTE A HEMODIÁLISE ONDE SÃO FEITAS AS AULAS DE AUTO-ESCOLA, BAIRRO BANDEIRANTE.</t>
   </si>
   <si>
     <t>11996</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11996/rqn_783.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11996/rqn_783.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA COMISSÃO DE SAÚDE UMA DILIGÊNCIA AO HOSPITAL MUNICIPAL, PARA AVERIGUAR O Nº TOTAL DE AMBULÂNCIAS, SEPARANDO AS QUE ESTÃO EM PLENO FUNCIONAMENTO, EM MANUTENÇÃO OU EM ESTADO DE SUCATA.</t>
   </si>
   <si>
     <t>11997</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11997/rqn_784.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11997/rqn_784.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SAÚDE, DILIGÊNCIA AO PÁTIO DA ANTIGA OFICINA DE VEÍCULOS DA PREFEITURA DE PARACATU, EM FRENTE AO COLÉGIO DOM ELIZEU, PARA AVALIAR O Nº DE AMBULÂNCIAS EM SITUAÇÃO DE SUCATA.</t>
   </si>
   <si>
     <t>11998</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11998/rqn_785.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11998/rqn_785.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO FISCALIZAÇÃO E NORMATIZAÇÃO DO USO DAS CALÇADAS PELO COMÉRCIO NA CIDADE DE PARACATU, SEGUNDO O CÓDIGO DE POSTURA.</t>
   </si>
   <si>
     <t>11999</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11999/rqn_786.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11999/rqn_786.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SEGURANÇA PÚBLICA AUDIÊNCIA PÚBLICA COM O SEC. DE ESPORTES WALTER J. DE SOUZA, O SEC. DE SEGURANÇA PÚBLICA CARLOS ZENÓBIO E O COMANDANTE DO 45º BATALHÃO DE POLICIA MILITAR DE MINAS GERAIS, O TENENTE CORONEL LUIZ CARLOS R. MAGALHÃES, PARA ESCLARECIMENTOS SOBRE A BRIGA DE ALUNOS NAS OLIMPÍADAS ESTUDANTIS, REALIZADAS PELA SEC. MUNICIPAL DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>12000</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>SOLICITA CONVOCAR PARA PRESTAREM INFORMAÇÕES Á CPI, EM DATA A SER DESIGNADA, AS PESSOAS ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>12001</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>SOLICITA Á CPI CONVOCAR PARA PRESTAREM INFORMAÇÕES EM DATA A SER DESIGNADA AS TESTEMUNHAS ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>12002</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>SOLICITA Á CPI REQUISITAR AO PREFEITO MUNICIPAL AS INFORMAÇÕES ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>12003</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>SOLICITA Á CPI REQUISITAR A SONNER/J BRASIL OS ESCLARECIMENTOS ABAIXO RELACIONADOS.</t>
   </si>
   <si>
     <t>12004</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12004/rqn_791.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12004/rqn_791.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO Á REGIÃO DO PA JAMBEIRO, PA BATALHA E CACHOEIRAS DO ASCÂNIO NA ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>12005</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12005/rqn_792.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12005/rqn_792.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DE 01 PASSAGEM MOLHADA NO CÓRREGO ÁGUA FRIA, NA REGIÃO DA ALDEIA DE CIMA.</t>
   </si>
   <si>
     <t>12006</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12006/rqn_793.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12006/rqn_793.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DE 01 PASSAGEM MOLHADA NO CÓRREGO OLARIA, NA REGIÃO DA ALDEIA DE CIMA.</t>
   </si>
   <si>
     <t>12007</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12007/rqn_794.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12007/rqn_794.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE NO CÓRREGO DA ALDEIA,  NA REGIÃO DA ALDEIA DE CIMA.</t>
   </si>
   <si>
     <t>12008</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12008/rqn_795.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12008/rqn_795.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SAÚDE CONVOCAR O SUPERINTENDENTE DO HOSPITAL MUNICIPAL, O SENHOR MARCELO OTÁVIO DE ANDRADE, PARA PRESTAR ESCLARECIMENTOS EM RELAÇÃO A RECLAMAÇÃO REGISTRADA NA OUVIDORIA DA CÂMARA DIA 03/10/2019, PROCESSO Nº 009/OUV, ONDE O MESMO AFIRMA QUE O VEREADOR REQUERENTE TEM ENTRADO NAS DEPENDÊNCIAS DO HOSPITAL DE FORMA ABUSIVA E SEM NENHUM TIPO DE AUTORIZAÇÃO, DEVENDO O CONVOCADO APRESENTAR TESTEMUNHAS SOBRE O CASO, SE ASSIM DESEJAR.</t>
   </si>
   <si>
     <t>12009</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12009/rqn_796.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12009/rqn_796.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM BRAÇO COM LÂMPADA NA RUA VICENTE ALVES PEREIRA, EM FRENTE O Nº 106, NO BAIRRO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>12010</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12010/rqn_797.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12010/rqn_797.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DAS CAJAMANGAS Nº 276, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>12011</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12011/rqn_798.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12011/rqn_798.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUSTIFICATIVA DO PORQUE DA PARALIZAÇÃO DA OBRA NA PRAÇA ALVORADA, BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>12012</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12012/rqn_799.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12012/rqn_799.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REDUTORES DE VELOCIDADE NAS RUAS JÚLIO JOAQUIM DE OLIVEIRA, EM FRENTE O Nº 347 E NA RUA VICTOR GONÇALVES DA SILVA EM FRENTE AS CASAS Nº 78 E 172, NO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>12013</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12013/rqn_800.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12013/rqn_800.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE UM POSTE NO FINAL DA RUA GIL SILVA NEIVA, Nº 693, NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>12014</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12014/rqn_801.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12014/rqn_801.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DESOBSTRUÇÃO DO ENTULHO E TERRA DA RUA GERÂNIO, BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>12015</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12015/rqn_802.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12015/rqn_802.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA DAS RUAS  ACÁCIA E GERÂNIO, JARDIM SERRANO.</t>
   </si>
   <si>
     <t>12017</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12017/rqn_803.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12017/rqn_803.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM BUEIRO COMO FORMA DE CONTER A EROSÃO NO FINAL DA RUA PROFESSORA OLINDINA LOUREIRO, EM FRENTE O Nº 817, NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>12018</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12018/rqn_804.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12018/rqn_804.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TRÊS REDUTORES DE VELOCIDADE NA RUA PROFESSORA OLINDINA LOUREIRO, EM FRENTE OS Nº 360, 527 E 743, NO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12019</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12019/rqn_805.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12019/rqn_805.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO PA, BELO VALE, NA ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>12020</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES E CÓPIAS DOS DOCUMENTOS REFERENTES Á OBRA DA PRAÇA NA RUA PRESBITERIANA, VILA MARIANA.</t>
   </si>
   <si>
     <t>12021</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>SOLICITA DA MESA DIRETORA DA CÂMARA MUNICIPAL, ADIAMENTO DA DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI Nº 40/2019, QUE AUTORIZA O PODER PÚBLICO A DOAR ÁREA DE TERRENO PARA A OAB, PARACATU/MG.</t>
   </si>
   <si>
     <t>12023</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12023/rqn_808.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12023/rqn_808.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DR. SEABRA, PRÓXIMO AO Nº 97, CENTRO.</t>
   </si>
   <si>
     <t>12024</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12024/rqn_809.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12024/rqn_809.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SE O MUNICÍPIO DE PARACATU CONTRATOU EMPRESA PARA ELABORAÇÃO DO PLANO MUNICIPAL DE MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>12025</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12025/rqn_810.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12025/rqn_810.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA CASA DE VELÓRIO MUNICIPAL, PARA CONFERIR MAIS CONFORTO ÁS FAMÍLIAS EM MOMENTOS DE DOR, PELA PERDA DE ENTES QUERIDOS.</t>
   </si>
   <si>
     <t>12026</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12026/rqn_811.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12026/rqn_811.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA COBERTURA NO CEMITÉRIO PARQUE DA PAZ, PARA PROTEÇÃO DO SOL E CHUVA DOS FAMILIARES, AMIGOS E VISITANTES.</t>
   </si>
   <si>
     <t>12027</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12027/rqn_812.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12027/rqn_812.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE CAPELA PARA CERIMÔNIA FÚNEBRE NO CEMITÉRIO DA PAZ EM PARACATU.</t>
   </si>
   <si>
     <t>12028</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇO E LUMINÁRIA NOS POSTES EM FRENTE OS NÚMEROS 20 E 60 NA TRAVESSA C, JK.</t>
   </si>
   <si>
     <t>12029</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12029/rqn_814.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12029/rqn_814.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE POSTE NA RUA SÃO SEBASTIÃO, EM FRENTE O Nº 258, NA VILA PORTO BURITI.</t>
   </si>
   <si>
     <t>12030</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12030/rqn_815.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12030/rqn_815.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO E REDE PLUVIAL DA RUA VOLNEI MEIRELLES, A PARTIR DO Nº 671, JK.</t>
   </si>
   <si>
     <t>12031</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12031/rqn_816.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12031/rqn_816.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE MEIO-FIO EM FRENTE A CASA Nº 139, E UM RETORNO NO FINAL DA RUA REINALDO AREDA VASCONCELOS Nº 201, JK.</t>
   </si>
   <si>
     <t>12032</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12032/rqn_817.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12032/rqn_817.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM POSTE COM LUMINÁRIA NA TRAVESSA CALISTO RABELO, EM FRENTE A CASA DE Nº 10, JK.</t>
   </si>
   <si>
     <t>12033</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12033/rqn_818.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12033/rqn_818.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇO E LUMINÁRIA NO POSTE NA TRAVESSA NÉLIO CAMARGO, EM FRENTE O Nº 316 B, JK.</t>
   </si>
   <si>
     <t>12034</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12034/rqn_819.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12034/rqn_819.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA AMÁLIA DE SOUZA CAMARGO, EM FRENTE OS NÚMEROS 225 E 325, JK.</t>
   </si>
   <si>
     <t>12035</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12035/rqn_820_rByHkJa.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12035/rqn_820_rByHkJa.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA DO BUEIRO NO FINAL DA RUA LUIZ ROQUETE FRANCO, N 460, NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>12036</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12036/rqn_821.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12036/rqn_821.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇO E LUMINÁRIA NOS POSTES EM FRENTE OS NÚMEROS 20 E 60, NA TRAVESSA C, RESIDENCIAL SARAH KUBITSCHEK.</t>
   </si>
   <si>
     <t>12037</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>SOLICITA A CPI PARA CONVOCAR ALCIONE SANTANA COSTA E LUCAS ALVES DE SOUZA, PARA PRESTAREM ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>12038</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12038/rqn_823.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12038/rqn_823.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CASCALHAMENTO/PATROLAMENTO DA ESTRADA RURAL QUE DÁ ACESSO AO CIRCUITO DAS CACHOEIRAS DO PRATA, TENDO  INÍCIO NA ESTRADA DA AGROMAM.</t>
   </si>
   <si>
     <t>12039</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12039/rqn_824.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12039/rqn_824.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA CAMPANHA EDUCATIVA SOBRE OS PERIGOS DE QUEIMADAS NO PERÍMETRO URBANO E NA ZONA RURAL, TENDO EM VISTA OS CONSTANTES FOCOS DE QUEIMADAS EM NOSSO MUNICÍPIO QUE PREJUDICAM AO MEIO AMBIENTE E A SAÚDE HUMANA.</t>
   </si>
   <si>
     <t>12040</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12040/rqn_825.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12040/rqn_825.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE CURSOS DE CAPACITAÇÃO DA FEBRACT, DESTINADOS Á EDUCAÇÃO, PARA SABER COMO IDENTIFICAR SINAIS DE USO DE DROGAS POR PARTE DE ALUNOS.</t>
   </si>
   <si>
     <t>12041</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12041/rqn_826.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12041/rqn_826.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM LAVADOR PARA VEÍCULOS NO FRIGORÍFICO PÚBLICO DE PARACATU.</t>
   </si>
   <si>
     <t>12042</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12042/rqn_827.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12042/rqn_827.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS DOCUMENTOS ABAIXO ENUMERADOS, REFERENTE Á CONTRATAÇÃO DE INFRAESTRUTURA PARA SHOWS E EVENTOS REALIZADOS PELA PREFEITURA, NO PERÍODO DE 2013 Á 2019.</t>
   </si>
   <si>
     <t>12043</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12043/rqn_828.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12043/rqn_828.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS DOCUMENTOS ABAIXO ENUMERADOS, REFERENTE Á CONTRATAÇÃO DE CANTORES E MÚSICOS PARA SHOWS E EVENTOS REALIZADOS PELA PREFEITURA, NO PERÍODO DE 2013 Á 2019.</t>
   </si>
   <si>
     <t>12044</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12044/rqn_829.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12044/rqn_829.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS DOCUMENTOS ABAIXO ENUMERADOS, REFERENTE AO CONTRATO DE PUBLICIDADE DO MUNICÍPIO DE PARACATU E SEUS ADITIVOS.</t>
   </si>
   <si>
     <t>12045</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12045/rqn_830.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12045/rqn_830.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE UMA CENTRAL DE INTERPRETAÇÃO DE LIBRAS NO ÂMBITO DO MUNICÍPIO DE PARACATU, PARA PROPORCIONAR ATENDIMENTO ESPECIALIZADO E ESPECÍFICO AOS SURDOS, PESSOAS CO DEFICIÊNCIA AUDITIVA E SURDOCEGAS.</t>
   </si>
   <si>
     <t>12046</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12046/rqn_831.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12046/rqn_831.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS DOCUMENTOS ABAIXO ENUMERADOS, REFERENTE Á CONTRATAÇÃO DE CANTORES E MÚSICOS PARA SHOWS, EVENTOS E INFRAESTRUTURA REALIZADOS PELA PREFEITURA, PARA FESTIVIDADES DO ANIVERSÁRIO DE 221 ANOS DE PARACATU.</t>
   </si>
   <si>
     <t>12047</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12047/rqn_832.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12047/rqn_832.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PONTE NA REGIÃO DO SANTO AURELIO.</t>
   </si>
   <si>
     <t>12050</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, OLAVO REMÍGIO CONDÉ, SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE OBRA DE REPARO NOS BLOQUETES NA RUA PINHEIRO CHAGAS.</t>
   </si>
   <si>
     <t>12051</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12051/rqn_834.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12051/rqn_834.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, OLAVO REMÍGIO CONDÉ, SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE URGENTE PROVIDENCIA PARA IMPEDIR O ALAGAMENTO RECORRENTE NO TÚNEL QUE LIGA OS BAIRROS BELA VISTA E AMOREIRAS, LOCALIZADO NA RUA DR. ALVARO BATISTA, QUE VEM CAUSANDO INÚMEROS ACIDENTES.</t>
   </si>
   <si>
     <t>12052</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12052/rqn_835.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12052/rqn_835.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO RETIRO MIGUEL PEREIRA, NA ZONA RURAL DE PARACATU.</t>
   </si>
   <si>
     <t>12053</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12053/rqn_836.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12053/rqn_836.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO  PARCERIA COM O INCRA PARA LEVANTAMENTO OCUPACIONAL DA REFORMA AGRÁRIA NA REGIÃO DE PARACATU.</t>
   </si>
   <si>
     <t>12054</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12054/rqn_837.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12054/rqn_837.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PASSARELA, NO KM 40 DA RODOVIA JUSCELINO KUBITSCHEK (BR 040).</t>
   </si>
   <si>
     <t>12055</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12055/rqn_838.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12055/rqn_838.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES DA DESPESA ORÇAMENTÁRIA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO ATUALIZADA ATÉ O MÊS DE SETEMBRO DE 2019.</t>
   </si>
   <si>
     <t>12056</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12056/rqn_839.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12056/rqn_839.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE, A REFORMA DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL JOAQUIM ADJUTO BOTELHO,VISTO QUE  A TELA E A CESTA DE BASQUETE ESTÃO DANIFICADOS</t>
   </si>
   <si>
     <t>12057</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12057/rqn_840.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12057/rqn_840.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE SETOR COMPETENTE,PARA FAZER COBERTURA DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL JOAQUIM ADJUTO BOTELHO.</t>
   </si>
   <si>
     <t>12058</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12058/rqn_841.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12058/rqn_841.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE QUE SEJA FEITA A AMPLIAÇÃO DA CANTINA DA ESCOLA MUNICIPAL ANTÔNIO RIBEIRO.</t>
   </si>
   <si>
     <t>12059</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12059/rqn_842.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12059/rqn_842.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE QUE SEJA FEITA UM REFEITÓRIO NA ESCOLA MUNICIPAL ANTÔNIO RIBEIRO.</t>
   </si>
   <si>
     <t>12060</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12060/rqn_843.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12060/rqn_843.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE A CONSTRUÇÃO DE UM MURO NA ESCOLA MUNICIPAL JOAQUIM ADJUTO BOTELHO, POIS É FECHADA COM ALAMBRADOS QUE ESTÃO DANIFICADOS.</t>
   </si>
   <si>
     <t>12062</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12062/rqn_844.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12062/rqn_844.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE JUNTO À COPASA, O RECAPEAMENTO ASFÁLTICO NA COMUNIDADE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>12069</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12069/rqn_845.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12069/rqn_845.pdf</t>
   </si>
   <si>
     <t>REQUEIRO Á MESA, NA FORMA REGIMENTAL, SEJA OFICIADO O PREFEITO MUNICIPAL, OLAVO REMÍGIO CONDÉ, PARA O FIM REQUISITAR-LHE INFORMAÇÕES E CÓPIAS DOS DOCUMENTOS REFERENTES Á LOCAÇÃO DO EQUIPAMENTE MÓDULO CAPNOGRÁFICO,PELO HOSPITAL MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>12070</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12070/rqn_846.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12070/rqn_846.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO NA PRAÇA FIRMINA SANTANA, UMA ESTRUTURA COM A MENSAGEM "EU AMO PARACATU".</t>
   </si>
   <si>
     <t>12071</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12071/rqn_847_jgE3F4z.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12071/rqn_847_jgE3F4z.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA AÇÃO DE FORÇA- TAREFA FORMADA POR PSICÓLOGOS E ASSISTENTES SOCIAIS, EM COMBATE AO SUICÍDIO E DE PROMOÇÃO Á SAÚDE E QUALIDADE DE VIDA, PARA ATENDIMENTO EM TODOS OS SETORES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>12072</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12072/rqn_848.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12072/rqn_848.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO, SERVIÇOS PÚBLICOS E CIDADANIA, CONVOCAR O SEC. DE ADMINISTRAÇÃO PÚBLICA, HERMAK  PIRES DE OLIVEIRA, PARA COMPARECER Á CÂMARA DIA 19/11/2019, PARA PRESTAR ESCLARECIMENTOS SOBRE A RESTITUIÇÃO DA TAXA DE INSCRIÇÃO DO ÚLTIMO PROCESSO SELETIVO, E TAMBÉM A REALIZAÇÃO DE NOVO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>12073</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SAÚDE, CONVOCAR OS SECRETÁRIOS MUNICIPAIS , Dr. JOÃO BATISTA, Sra. HÉLIA ROSA, PARA COMPARECER PERANTE Á CÂMARA MUNICIPAL DIA 03/12/2019, PARA PRESTAREM ESCLARECIMENTOS SOBRE A CRIAÇÃO DO HOSPITAL DO CÂNCER MUNICIPAL EM PARCERIA COM O HOSPITAL HÉLIO ANGOTTI, DE UBERLÂNDIA, E SOBE OS RECURSOS FINANCEIROS DESTINADOS A ATENDER ESSE EVENTO.</t>
   </si>
   <si>
     <t>12074</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12074/rqn_850.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12074/rqn_850.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECOLHIMENTO DOS PNEUS QUE SE ENCONTRAM DEPOSITADOS NO PÁTIO DA BORRACHARIA POSTO DA SOMBRA, KM 68 RODOVIA BR 040, SENTIDO JOÃO PINHEIRO.</t>
   </si>
   <si>
     <t>12075</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12075/rqn_851_8UZUjMe.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12075/rqn_851_8UZUjMe.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DO ALAMBRADO DO CRAS, NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>12076</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12076/rqn_852.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12076/rqn_852.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM RETORNO NO FINAL DA TRAVESSA 18, NO NOSSA SENHORA DE FÁTIMA, E MANILHAMENTO DA GROTA NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>12077</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12077/rqn_853.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12077/rqn_853.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS DOCUMENTOS ABAIXO ENUMERADOS, REFERENTE A CONTRATAÇÃO DE INFRAESTRUTURA PARA SHOWS E EVENTOS REALIZADOS PELA PREFEITURA NO PERÍODO DE 2004 A 2008.</t>
   </si>
   <si>
     <t>12078</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12078/rqn_854.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12078/rqn_854.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS DOCUMENTOS ABAIXO ENUMERADOS, REFERENTE A CONTRATAÇÃO DE CANTORES E MÚSICOS PARA SHOWS E EVENTOS REALIZADOS PELA PREFEITURA NO PERÍODO DE 2008 A 2012.</t>
   </si>
   <si>
     <t>12079</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12079/rqn_855.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12079/rqn_855.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA CINCO, PRÓXIMO AO Nº 70, NO BOM PASTOR.</t>
   </si>
   <si>
     <t>12080</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12080/rqn_856.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12080/rqn_856.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE SEMÁFOROS NAS CONVERGÊNCIAS DA RUA JOSÉ RABELO DE SOUZA, COM A RUA LINDOLFO GARCIA, PARA FACILITAR O TRÁFEGO.</t>
   </si>
   <si>
     <t>12081</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA, SOLICITAR INFORMAÇÕES Á SEC. MUNICIPAL DE EDUCAÇÃO SOBRE A EXISTÊNCIA DE NOTIFICAÇÃO DO FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO PARA A CONTRATAÇÃO DE NUTRICIONISTAS PARA AS ESCOLAS MUNICIPAIS E SE EXISTE CONCURSO VÁLIDO COM OS APROVADOS PARA O CARGO.</t>
   </si>
   <si>
     <t>12082</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>SOLICITA PRORROGAÇÃO POR 60 DIAS PARA CONCLUSÃO DOS TRABALHOS DA CPI DO MURO.</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12083/rqn_859.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12083/rqn_859.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENCAMINHAR Á CÂMARA MUNICIPAL UMA EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR Nº 01/2019, ACRESCENTANDO UMA VAGA DE INTÉRPRETE DE LIBRAS, PARA PROPORCIONAR ATENDIMENTO ESPECIALIZADO E ESPECÍFICO AOS SURDOS, PESSOA COM DEFICIÊNCIA AUDITIVA E SURDOCEGAS, NA PREFEITURA MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>12084</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12084/rqn_860.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12084/rqn_860.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORME Á CÂMARA MUNICIPAL O VALOR ARRECADADO REFERENTE A TAXA DE SEPULTAMENTO RECOLHIDA PELO MUNICÍPIO NOS ÚLTIMOS 12 MESES E ONDE ESTE RECURSO ESTÁ SENDO APLICADO.</t>
   </si>
   <si>
     <t>12085</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12085/rqn_861.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12085/rqn_861.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAR UMA PARADA DE ÔNIBUS COM COBERTURA NA AV. OLEGÁRIO MACIEL, PRÓXIMO Á RODOVIÁRIA, SENTIDO PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>12086</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12086/rqn_862.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12086/rqn_862.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MODIFICAÇÃO NO TRÂNSITO DA RUA DR. ALMIR ALAOR PORTO ADJUTO, (BAIRRO JÓQUEI CLUBE), SAINDO DA AV. OLEGÁRIO MACIEL SENTIDO AO HIPERMERCADO BRETAS, SEJA TRANSFORMADO EM MÃO ÚNICA.</t>
   </si>
   <si>
     <t>12087</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RENOVAÇÃO DO CONTRATO DE TRANSPORTE ESCOLAR PARA O EXERCÍCIO 2020.</t>
   </si>
   <si>
     <t>12088</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12088/rqn_864.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12088/rqn_864.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM PARQUE INFANTIL NA PRAÇA DO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>12089</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12089/rqn_865.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12089/rqn_865.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DUPLICAÇÃO DA PONTE NO CÓRREGO RICO, PELA RUA TIRADENTES, LIGANDO OS BAIRROS BELA VISTA E SANTO EDUARDO.</t>
   </si>
   <si>
     <t>12090</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12090/rqn_866.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12090/rqn_866.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO URBANIZAÇÃO DA PRAÇA DO BAIRRO SANTO EDUARDO, COM CALÇAMENTO, JARDINS, BANCOS E FIXAÇÕES DE LIXEIRAS.</t>
   </si>
   <si>
     <t>12091</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12091/rqn_867.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12091/rqn_867.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA TIRADENTES, A PARTIR DOS NÚMEROS 1.797 E 1.805, NO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>12092</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12092/rqn_868.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12092/rqn_868.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇO E LUMINÁRIA NOS POSTES QUE FICAM NO FINAL DA RUA TIRADENTES, A PARTIR DOS Nº 1797 E 1805, NO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>12093</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12093/rqn_869.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12093/rqn_869.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO PÚBLICA, UMA REUNIÃO ESPECIAL PARA PRESTAÇÃO DE CONTAS ANUAL DA COPASA, A REUNIÃO DEVERÁ CONTAR COM A PRESENÇA DE REPRESENTANTE DA COPASA E DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>12094</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CPI, CONVOCAÇÃO DA TESTEMUNHA - FRANCY HELLE REMÍGIO CONDÉ COUTO, A FIM DE PRESTAR INFORMAÇÕES.</t>
   </si>
   <si>
     <t>12095</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12095/rqn_871.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12095/rqn_871.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE ADMINISTRAÇÃO PÚBLICA CONVOCAR O SEC. MUNICIPAL DE TRANSPORTES, A SEC. MUNICIPAL DE EDUCAÇÃO E A EMPRESA COOPERATIVA SUDESTE DO BRASIL, PARA AUDIÊNCIA PÚBLICA, PARA ESCLARECIMENTOS SOBRE A SITUAÇÃO, A RENOVAÇÃO DO CONTRATO DO TRANSPORTE ESCOLAR NO MUNICÍPIO DE PARACATU, PARA O EXERCÍCIO 2020.</t>
   </si>
   <si>
     <t>12096</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12096/rqn_872.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12096/rqn_872.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DE TODO CANTEIRO CENTRAL DA AVENIDA DEPUTADO QUINTINO VARGAS, E ARBORIZANDO COM IPÊS EM TODA A AVENIDA.</t>
   </si>
   <si>
     <t>12097</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12097/rqn_873.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12097/rqn_873.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE POSTE E LUMINÁRIA NO FINAL DA RUA DA COOPERATIVA, EM FRENTE O Nº 247, ALVORADA.</t>
   </si>
   <si>
     <t>12098</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12098/rqn_874.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12098/rqn_874.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE TAMPA E GRADE DO BUEIRO SITUADO NA RUA DA COOPERATIVA, Nº 247, ALVORADA.</t>
   </si>
   <si>
     <t>12099</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12099/rqn_875.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12099/rqn_875.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO NA REDE DE ESGOTO NA RUA 01, Nº 89, BELA VISTA II.</t>
   </si>
   <si>
     <t>12100</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12100/rqn_876.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12100/rqn_876.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL,PEDIDO DE INFORMAÇÃO COM RELAÇÃO AO HOSPITAL MUNICIPAL DE PARACAATU.</t>
   </si>
   <si>
     <t>12101</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>REQUER QUE SOLICITE AO SINDSPAR, INFORMAÇÕES  QUANTO A SITUAÇÃO DA ESCALA DE TRABALHO DOS PROFISSIONAIS DE ENFERMAGEM LOTADOS  NO HMP.</t>
   </si>
   <si>
     <t>12102</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>REQUER À COMISSÃO DE SAÚDE, SOLICITANDO UMA DILIGÊNCIA JUNTO AO HOSPITAL MUNICIPAL DE PARACATU PARA AVERIGUAR A ESTRUTURA DO REFERIDO.</t>
   </si>
   <si>
     <t>12103</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12103/rqn_879.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12103/rqn_879.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REATIVAÇÃO DA ANTIGA ESCOLA MUNICIPAL SEVERIANO SILVA NEIVA, DO POVOADO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>12104</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12104/rqn_880.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12104/rqn_880.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENCAMINHAR Á CÂMARA MUNICIPAL, CÓPIA INTEGRAL DOS PROCESSOS DO PROGRAMA PROJOVEM TRABALHADOR, NO PERÍODO DE 2008 A 2012, E DA IMPLEMENTAÇÃO DO CENTRO VOCACIONAL TECNOLÓGICO DA CONSTRUÇÃO CIVIL, DE 2007 Á 2017.</t>
   </si>
   <si>
     <t>12105</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12105/rqn_881.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12105/rqn_881.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE DIREITOS HUMANOS, SOLICITAR A MESA DIRETORA, PARCERIA COM O COMPIR, PARA REALIZAÇÃO DA SOLENIDADE "TROFÉU DA IGUALDADE RACIAL - 2019", DIA 20/11/2019.</t>
   </si>
   <si>
     <t>12106</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12106/rqn_882.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12106/rqn_882.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOAÇÃO DA ÁREA DE TERRENO DE PROPRIEDADE DO MUNICÍPIO DE PARACATU, SITUADO NA TRAVESSA MARCOS NEVES M. TEIXEIRA, NOVO HORIZONTE, PARA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DOS MORADORES DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>12107</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12107/rqn_883.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12107/rqn_883.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM PARQUE ARBORIZADO PARA PRÁTICA DE ESPORTE E LAZER EM SEGURANÇA.</t>
   </si>
   <si>
     <t>12108</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE COBERTURA EM TODOS OS PONTOS DE PARADA DE ÔNIBUS DE PARACATU.</t>
   </si>
   <si>
     <t>12109</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12109/rqn_885.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12109/rqn_885.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS DA RUA ELÓI CHAVES, ESQUINA COM A RUA DA CONTAGEM, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>12110</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12110/rqn_886.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12110/rqn_886.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA AVALIAÇÃO PARA UMA POSSÍVEL CONSTRUÇÃO DE UMA PONTE NA FAZENDA GUARIROBA, CONHECIDA COMO ''ILHA", NA REGIÃO MORRO AGUDO, TENDO COMO PROPRIETÁRIA A SRA. MARIA DE LOURDES.</t>
   </si>
   <si>
     <t>12111</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12111/rqn_887.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12111/rqn_887.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SUBSTITUIÇÃO DE TODAS AS PLACAS INDICATIVAS DE NOME DE RUA PRESENTES NA RUA JOSUÉ FÉLIX CAIXETA, NO BANDEIRANTES.</t>
   </si>
   <si>
     <t>12112</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12112/rqn_888.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12112/rqn_888.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA RAMPA DE ACESSO NO AMBULATÓRIO DE SAÚDE MENTAL CAIC, PARA ACESSIBILIDADE DOS PACIENTES.</t>
   </si>
   <si>
     <t>12113</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTRATAÇÃO DE PSICÓLOGOS NAS ESCOLAS PÚBLICAS, DEVIDO AO AUMENTO DE CRIANÇAS E ADOLESCENTES DEPRESSIVOS E COM ALTO MUTILAÇÃO.</t>
   </si>
   <si>
     <t>12114</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12114/rqn_890.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12114/rqn_890.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DEMARCAR AS VAGAS, PLACAS DE ESTACIONAMENTO E FAIXAS NO AMBULATÓRIO DE SAÚDE MENTAL CAIC, PARA MELHOR ACESSIBILIDADE DOS PACIENTES.</t>
   </si>
   <si>
     <t>12116</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12116/rqn_891.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12116/rqn_891.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DO MURO DA SEDE DO CREAS, NA PRAÇA JK, 371, CENTRO, POIS O REFERIDO MURO ENCONTRA-SE COM RACHADURAS E COM RISCO DE QUEDA.</t>
   </si>
   <si>
     <t>12117</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12117/rqn_892.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12117/rqn_892.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO DE ADMINISTRAÇÃO PÚBLICA, FAZER UMA FISCALIZAÇÃO IN LOCO NOS LOCAIS ONDE A EMPRESA ENGEBRAS, CONTRATADA PELA COPASA, RECUPEROU OU ESTÁ RECUPERANDO O ASFALTO CORTADO EM VIRTUDE DE OBRAS EXECUTADAS PELA COMPANHIA.</t>
   </si>
   <si>
     <t>12118</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12118/rqn_893.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12118/rqn_893.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE REDE PLUVIAL NA RUA ÂNGELO MONTEIRO, NO PRADO.</t>
   </si>
   <si>
     <t>12119</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12119/rqn_894.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12119/rqn_894.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE FAIXA ELEVADA NA ALTURA DOS Nº 246, 393 E 335 E NA RUA ÂNGELO MONTEIRO, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>12120</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12120/rqn_895.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12120/rqn_895.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DO MURO ENTRE O PRÉ-ESCOLAR PEQUENO POLEGAR E A UBS DO NOSSA Sra. DE FÁTIMA.</t>
   </si>
   <si>
     <t>12121</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12121/rqn_896.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12121/rqn_896.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVOUM GUARDA NOTURNO PARA O PRÉ-ESCOLAR PEQUENO POLEGAR, NO NOSSA SRA. FÁTIMA.</t>
   </si>
   <si>
     <t>12122</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12122/rqn_897.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12122/rqn_897.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPOSIÇÃO DE AREIA NO PARQUE INFANTIL DA CRECHE TIA LUCINHA.</t>
   </si>
   <si>
     <t>12123</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12123/rqn_898.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12123/rqn_898.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPOSIÇÃO DE AREIA NO PARQUE INFANTIL DO PRÉ-ESCOLAR PEQUENO POLEGAR, NOSSA Sra. FÁTIMA.</t>
   </si>
   <si>
     <t>12124</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12124/rqn_899.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12124/rqn_899.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO URGENTE NO PAVIMENTO DA RUA PATOS DE MINAS, BELA VISTA, NA PORTA DA GARAGEM DA CASA Nº 351, DIFICULTANDO A ENTRADA DOS MORADORES COM SEUS VEÍCULOS  E RISCO DE ACIDENTE.</t>
   </si>
   <si>
     <t>12125</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12125/rqn_900.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12125/rqn_900.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO URGENTE NO PAVIMENTO DA RUA DONA MARIA CONCEIÇÃO DE ARAÚJO, JK.</t>
   </si>
   <si>
     <t>12126</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12126/rqn_901.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12126/rqn_901.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPARO URGENTE NO PAVIMENTO DA RUA JÚLIO PEREIRA DE CASTRO, NOSSA Sra. APARECIDA.</t>
   </si>
   <si>
     <t>12127</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12127/rqn_902.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12127/rqn_902.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DO DOCUMENTO, PROCESSO DE CONCORRÊNCIA PÚBLICA 007/2002, COMPLETO.</t>
   </si>
   <si>
     <t>12128</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12128/rqn_903.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12128/rqn_903.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDÊNCIAS EM RELAÇÃO AO MINADOURO DA RUA OLHOS D'ÁGUA, ENTRE O FUNDO DA COOPERVAP E A MARGINAL DA BR 040, CUJO LEITO ENCONTRA-SE COBERTO POR MATÉRIA POLUENTE E CUJAS MARGENS CARECEM DE URGENTE REPLANTIO DE ESPÉCIES NATIVAS.</t>
   </si>
   <si>
     <t>12129</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA INTEGRAL DO PROCEDIMENTO ADMINISTRATIVO DE CONCESSÃO DO SERVIÇO PÚBLICO DE ABATE DE ANIMAIS Á EMPRESA CASA DE CARNE ANDRADE PORTO LTDA.</t>
   </si>
   <si>
     <t>12130</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12130/rqn_905.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12130/rqn_905.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES RELACIONADAS Á EDUCAÇÃO INFANTIL MUNICIPAL, SEGUE EM ANEXO A LISTA DE INFORMAÇÕES SOLICITADAS INDIVIDUALMENTE POR UNIDADE.</t>
   </si>
   <si>
     <t>12131</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO JUNTADA DE DOCUMENTOS EXTRAÍDOS DO SISTEMA DE PROTOCOLO DO MUNICÍPIO DE PARACATU, COMPROVANDO FRAUDE DE DATA DO PROTOCOLO Nº 0005292/2018.</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA INTEGRAL DO PROCESSO DE DESAPROPRIAÇÃO DO LOTE DE TERRENO PERTENCENTE A ONÉZIO PEREIRA DA SILVA, AS MARGENS DO CÓRREGO RICO, PARACATUZINHO.</t>
   </si>
   <si>
     <t>12133</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12133/rqn_908.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12133/rqn_908.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE POSTES COM LUMINÁRIAS NA ROTATÓRIA DA RUA SÃO VICENTE, NAS PROXIMIDADES DO Nº 371, A FIM DE GARANTIR SEGURANÇA E EMBELEZAR O ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>12134</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12134/rqn_909.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12134/rqn_909.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE BRAÇOS E LUMINÁRIAS NOS POSTES DA TRAVESSA 03, CURTUME, PARACATUZINHO.</t>
   </si>
   <si>
     <t>12135</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12135/rqn_910.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12135/rqn_910.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONFECÇÃO DO REGIMENTO INTERNO DO HOSPITAL MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>12136</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12136/rqn_911.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12136/rqn_911.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO E TAPA BURACOS EM TODAS AS RUAS DO NOSSA Sra. APARECIDA.</t>
   </si>
   <si>
     <t>12137</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12137/rqn_912.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12137/rqn_912.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PRAÇA VEREADOR RODÁRIO, BEM COMO INSTALAÇÃO DE APARELHOS ACADEMIA AO AR LIVRE E UM PARQUE INFANTIL, NO NOSSA Sra. APARECIDA.</t>
   </si>
   <si>
     <t>12138</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12138/rqn_913.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12138/rqn_913.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DO TÚNEL DA BR040, PRÓXIMO A COOPERVAP, BEM COMO A ILUMINAÇÃO E CONSTRUÇÃO DE UMA CALÇADA COM GRADE DE PROTEÇÃO.</t>
   </si>
   <si>
     <t>12139</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12139/rqn_914.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12139/rqn_914.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA, BEM COMO A COLOCAÇÃO DE TAMPA E GRADE NO BUEIRO, NA RUA JÚLIO PEREIRA DE CASTRO, Nº 91, NOSSA Sra. APARECIDA.</t>
   </si>
   <si>
     <t>12140</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12140/rqn_915.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12140/rqn_915.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE CORRIMÃOS NAS ESCADAS QUE LIGAM O BAIRRO NOSSA SRA. APARECIDA AO CENTRO DA CIDADE, ATRAVÉS DA RODOVIA BR040.</t>
   </si>
   <si>
     <t>12141</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12141/rqn_916.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12141/rqn_916.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE CALÇADAS E ESCADAS NA PASSAGEM DE PEDESTRES, ÁS MARGENS DA RODOVIA BR040, PROXIMIDADES DO NOSSA SRA. APARECIDA.</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PRAÇA DO JK, COM INSTALAÇÃO DE LIXEIRAS E BANCOS.</t>
   </si>
   <si>
     <t>12143</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12143/rqn_918.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12143/rqn_918.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA 12, BAIRRO BANDEIRANTE.</t>
   </si>
   <si>
     <t>12144</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12144/rqn_919.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12144/rqn_919.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DE LÂMPADAS QUEIMADAS NA RUA IRANDIR, PARACATUZINHO.</t>
   </si>
   <si>
     <t>12145</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12145/rqn_920.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12145/rqn_920.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE BUEIROS NA RUA EXPEDITO NASCIMENTO, BANDEIRANTES.</t>
   </si>
   <si>
     <t>12146</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12146/rqn_921.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12146/rqn_921.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE QUEBRA MOLAS NA RUA OLINDINA LOUREIRO, NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12147</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE QUEBRA MOLAS NA RUA MÁRIO PRAÇA, NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12148</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>SOLICITA CONVOCAÇÃO DAS TESTEMUNHAS LUCAS ALVES DE SOUZA E ROBSON MACHADO COUTO PARA PRESTAREM INFORMAÇÕES NA CPI PORTARIA Nº 2.983/2019.</t>
   </si>
   <si>
     <t>12151</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12151/rqn_924.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12151/rqn_924.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TROCA DA MANILHA POR UMA DE MAIOR VAZÃO, NO INÍCIO DA  RUA OLINDINA LOUREIRO, NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12152/rqn_925.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12152/rqn_925.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECUPERAÇÃO DO ASFALTO NA TRAVESSA OLINDINA LOUREIRO.</t>
   </si>
   <si>
     <t>12153</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12153/rqn_926.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12153/rqn_926.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ANÁLISE NA GROTA DA RUA OLINDINA LOUREIRO, NOSSA SENHORA DE FÁTIMA, E TOMAR AS DEVIDAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DO PROJETO E ORÇAMENTO DA REFORMA DO ANTIGO PRÉDIO DA PREVIDÊNCIA SOCIAL (INSS), NA RUA JOSINO VALADARES Nº 25, CENTRO.</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>SOLICITA Á COMISSÃO DE SEGURANÇA PÚBLICA DILIGÊNCIA A RUA PROFESSORA OLINDINA LOUREIRO, NOSSA SENHORA DE FÁTIMA, A FIM DE VERIFICAR A SITUAÇÃO DE GROTA INFESTADA DE LIXO E QUE TEM, NO PERÍODO CHUVOSO, COLOCADO EM RISCO RESIDÊNCIAS E MORADORES O LOCAL.</t>
   </si>
   <si>
     <t>12156</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12156/rqn_929.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12156/rqn_929.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CRIAÇÃO DE UM ESTACIONAMENTO ADEQUADO PARA VEÍCULOS DE GRANDE PORTE EM PARACATU/MG.</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RECOLHIMENTO DE PNEUS EM DESUSO JUNTO AS BORRACHARIAS NA CIDADE.</t>
   </si>
   <si>
     <t>12159</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12159/rqn_931.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12159/rqn_931.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DA PRAÇA DO CRUZEIRO, FIXAÇÃO DE LIXEIRAS E BANCOS, PINTURA DO CRUZEIRO, ILUMINAÇÃO E INSTALAÇÃO DE UM PARQUE INFANTIL.</t>
   </si>
   <si>
     <t>12160</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12160/rqn_932.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12160/rqn_932.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA SEVERIANO SILVA NEIVA, EM FRENTE A PRAÇA DO CRUZEIRO, ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>12161</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12161/rqn_933.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12161/rqn_933.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REDUTOR DE VELOCIDADE NA RUA JOSÉ BONIFÁCIO, EM FRENTE A CASA Nº 117, PRÓXIMO A IGRJA SANTA TEREZINHA DO MENINO JESUS E DA PRAÇA DO CRUZEIRO, ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>12162</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12162/rqn_934.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12162/rqn_934.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PINTURA DA FAIXA DE PEDESTRE DA BR040, QUE LIGA O ALTO DO AÇUDE AO CENTRO.</t>
   </si>
   <si>
     <t>12163</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12163/rqn_935.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12163/rqn_935.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE 02 POSTES E LUMINÁRIAS NA TRAVESSA PENEDO, ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>12164</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12164/rqn_936.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12164/rqn_936.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE MEIO-FIO, RECAPEAMENTO E OPERAÇÃO TAPA BURACOS NA RUA SEVERIANO SILVA NEIVA, ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>12165</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12165/rqn_937.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12165/rqn_937.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REMOÇÃO DE LIXO NA RUA EVERALDO SANTANA VEVE, ESQUINA COM A RUA JOSÉ TEIXEIRA DE OLIVEIRA, PARACATUZINHO.</t>
   </si>
   <si>
     <t>12166</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12166/rqn_938.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12166/rqn_938.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO/ENCASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A REGIÃO DO PALMITAL NA ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>12167</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12167/rqn_939.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12167/rqn_939.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA NA CABECEIRA DA PONTE MOLHADA DA ESTRADA QUE DÁ ACESSO A REGIÃO DO PALMITAL NA ZONA RURAL DE PARACATU/MG.</t>
   </si>
   <si>
     <t>12168</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12168/rqn_940.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12168/rqn_940.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAR ACADEMIA AO AR LIVRE, NA PRAÇA EM FRENTE O CAFÉ CATU, PARACATUZINHO.</t>
   </si>
   <si>
     <t>12169</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12169/rqn_941.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12169/rqn_941.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLETA DE LIXO NA RUA ROGÉRIO PEREIRA GONÇALVES, PARACATUZINHO.</t>
   </si>
   <si>
     <t>12170</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUAL O Nº DE PESSOAS INSCRITA NO SUS, NA CIDADE DE PARACATU/MG.</t>
   </si>
   <si>
     <t>12171</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12171/rqn_943.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12171/rqn_943.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA JOÃO BORGES OLIVEIRA, Nº 41, JÓQUEI.</t>
   </si>
   <si>
     <t>12172</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SINALIZAÇÃO NA PONTE QUE DÁ ACESSO AO PROJETO DE ASSENTAMENTO LAGOA RICA, NA ZONA RURAL DE PARACATU.</t>
   </si>
   <si>
     <t>12174</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12174/rqn_945.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12174/rqn_945.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROCESSO SELETIVO PARA CONTRATAÇÃO DE NUTRICIONISTAS E ASSISTENTE SOCIAL.</t>
   </si>
   <si>
     <t>12176</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12176/rqn_946.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12176/rqn_946.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA GRAVIOLA, JARDIM SERRANO.</t>
   </si>
   <si>
     <t>12178</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12178/rqn_947.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12178/rqn_947.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REDUTOR DE VELOCIDADE E UMA FAIXA ELEVADA NA AV. VEREADOR HENRIQUE NEIVA, EM FRENTE O Nº 439</t>
   </si>
   <si>
     <t>12179</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12179/rqn_948.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12179/rqn_948.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA SANTANA, NO POVOADO DO CUNHA.</t>
   </si>
   <si>
     <t>12180</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12180/rqn_949.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12180/rqn_949.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA POVOADO DO CUNHA, NO POVOADO DO CUNHA.</t>
   </si>
   <si>
     <t>12181</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12181/rqn_950.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12181/rqn_950.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO DO CUNHA.</t>
   </si>
   <si>
     <t>12182</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12182/rqn_951.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12182/rqn_951.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE UMA EQUIPE MULTIDISCIPLINAR COMPOSTA POR PEDAGOGA E ASSISTENTE SOCIAL, NAS ESCOLAS MUNICIPAIS, VISANDO AUXILIAR E MELHORAR O DESEMPENHO E CONVIVÊNCIA DOS ALUNOS NO AMBIENTE ESCOLAR.</t>
   </si>
   <si>
     <t>12183</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12183/rqn_952.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12183/rqn_952.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO RETIRADA DE CAÇAMBAS NA AV. JOSÉ BONIFÁCIO, EM FRENTE O Nº 81B, NO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>12185</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES E CÓPIA DE DOCUMENTOS REFERENTES A DEDETIZAÇÃO FEITA NO HOSPITAL MUNICIPAL DE PARACATU, CONFORME A SEGUINTE DESCRIÇÃO.</t>
   </si>
   <si>
     <t>12186</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12186/rqn_954.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12186/rqn_954.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DOS CONTRATOS DE SERVIÇOS DE ORNAMENTAÇÃO DE NATAL NA CIDADE DE PARACATU.</t>
   </si>
   <si>
     <t>12187</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12187/rqn_955.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12187/rqn_955.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONTENÇÃO DAS ÁGUAS PLUVIAIS NAS IMEDIAÇÕES DO PSF DA CHAPADINHA.</t>
   </si>
   <si>
     <t>12188</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PODA/CORTE DA ÁRVORE PALMEIRA IMPERIAL, SITUADA NA LATERAL DA IGREJA DA MATRIZ, FRENTE A FLORICULTURA PARACATU.</t>
   </si>
   <si>
     <t>12189</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12189/rqn_957.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12189/rqn_957.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUDANÇA DO TRAJETO DO COLETIVO QUE TEM O PONTO FINAL PRÓXIMO AO POSTO CRUZEIRO, PARA AS PROXIMIDADES DA IGREJA CRISTO REI, QUE É PERTO DA CLÍNICA DE FISIOTERAPIA MUNICIPAL, PARA AJUDAR OS PACIENTES EM TRATAMENTO.</t>
   </si>
   <si>
     <t>12190</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12190/rqn_958.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12190/rqn_958.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LIMPEZA NA PRAÇA DO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>12192</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12192/rqn_959.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12192/rqn_959.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OLHO VIVO NA RUA JOAQUIM DA SILVA PEREIRA, NAS PROXIMIDADES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>12193</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12193/rqn_960.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12193/rqn_960.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INCLUSÃO NO ACORDO COLETIVO DE TRABALHO PARA O ANO DE 2020, A LIBERAÇÃO DO VALE TRANSPORTE PARA OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>12194</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>ENCAMINHA ANTEPROJETO DE LEI COMPLEMENTAR AO PREFEITO.</t>
   </si>
   <si>
     <t>12196</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12196/rqn_962.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12196/rqn_962.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM ESPAÇO ESPECÍFICO PARA OS ARTESÃOS E ARTISTAS LOCAIS EXPOREM SUAS OBRAS DE ARTES, QUE SÃO APRECIADAS EM TODO TERRITÓRIO NACIONAL FAZENDO PARTE DO IPHAN.</t>
   </si>
   <si>
     <t>12197</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12197/rqn_963.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12197/rqn_963.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO UM QUEBRA-MOLAS NA RUA DE MELQUIADES GONÇALVES DE CARVALHO, PRÓXIMO AO BAR DE JASON, BELA VISTA I.</t>
   </si>
   <si>
     <t>12198</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12198/rqn_964.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12198/rqn_964.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO UM QUEBRA-MOLAS NA RUA DOM ELIZEU, EM FRENTE O Nº 275, BELA VISTA I. (EM FRENTE A SORVETERIA XODÓ).</t>
   </si>
   <si>
     <t>12199</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12199/rqn_965.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12199/rqn_965.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTALAÇÃO UM QUEBRA-MOLAS NA RUA GENESCO GONÇALVES EM FRENTE O Nº 158, VILA MARIANA.</t>
   </si>
   <si>
     <t>12200</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12200/rqn_966.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12200/rqn_966.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TRANSFERÊNCIA DO LOCAL DE ATENDIMENTO DO AMBULATÓRIO DE SAÚDE MENTAL PARA O CENTRO DA CIDADE, PARA MELHOR ACESSIBILIDADE DOS PACIENTES.</t>
   </si>
   <si>
     <t>12201</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12201/rqn_967.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12201/rqn_967.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REALIZAÇÃO DE PROGRAMAS DE CONSCIENTIZAÇÃO NAS ESCOLAS PARA JOVENS E ADOLESCENTES SOBRE ALTO MUTILAÇÃO, DEVIDO AO CRESCIMENTO DE ATENDIMENTOS FEITOS NO AMBULATÓRIO DE SAÚDE MENTAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12409,68 +12409,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11257/moc_01_C1rzOi6.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11334/moc_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11353/moc_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11357/moc_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11365/moc_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11429/moc_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11469/moc_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11485/moc_09_7fmNAJb.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11534/moc_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11585/moc_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11586/moc_12_u8EjzG9.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11616/moc_13_0MTpHK8.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11617/moc_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11619/moc_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11630/moc_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11746/moc_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11809/moc_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11831/moc_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11863/moc_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11962/moc_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12048/moc_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12049/moc_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12158/moc_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12177/moc_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12184/moc_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11437/res_664.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11443/res_665.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11636/res_666.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11125/rqn_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11126/rqn_02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11127/rqn_03.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11130/rqn_06.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11132/rqn_8.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11133/rqn_9.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11134/rqn_10.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11135/rqn_11.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11136/rqn_12.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11137/rqn_13.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11138/rqn_14.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11139/rqn_15.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11140/rqn_16.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11141/rqn_17.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11142/rqn_18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11143/rqn_19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11145/rqn_821.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11146/rqn_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11147/rqn_23_QPVz4ZW.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11148/rqn_24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11149/rqn_25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11150/rqn_26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11151/rqn_27.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11152/rqn_28.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11153/rqn_29.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11154/rqn_30.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11155/rqn_31.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11156/rqn_32.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11158/rqn_34.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11159/rqn_35.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11160/rqn_36.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11161/rqn_37.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11162/rqn_38.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11163/rqn_39.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11164/rqn_40.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11165/rqn_41.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11166/rqn_42.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11167/rqn_43.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11168/rqn_44.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11169/rqn_45.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11170/rqn_46.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11171/rqn_47.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11173/rqn_49.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11174/rqn_50.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11175/rqn_51.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11176/rqn_52.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11177/rqn_53.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11178/rqn_54.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11179/rqn_55.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11180/rqn_56.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11182/rqn_58.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11183/rqn_59.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11184/rqn_60.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11185/rqn_61.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11186/rqn_62.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11187/rqn_63.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11188/rqn_64.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11189/rqn_65.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11191/rqn_67.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11192/rqn_68.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11193/rqn_69.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11194/rqn_70.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11195/rqn_71.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11196/rqn_72.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11197/rqn_73.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11198/rqn_74.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11199/rqn_75.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11200/rqn_76.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11201/rqn_77.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11202/rqn_78.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11205/rqn_81_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11206/rqn_83.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11207/rqn_83.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11208/rqn_84.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11209/rqn_85.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11210/rqn_86.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11211/rqn_87.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11213/rqn_89.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11214/rqn_90.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11215/rqn_91.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11216/rqn_92.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11217/rqn_93.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11218/rqn_94.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11219/rqn_95.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11220/rqn_96.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11221/rqn_97.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11222/rqn_98.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11223/rqn_99.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11224/rqn_100.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11225/rqn_101.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11226/rqn_102.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11227/rqn_103.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11228/rqn_104.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11332/rqn_106.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11231/rqn_107.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11232/rqn_108.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11233/rqn_109.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11234/rqn_110.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11235/rqn_111.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11236/rqn_112.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11237/rqn_113.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11238/rqn_114.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11239/rqn_115.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11240/rqn_116.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11241/rqn_117.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11243/rqn_119.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11244/rqn_120.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11245/rqn_121.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11246/rqn_122.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11247/rqn_123.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11250/rqn_124.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11252/rqn_126.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11253/rqn_127.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11254/rqn_128.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11255/rqn_129_1WjWPEn.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11256/rqn_130.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11258/rqn_131.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11259/rqn_132.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11260/rqn_133.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11262/rqn_135.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11263/rqn_136.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11264/rqn_137.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11265/rqn_138.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11266/rqn_139.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11267/rqn_140.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11268/rqn142.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11269/rqn142.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11270/rqn_143.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11271/rqn144.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11272/rqn145_JVWebIh.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11273/rqn_146.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11274/rqn_147.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11276/rqn_149.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11277/rqn_150.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11278/rqn_151.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11279/rqn_152.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11280/rqn_153.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11281/rqn_154.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11284/rqn_157.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11285/rqn_158.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11293/rqn_159.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11295/rqn_160.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11296/rqn_161.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11298/rqn_162.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11300/rqn_163.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11301/rqn_164.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11302/rqn_165.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11303/rqn_166.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11304/rqn_167.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11305/rqn_168.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11306/rqn_169.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11307/rqn_170.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11308/rqn_171.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11309/rqn_172.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11310/rqn_173.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11311/rqn_174.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11312/rqn_175.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11313/rqn_176.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11314/rqn_177.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11315/rqn_178.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11316/rqn_179___4_volumes.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11317/rqn_180.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11318/rqn_181.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11319/rqn_182_wGsdEFa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11321/rqn_184.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11322/rqn_185.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11323/rqn_186.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11324/rqn_187.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11325/rqn_188.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11327/rqn_190.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11328/rqn_191.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11329/rqn_192.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11335/rqn_196.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11336/rqn_197.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11337/rqn_198.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11338/rqn_199.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11339/rqn_200_H7UNZuQ.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11340/rqn_201.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11341/rqn_202_deQa1V8.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11342/rqn_203.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11343/rqn_204_UCF6MAf.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11344/rqn_205.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11345/rqn_206.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11346/rqn_207.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11347/rqn_208.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11348/rqn_209.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11349/rqn_210.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11352/rqn_213.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11354/rqn_214.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11355/rqn_215.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11358/rqn_217.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11360/rqn_219.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11361/rqn_220.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11362/rqn_221.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11363/rqn_222.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11373/rqn_224.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11374/rqn_225.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11375/rqn_226.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11376/rqn_227.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11377/rqn_228.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11378/rqn_229.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11379/rqn_230.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11380/rqn_231.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11382/rqn_233.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11383/rqn_234.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11384/rqn_235.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11385/rqn_236.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11387/rqn_237.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11388/rqn_238_gLnfiyE.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11389/rqn_239.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11390/rqn_240.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11391/rqn_241.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11394/rqn_242.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11395/rqn_243.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11396/rqn_244.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11397/rqn_245.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11398/rqn_246.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11399/rqn_247.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11400/rqn_248.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11401/rqn_249.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11402/rqn_250.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11403/rqn_251.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11404/rqn_252.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11405/rqn_253.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11406/rqn_254.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11407/rqn_255.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11408/rqn_256.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11409/rqn_257.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11410/rqn_258.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11411/rqn_259.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11412/rqn_260.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11413/rqn_261.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11415/rqn_262.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11416/rqn_263.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11417/rqn_264.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11418/rqn_265.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11419/rqn_266.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11420/rqn_267.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11421/rqn_268.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11422/rqn_269.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11423/rqn_270.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11424/rqn_271.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11425/rqn_272.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11426/rqn_273.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11427/rqn_274.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11428/rqn_275.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11430/rqn_276.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11431/rqn_277.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11433/rqn_279.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11434/rqn_280.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11435/rqn_281.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11436/rqn_282.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11444/rqn_283.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11445/rqn_284.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11446/rqn_285.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11447/rqn_286.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11448/rqn_287.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11449/rqn_288.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11451/rqn_290.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11452/rqn_291.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11453/rqn_292.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11454/rqn_293.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11455/rqn_294.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11456/rqn_295.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11457/rqn_296.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11458/rqn_297.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11459/rqn_298.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11460/rqn_299.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11461/rqn_300.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11462/rqn_301.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11463/rqn_302.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11464/rqn_303.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11465/rqn_304.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11466/rqn_305.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11467/rqn_306.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11470/rqn_307.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11471/rqn_308.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11472/rqn_309.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11473/rqn_310.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11474/rqn_311.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11476/rqn_312.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11477/rqn_313.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11478/rqn_314.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11479/rqn_315.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11480/rqn_316.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11481/rqn_317.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11482/rqn_318.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11483/rqn_319.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11484/rqn_320.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11486/rqn_321.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11487/rqn_322.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11488/rqn_323.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11489/rqn_324.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11490/rqn_325.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11491/rqn_326.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11492/rqn_327.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11493/rqn_328.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11494/rqn_329.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11495/rqn_330.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11496/rqn_331.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11497/rqn_332.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11498/rqn_333.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11499/rqn_334.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11500/rqn_335.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11501/rqn_336.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11502/rqn_337.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11503/rqn_338.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11504/rqn_339.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11505/rqn_340.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11506/rqn_341.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11507/rqn_342.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11508/rqn_343.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11509/rqn_344.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11510/rqn_345.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11511/rqn_346.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11512/rqn_347.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11513/rqn_348.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11514/rqn_349.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11515/rqn_350.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11516/rqn_351.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11521/rqn_356.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11522/rqn_357.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11523/rqn_358.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11524/rqn_359.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11528/rqn_360.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11529/rqn_361.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11530/rqn_362.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11531/rqn_363.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11532/rqn_364.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11533/rqn_365.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11535/rqn_366.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11536/rqn_367.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11540/rqn_368.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11541/rqn_369.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11542/rqn_370.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11544/rqn_372.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11545/rqn_373.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11547/rqn_375.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11548/rqn_376.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11549/rqn_377.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11550/rqn_378.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11551/rqn_379.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11552/rqn_380.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11553/rqn_381.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11554/rqn_382.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11555/rqn_383.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11556/rqn_384.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11558/rqn_386.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11559/rqn_386.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11560/rqn_388.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11561/rqn_389.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11562/rqn_390.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11564/rqn_392.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11565/rqn_393.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11566/rqn_394.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11569/rqn_397.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11570/rqn_398.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11571/rqn_397.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11572/rqn_400.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11573/rqn_401.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11574/rqn_402.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11575/rqn_403.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11576/rqn_404.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11578/rqn_406.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11579/rqn_407.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11580/rqn_408.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11582/rqn_410.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11583/rqn_411.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11584/rqn_412.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11587/rqn_413.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11588/rqn_414.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11589/rqn_415.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11590/rqn_416.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11591/rqn_417.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11592/rqn418.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11595/rqn_419.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11596/rqn_420.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11597/rqn_421.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11598/rqn_422.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11599/rqn_423.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11600/rqn_424.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11601/rqn_425.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11602/rqn_426.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11603/rqn_428.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11604/rqn_428.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11605/rqn_429.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11606/rqn_430.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11607/rqn_431.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11608/rqn_432.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11610/rqn_434.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11611/rqn_435.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11612/rqn_436.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11633/rqn_437.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11614/rqn_438.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11615/rqn_439.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11618/rqn_440.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11621/rqn_442.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11622/rqn_443.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11623/rqn_444.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11625/rqn_446.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11627/rqn_448.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11628/rqn_449.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11629/rqn_450.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11631/rqn_451.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11632/rqn_452.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11634/rqn_453.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11635/rqn_454.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11638/rqn_455.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11639/rqn_456.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11640/rqn_457.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11641/rqn_458.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11642/rqn_459.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11643/rqn_460.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11645/rqn_462.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11646/rqn_463.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11648/rqn_465.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11649/rqn_466.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11652/rqn_468.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11653/rqn_468.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11654/rqn_469.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11655/rqn_470.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11656/rqn_471.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11657/rqn_472.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11658/rqn_473.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11660/rqn_475.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11662/rqn_477.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11663/rqn_478.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11664/rqn_479.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11666/rqn_480.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11667/rqn_481_XuyxUpX.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11668/rqn_482_HQefIY4.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11669/rqn_483.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11670/rqn_484.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11671/rqn_485.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11672/rqn_486.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11673/rqn_487.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11674/rqn_488.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11676/rqn_490.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11677/rqn_491.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11678/rqn_492.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11680/rqn_494.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11681/rqn_495.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11682/rqn_496.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11683/rqn_497_dOAiO4d.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11684/rqn_498.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11685/rqn_499.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11686/rqn_500.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11687/rqn_501.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11688/rqn_502.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11690/rqn_504.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11691/rqn_505.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11692/rqn_506.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11693/rqn_507.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11694/rqn_508.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11695/rqn_509.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11697/rqn_511.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11698/rqn_512.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11699/rqn_513.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11701/rqn_515.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11702/rqn_516.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11703/rqn_517.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11704/rqn_518.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11705/rqn_419.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11706/rqn_520.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11707/rqn_521.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11708/rqn_522.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11709/rqn_523.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11710/rqn_524.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11711/rqn_525_CyouvZs.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11712/rqn_526.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11713/rqn_527.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11714/rqn_528.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11715/rqn_529.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11716/rqn_530.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11717/rqn_531.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11718/rqn_532.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11719/rqn_533.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11720/rqn_534.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11721/rqn_535.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11722/rqn_536.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11723/rqn_537.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11724/rqn_538.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11725/rqn_539.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11726/rqn_540.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11727/rqn_541.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11728/rqn_542.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11730/rqn_544.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11731/rqn_545.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11732/rqn_546.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11733/rqn_547.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11734/rqn_548.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11736/rqn_550.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11738/rqn_552.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11739/rqn_553.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11740/rqn_554.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11741/rqn_555.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11742/rqn_556.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11743/rqn_557.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11744/rqn_558.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11747/rqn_560.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11748/rqn_561.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11749/rqn_562.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11753/rqn_566.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11754/rqn_567.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11755/rqn_568.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11759/rqn_570.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11760/rqn_571.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11761/rqn_572.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11762/rqn_573.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11763/rqn_574.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11764/rqn_575.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11765/rqn_576.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11766/rqn_577.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11769/rqn_580.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11770/rqn_581.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11771/rqn_582.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11773/rqn_583.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11774/rqn_584_DqwKUWU.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11775/rqn_585.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11776/rqn_586.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11777/rqn_587.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11778/rqn_588.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11779/rqn_589.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11780/rqn_590.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11781/rqn_591.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11783/rqn_593.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11784/rqn_594.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11786/rqn_595.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11787/rqn_596.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11789/rqn_597.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11790/rqn_598.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11791/rqn_599.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11794/rqn_602.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11795/rqn_603.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11796/rqn_604.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11800/rqn_608.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11801/rqn_609.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11802/rqn_610.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11803/rqn_611.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11804/rqn_612.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11805/rqn_613.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11807/rqn_614.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11810/rqn_616.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11811/rqn_617.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11813/rqn_619.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11814/rqn_620.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11815/rqn_621.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11816/rqn_622.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11817/rqn_623.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11825/rqn_630.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11826/rqn_631.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11827/rqn_632.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11829/rqn_634.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11830/rqn_635.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11833/rqn_637.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11834/rqn_638.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11835/rqn_639.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11837/rqn_641.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11838/rqn_642_YZH7lGM.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11839/rqn_643.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11840/rqn_644.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11841/rqn_645.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11842/rqn_646.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11844/rqn_648.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11846/rqn_650.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11847/rqn_651.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11848/rqn_652.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11849/rqn_653.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11850/rqn_654.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11851/rqn_655.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11853/rqn_657.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11855/rqn_659.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11856/rqn_660.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11857/rqn_661.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11858/rqn_662.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11864/rqn_664.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11865/rqn_665.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11866/rqn_666_0Kf6IJf.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11867/rqn_667.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11868/rqn_668.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11869/rqn_669.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11870/rqn_670.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11871/rqn_671_RNwnilC.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11872/rqn_672.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11873/rqn_673.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11874/rqn_674_FMw0DRz.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11875/rqn_675_wxftlgH.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11876/rqn_676.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11877/rqn_677.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11881/rqn_681.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11883/rqn_683.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11884/rqn_684.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11885/rqn_685.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11886/rqn_686.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11887/rqn_687.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11888/rqn_688.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11889/rqn_689.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11890/rqn_690.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11891/rqn_691.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11892/rqn_692.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11893/rqn_693.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11895/rqn_695.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11897/rqn_697.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11898/rqn_698.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11899/rqn_699.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11900/rqn_700.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11901/rqn_701.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11902/rqn_702.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11903/rqn_703.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11904/rqn_704.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11905/rqn_705.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11908/rqn_706.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11909/rqn_707.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11911/rqn_709.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11912/rqn_710.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11914/rqn_712.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11915/rqn_713.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11916/rqn_714.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11917/rqn_715.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11918/rqn_716.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11919/rqn_717.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11920/rqn_718.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11921/rqn_719.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11922/rqn_720.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11923/rqn_721.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11924/rqn_722.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11925/rqn_723.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11928/rqn_726.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11929/rqn_727.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11930/rqn_728.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11931/rqn_729.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11932/rqn_730.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11933/rqn_731.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11934/rqn_732.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11935/rqn_733.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11936/rqn_734.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11937/rqn_735.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11938/rqn_736.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11940/rqn_738.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11941/rqn_739.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11942/rqn_740.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11943/rqn_741.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11944/rqn_742.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11945/rqn_743_Fj9BzwE.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11946/rqn_744.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11948/rqn_746.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11950/rqn_748.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11957/rqn_750_gOQHWfZ.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11958/rqn_751.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11959/rqn_752.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11960/rqn_753.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11961/rqn_754.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11963/rqn_755.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11964/rqn_756.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11965/rqn_757.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11966/rqn_758.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11967/rqn_759.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11968/rqn_760.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11969/rqn_761.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11970/rqn_762.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11971/rqn_763.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11973/rqn_765.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11974/rqn_766_1fwgX2Z.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11975/rqn_767.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11976/rqn_768.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11977/rqn_769.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11978/rqn_770.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11979/rqn_771.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11980/rqn_772.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11982/rqn_773.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11984/rqn_774.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11985/rqn_775.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11986/rqn_776.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11987/rqn_777.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11991/rqn_779.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11992/rqn_780.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11994/rqn_781.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11995/rqn_782.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11996/rqn_783.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11997/rqn_784.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11998/rqn_785.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11999/rqn_786.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12004/rqn_791.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12005/rqn_792.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12006/rqn_793.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12007/rqn_794.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12008/rqn_795.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12009/rqn_796.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12010/rqn_797.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12011/rqn_798.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12012/rqn_799.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12013/rqn_800.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12014/rqn_801.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12015/rqn_802.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12017/rqn_803.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12018/rqn_804.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12019/rqn_805.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12023/rqn_808.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12024/rqn_809.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12025/rqn_810.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12026/rqn_811.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12027/rqn_812.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12029/rqn_814.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12030/rqn_815.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12031/rqn_816.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12032/rqn_817.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12033/rqn_818.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12034/rqn_819.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12035/rqn_820_rByHkJa.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12036/rqn_821.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12038/rqn_823.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12039/rqn_824.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12040/rqn_825.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12041/rqn_826.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12042/rqn_827.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12043/rqn_828.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12044/rqn_829.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12045/rqn_830.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12046/rqn_831.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12047/rqn_832.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12051/rqn_834.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12052/rqn_835.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12053/rqn_836.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12054/rqn_837.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12055/rqn_838.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12056/rqn_839.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12057/rqn_840.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12058/rqn_841.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12059/rqn_842.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12060/rqn_843.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12062/rqn_844.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12069/rqn_845.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12070/rqn_846.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12071/rqn_847_jgE3F4z.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12072/rqn_848.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12074/rqn_850.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12075/rqn_851_8UZUjMe.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12076/rqn_852.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12077/rqn_853.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12078/rqn_854.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12079/rqn_855.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12080/rqn_856.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12083/rqn_859.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12084/rqn_860.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12085/rqn_861.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12086/rqn_862.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12088/rqn_864.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12089/rqn_865.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12090/rqn_866.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12091/rqn_867.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12092/rqn_868.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12093/rqn_869.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12095/rqn_871.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12096/rqn_872.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12097/rqn_873.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12098/rqn_874.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12099/rqn_875.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12100/rqn_876.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12103/rqn_879.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12104/rqn_880.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12105/rqn_881.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12106/rqn_882.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12107/rqn_883.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12109/rqn_885.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12110/rqn_886.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12111/rqn_887.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12112/rqn_888.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12114/rqn_890.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12116/rqn_891.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12117/rqn_892.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12118/rqn_893.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12119/rqn_894.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12120/rqn_895.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12121/rqn_896.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12122/rqn_897.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12123/rqn_898.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12124/rqn_899.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12125/rqn_900.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12126/rqn_901.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12127/rqn_902.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12128/rqn_903.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12130/rqn_905.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12133/rqn_908.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12134/rqn_909.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12135/rqn_910.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12136/rqn_911.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12137/rqn_912.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12138/rqn_913.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12139/rqn_914.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12140/rqn_915.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12141/rqn_916.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12143/rqn_918.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12144/rqn_919.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12145/rqn_920.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12146/rqn_921.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12151/rqn_924.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12152/rqn_925.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12153/rqn_926.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12156/rqn_929.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12159/rqn_931.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12160/rqn_932.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12161/rqn_933.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12162/rqn_934.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12163/rqn_935.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12164/rqn_936.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12165/rqn_937.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12166/rqn_938.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12167/rqn_939.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12168/rqn_940.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12169/rqn_941.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12171/rqn_943.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12174/rqn_945.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12176/rqn_946.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12178/rqn_947.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12179/rqn_948.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12180/rqn_949.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12181/rqn_950.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12182/rqn_951.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12183/rqn_952.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12186/rqn_954.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12187/rqn_955.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12189/rqn_957.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12190/rqn_958.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12192/rqn_959.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12193/rqn_960.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12196/rqn_962.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12197/rqn_963.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12198/rqn_964.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12199/rqn_965.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12200/rqn_966.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12201/rqn_967.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11257/moc_01_C1rzOi6.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11334/moc_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11353/moc_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11357/moc_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11365/moc_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11429/moc_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11469/moc_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11485/moc_09_7fmNAJb.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11534/moc_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11585/moc_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11586/moc_12_u8EjzG9.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11616/moc_13_0MTpHK8.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11617/moc_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11619/moc_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11630/moc_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11746/moc_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11809/moc_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11831/moc_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11863/moc_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11962/moc_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12048/moc_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12049/moc_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12158/moc_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12177/moc_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12184/moc_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11437/res_664.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11443/res_665.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11636/res_666.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11125/rqn_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11126/rqn_02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11127/rqn_03.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11130/rqn_06.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11132/rqn_8.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11133/rqn_9.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11134/rqn_10.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11135/rqn_11.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11136/rqn_12.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11137/rqn_13.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11138/rqn_14.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11139/rqn_15.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11140/rqn_16.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11141/rqn_17.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11142/rqn_18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11143/rqn_19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11145/rqn_821.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11146/rqn_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11147/rqn_23_QPVz4ZW.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11148/rqn_24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11149/rqn_25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11150/rqn_26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11151/rqn_27.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11152/rqn_28.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11153/rqn_29.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11154/rqn_30.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11155/rqn_31.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11156/rqn_32.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11158/rqn_34.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11159/rqn_35.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11160/rqn_36.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11161/rqn_37.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11162/rqn_38.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11163/rqn_39.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11164/rqn_40.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11165/rqn_41.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11166/rqn_42.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11167/rqn_43.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11168/rqn_44.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11169/rqn_45.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11170/rqn_46.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11171/rqn_47.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11173/rqn_49.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11174/rqn_50.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11175/rqn_51.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11176/rqn_52.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11177/rqn_53.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11178/rqn_54.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11179/rqn_55.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11180/rqn_56.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11182/rqn_58.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11183/rqn_59.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11184/rqn_60.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11185/rqn_61.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11186/rqn_62.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11187/rqn_63.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11188/rqn_64.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11189/rqn_65.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11191/rqn_67.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11192/rqn_68.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11193/rqn_69.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11194/rqn_70.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11195/rqn_71.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11196/rqn_72.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11197/rqn_73.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11198/rqn_74.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11199/rqn_75.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11200/rqn_76.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11201/rqn_77.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11202/rqn_78.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11205/rqn_81_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11206/rqn_83.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11207/rqn_83.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11208/rqn_84.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11209/rqn_85.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11210/rqn_86.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11211/rqn_87.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11213/rqn_89.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11214/rqn_90.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11215/rqn_91.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11216/rqn_92.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11217/rqn_93.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11218/rqn_94.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11219/rqn_95.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11220/rqn_96.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11221/rqn_97.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11222/rqn_98.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11223/rqn_99.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11224/rqn_100.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11225/rqn_101.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11226/rqn_102.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11227/rqn_103.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11228/rqn_104.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11332/rqn_106.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11231/rqn_107.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11232/rqn_108.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11233/rqn_109.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11234/rqn_110.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11235/rqn_111.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11236/rqn_112.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11237/rqn_113.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11238/rqn_114.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11239/rqn_115.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11240/rqn_116.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11241/rqn_117.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11243/rqn_119.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11244/rqn_120.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11245/rqn_121.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11246/rqn_122.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11247/rqn_123.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11250/rqn_124.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11252/rqn_126.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11253/rqn_127.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11254/rqn_128.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11255/rqn_129_1WjWPEn.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11256/rqn_130.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11258/rqn_131.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11259/rqn_132.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11260/rqn_133.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11262/rqn_135.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11263/rqn_136.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11264/rqn_137.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11265/rqn_138.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11266/rqn_139.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11267/rqn_140.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11268/rqn142.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11269/rqn142.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11270/rqn_143.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11271/rqn144.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11272/rqn145_JVWebIh.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11273/rqn_146.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11274/rqn_147.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11276/rqn_149.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11277/rqn_150.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11278/rqn_151.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11279/rqn_152.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11280/rqn_153.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11281/rqn_154.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11284/rqn_157.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11285/rqn_158.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11293/rqn_159.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11295/rqn_160.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11296/rqn_161.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11298/rqn_162.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11300/rqn_163.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11301/rqn_164.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11302/rqn_165.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11303/rqn_166.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11304/rqn_167.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11305/rqn_168.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11306/rqn_169.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11307/rqn_170.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11308/rqn_171.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11309/rqn_172.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11310/rqn_173.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11311/rqn_174.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11312/rqn_175.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11313/rqn_176.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11314/rqn_177.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11315/rqn_178.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11316/rqn_179___4_volumes.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11317/rqn_180.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11318/rqn_181.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11319/rqn_182_wGsdEFa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11321/rqn_184.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11322/rqn_185.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11323/rqn_186.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11324/rqn_187.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11325/rqn_188.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11327/rqn_190.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11328/rqn_191.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11329/rqn_192.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11335/rqn_196.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11336/rqn_197.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11337/rqn_198.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11338/rqn_199.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11339/rqn_200_H7UNZuQ.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11340/rqn_201.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11341/rqn_202_deQa1V8.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11342/rqn_203.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11343/rqn_204_UCF6MAf.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11344/rqn_205.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11345/rqn_206.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11346/rqn_207.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11347/rqn_208.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11348/rqn_209.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11349/rqn_210.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11352/rqn_213.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11354/rqn_214.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11355/rqn_215.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11358/rqn_217.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11360/rqn_219.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11361/rqn_220.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11362/rqn_221.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11363/rqn_222.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11373/rqn_224.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11374/rqn_225.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11375/rqn_226.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11376/rqn_227.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11377/rqn_228.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11378/rqn_229.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11379/rqn_230.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11380/rqn_231.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11382/rqn_233.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11383/rqn_234.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11384/rqn_235.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11385/rqn_236.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11387/rqn_237.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11388/rqn_238_gLnfiyE.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11389/rqn_239.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11390/rqn_240.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11391/rqn_241.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11394/rqn_242.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11395/rqn_243.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11396/rqn_244.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11397/rqn_245.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11398/rqn_246.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11399/rqn_247.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11400/rqn_248.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11401/rqn_249.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11402/rqn_250.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11403/rqn_251.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11404/rqn_252.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11405/rqn_253.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11406/rqn_254.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11407/rqn_255.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11408/rqn_256.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11409/rqn_257.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11410/rqn_258.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11411/rqn_259.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11412/rqn_260.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11413/rqn_261.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11415/rqn_262.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11416/rqn_263.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11417/rqn_264.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11418/rqn_265.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11419/rqn_266.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11420/rqn_267.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11421/rqn_268.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11422/rqn_269.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11423/rqn_270.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11424/rqn_271.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11425/rqn_272.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11426/rqn_273.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11427/rqn_274.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11428/rqn_275.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11430/rqn_276.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11431/rqn_277.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11433/rqn_279.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11434/rqn_280.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11435/rqn_281.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11436/rqn_282.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11444/rqn_283.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11445/rqn_284.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11446/rqn_285.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11447/rqn_286.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11448/rqn_287.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11449/rqn_288.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11451/rqn_290.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11452/rqn_291.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11453/rqn_292.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11454/rqn_293.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11455/rqn_294.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11456/rqn_295.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11457/rqn_296.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11458/rqn_297.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11459/rqn_298.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11460/rqn_299.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11461/rqn_300.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11462/rqn_301.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11463/rqn_302.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11464/rqn_303.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11465/rqn_304.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11466/rqn_305.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11467/rqn_306.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11470/rqn_307.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11471/rqn_308.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11472/rqn_309.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11473/rqn_310.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11474/rqn_311.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11476/rqn_312.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11477/rqn_313.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11478/rqn_314.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11479/rqn_315.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11480/rqn_316.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11481/rqn_317.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11482/rqn_318.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11483/rqn_319.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11484/rqn_320.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11486/rqn_321.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11487/rqn_322.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11488/rqn_323.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11489/rqn_324.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11490/rqn_325.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11491/rqn_326.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11492/rqn_327.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11493/rqn_328.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11494/rqn_329.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11495/rqn_330.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11496/rqn_331.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11497/rqn_332.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11498/rqn_333.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11499/rqn_334.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11500/rqn_335.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11501/rqn_336.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11502/rqn_337.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11503/rqn_338.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11504/rqn_339.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11505/rqn_340.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11506/rqn_341.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11507/rqn_342.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11508/rqn_343.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11509/rqn_344.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11510/rqn_345.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11511/rqn_346.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11512/rqn_347.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11513/rqn_348.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11514/rqn_349.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11515/rqn_350.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11516/rqn_351.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11521/rqn_356.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11522/rqn_357.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11523/rqn_358.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11524/rqn_359.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11528/rqn_360.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11529/rqn_361.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11530/rqn_362.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11531/rqn_363.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11532/rqn_364.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11533/rqn_365.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11535/rqn_366.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11536/rqn_367.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11540/rqn_368.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11541/rqn_369.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11542/rqn_370.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11544/rqn_372.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11545/rqn_373.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11547/rqn_375.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11548/rqn_376.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11549/rqn_377.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11550/rqn_378.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11551/rqn_379.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11552/rqn_380.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11553/rqn_381.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11554/rqn_382.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11555/rqn_383.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11556/rqn_384.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11558/rqn_386.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11559/rqn_386.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11560/rqn_388.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11561/rqn_389.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11562/rqn_390.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11564/rqn_392.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11565/rqn_393.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11566/rqn_394.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11569/rqn_397.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11570/rqn_398.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11571/rqn_397.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11572/rqn_400.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11573/rqn_401.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11574/rqn_402.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11575/rqn_403.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11576/rqn_404.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11578/rqn_406.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11579/rqn_407.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11580/rqn_408.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11582/rqn_410.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11583/rqn_411.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11584/rqn_412.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11587/rqn_413.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11588/rqn_414.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11589/rqn_415.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11590/rqn_416.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11591/rqn_417.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11592/rqn418.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11595/rqn_419.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11596/rqn_420.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11597/rqn_421.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11598/rqn_422.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11599/rqn_423.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11600/rqn_424.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11601/rqn_425.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11602/rqn_426.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11603/rqn_428.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11604/rqn_428.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11605/rqn_429.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11606/rqn_430.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11607/rqn_431.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11608/rqn_432.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11610/rqn_434.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11611/rqn_435.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11612/rqn_436.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11633/rqn_437.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11614/rqn_438.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11615/rqn_439.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11618/rqn_440.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11621/rqn_442.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11622/rqn_443.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11623/rqn_444.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11625/rqn_446.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11627/rqn_448.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11628/rqn_449.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11629/rqn_450.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11631/rqn_451.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11632/rqn_452.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11634/rqn_453.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11635/rqn_454.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11638/rqn_455.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11639/rqn_456.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11640/rqn_457.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11641/rqn_458.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11642/rqn_459.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11643/rqn_460.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11645/rqn_462.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11646/rqn_463.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11648/rqn_465.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11649/rqn_466.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11652/rqn_468.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11653/rqn_468.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11654/rqn_469.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11655/rqn_470.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11656/rqn_471.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11657/rqn_472.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11658/rqn_473.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11660/rqn_475.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11662/rqn_477.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11663/rqn_478.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11664/rqn_479.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11666/rqn_480.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11667/rqn_481_XuyxUpX.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11668/rqn_482_HQefIY4.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11669/rqn_483.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11670/rqn_484.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11671/rqn_485.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11672/rqn_486.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11673/rqn_487.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11674/rqn_488.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11676/rqn_490.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11677/rqn_491.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11678/rqn_492.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11680/rqn_494.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11681/rqn_495.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11682/rqn_496.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11683/rqn_497_dOAiO4d.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11684/rqn_498.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11685/rqn_499.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11686/rqn_500.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11687/rqn_501.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11688/rqn_502.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11690/rqn_504.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11691/rqn_505.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11692/rqn_506.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11693/rqn_507.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11694/rqn_508.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11695/rqn_509.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11697/rqn_511.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11698/rqn_512.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11699/rqn_513.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11701/rqn_515.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11702/rqn_516.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11703/rqn_517.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11704/rqn_518.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11705/rqn_419.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11706/rqn_520.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11707/rqn_521.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11708/rqn_522.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11709/rqn_523.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11710/rqn_524.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11711/rqn_525_CyouvZs.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11712/rqn_526.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11713/rqn_527.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11714/rqn_528.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11715/rqn_529.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11716/rqn_530.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11717/rqn_531.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11718/rqn_532.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11719/rqn_533.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11720/rqn_534.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11721/rqn_535.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11722/rqn_536.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11723/rqn_537.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11724/rqn_538.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11725/rqn_539.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11726/rqn_540.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11727/rqn_541.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11728/rqn_542.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11730/rqn_544.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11731/rqn_545.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11732/rqn_546.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11733/rqn_547.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11734/rqn_548.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11736/rqn_550.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11738/rqn_552.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11739/rqn_553.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11740/rqn_554.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11741/rqn_555.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11742/rqn_556.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11743/rqn_557.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11744/rqn_558.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11747/rqn_560.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11748/rqn_561.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11749/rqn_562.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11753/rqn_566.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11754/rqn_567.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11755/rqn_568.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11759/rqn_570.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11760/rqn_571.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11761/rqn_572.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11762/rqn_573.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11763/rqn_574.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11764/rqn_575.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11765/rqn_576.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11766/rqn_577.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11769/rqn_580.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11770/rqn_581.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11771/rqn_582.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11773/rqn_583.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11774/rqn_584_DqwKUWU.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11775/rqn_585.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11776/rqn_586.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11777/rqn_587.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11778/rqn_588.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11779/rqn_589.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11780/rqn_590.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11781/rqn_591.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11783/rqn_593.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11784/rqn_594.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11786/rqn_595.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11787/rqn_596.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11789/rqn_597.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11790/rqn_598.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11791/rqn_599.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11794/rqn_602.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11795/rqn_603.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11796/rqn_604.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11800/rqn_608.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11801/rqn_609.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11802/rqn_610.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11803/rqn_611.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11804/rqn_612.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11805/rqn_613.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11807/rqn_614.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11810/rqn_616.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11811/rqn_617.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11813/rqn_619.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11814/rqn_620.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11815/rqn_621.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11816/rqn_622.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11817/rqn_623.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11825/rqn_630.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11826/rqn_631.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11827/rqn_632.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11829/rqn_634.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11830/rqn_635.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11833/rqn_637.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11834/rqn_638.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11835/rqn_639.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11837/rqn_641.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11838/rqn_642_YZH7lGM.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11839/rqn_643.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11840/rqn_644.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11841/rqn_645.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11842/rqn_646.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11844/rqn_648.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11846/rqn_650.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11847/rqn_651.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11848/rqn_652.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11849/rqn_653.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11850/rqn_654.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11851/rqn_655.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11853/rqn_657.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11855/rqn_659.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11856/rqn_660.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11857/rqn_661.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11858/rqn_662.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11864/rqn_664.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11865/rqn_665.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11866/rqn_666_0Kf6IJf.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11867/rqn_667.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11868/rqn_668.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11869/rqn_669.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11870/rqn_670.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11871/rqn_671_RNwnilC.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11872/rqn_672.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11873/rqn_673.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11874/rqn_674_FMw0DRz.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11875/rqn_675_wxftlgH.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11876/rqn_676.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11877/rqn_677.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11881/rqn_681.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11883/rqn_683.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11884/rqn_684.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11885/rqn_685.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11886/rqn_686.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11887/rqn_687.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11888/rqn_688.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11889/rqn_689.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11890/rqn_690.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11891/rqn_691.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11892/rqn_692.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11893/rqn_693.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11895/rqn_695.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11897/rqn_697.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11898/rqn_698.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11899/rqn_699.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11900/rqn_700.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11901/rqn_701.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11902/rqn_702.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11903/rqn_703.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11904/rqn_704.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11905/rqn_705.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11908/rqn_706.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11909/rqn_707.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11911/rqn_709.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11912/rqn_710.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11914/rqn_712.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11915/rqn_713.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11916/rqn_714.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11917/rqn_715.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11918/rqn_716.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11919/rqn_717.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11920/rqn_718.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11921/rqn_719.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11922/rqn_720.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11923/rqn_721.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11924/rqn_722.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11925/rqn_723.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11928/rqn_726.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11929/rqn_727.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11930/rqn_728.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11931/rqn_729.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11932/rqn_730.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11933/rqn_731.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11934/rqn_732.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11935/rqn_733.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11936/rqn_734.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11937/rqn_735.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11938/rqn_736.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11940/rqn_738.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11941/rqn_739.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11942/rqn_740.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11943/rqn_741.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11944/rqn_742.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11945/rqn_743_Fj9BzwE.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11946/rqn_744.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11948/rqn_746.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11950/rqn_748.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11957/rqn_750_gOQHWfZ.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11958/rqn_751.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11959/rqn_752.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11960/rqn_753.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11961/rqn_754.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11963/rqn_755.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11964/rqn_756.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11965/rqn_757.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11966/rqn_758.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11967/rqn_759.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11968/rqn_760.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11969/rqn_761.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11970/rqn_762.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11971/rqn_763.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11973/rqn_765.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11974/rqn_766_1fwgX2Z.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11975/rqn_767.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11976/rqn_768.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11977/rqn_769.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11978/rqn_770.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11979/rqn_771.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11980/rqn_772.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11982/rqn_773.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11984/rqn_774.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11985/rqn_775.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11986/rqn_776.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11987/rqn_777.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11991/rqn_779.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11992/rqn_780.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11994/rqn_781.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11995/rqn_782.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11996/rqn_783.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11997/rqn_784.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11998/rqn_785.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/11999/rqn_786.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12004/rqn_791.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12005/rqn_792.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12006/rqn_793.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12007/rqn_794.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12008/rqn_795.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12009/rqn_796.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12010/rqn_797.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12011/rqn_798.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12012/rqn_799.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12013/rqn_800.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12014/rqn_801.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12015/rqn_802.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12017/rqn_803.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12018/rqn_804.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12019/rqn_805.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12023/rqn_808.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12024/rqn_809.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12025/rqn_810.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12026/rqn_811.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12027/rqn_812.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12029/rqn_814.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12030/rqn_815.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12031/rqn_816.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12032/rqn_817.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12033/rqn_818.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12034/rqn_819.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12035/rqn_820_rByHkJa.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12036/rqn_821.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12038/rqn_823.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12039/rqn_824.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12040/rqn_825.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12041/rqn_826.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12042/rqn_827.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12043/rqn_828.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12044/rqn_829.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12045/rqn_830.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12046/rqn_831.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12047/rqn_832.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12051/rqn_834.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12052/rqn_835.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12053/rqn_836.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12054/rqn_837.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12055/rqn_838.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12056/rqn_839.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12057/rqn_840.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12058/rqn_841.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12059/rqn_842.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12060/rqn_843.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12062/rqn_844.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12069/rqn_845.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12070/rqn_846.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12071/rqn_847_jgE3F4z.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12072/rqn_848.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12074/rqn_850.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12075/rqn_851_8UZUjMe.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12076/rqn_852.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12077/rqn_853.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12078/rqn_854.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12079/rqn_855.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12080/rqn_856.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12083/rqn_859.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12084/rqn_860.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12085/rqn_861.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12086/rqn_862.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12088/rqn_864.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12089/rqn_865.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12090/rqn_866.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12091/rqn_867.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12092/rqn_868.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12093/rqn_869.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12095/rqn_871.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12096/rqn_872.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12097/rqn_873.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12098/rqn_874.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12099/rqn_875.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12100/rqn_876.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12103/rqn_879.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12104/rqn_880.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12105/rqn_881.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12106/rqn_882.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12107/rqn_883.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12109/rqn_885.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12110/rqn_886.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12111/rqn_887.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12112/rqn_888.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12114/rqn_890.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12116/rqn_891.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12117/rqn_892.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12118/rqn_893.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12119/rqn_894.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12120/rqn_895.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12121/rqn_896.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12122/rqn_897.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12123/rqn_898.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12124/rqn_899.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12125/rqn_900.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12126/rqn_901.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12127/rqn_902.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12128/rqn_903.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12130/rqn_905.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12133/rqn_908.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12134/rqn_909.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12135/rqn_910.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12136/rqn_911.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12137/rqn_912.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12138/rqn_913.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12139/rqn_914.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12140/rqn_915.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12141/rqn_916.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12143/rqn_918.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12144/rqn_919.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12145/rqn_920.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12146/rqn_921.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12151/rqn_924.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12152/rqn_925.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12153/rqn_926.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12156/rqn_929.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12159/rqn_931.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12160/rqn_932.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12161/rqn_933.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12162/rqn_934.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12163/rqn_935.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12164/rqn_936.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12165/rqn_937.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12166/rqn_938.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12167/rqn_939.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12168/rqn_940.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12169/rqn_941.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12171/rqn_943.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12174/rqn_945.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12176/rqn_946.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12178/rqn_947.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12179/rqn_948.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12180/rqn_949.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12181/rqn_950.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12182/rqn_951.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12183/rqn_952.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12186/rqn_954.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12187/rqn_955.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12189/rqn_957.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12190/rqn_958.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12192/rqn_959.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12193/rqn_960.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12196/rqn_962.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12197/rqn_963.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12198/rqn_964.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12199/rqn_965.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12200/rqn_966.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/sapl/public/materialegislativa/2019/12201/rqn_967.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1073"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>