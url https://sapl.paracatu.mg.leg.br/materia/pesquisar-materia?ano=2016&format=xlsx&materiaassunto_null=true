--- v0 (2025-12-14)
+++ v1 (2026-05-23)
@@ -54,270 +54,270 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marlon Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8876/8876_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8876/8876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO PROGRAMA RADIOATIVIDADE DA RÁDIO JURITI AM PELOS SEUS 18 ANOS DE SERVIÇOS RADIOFÔNICOS PRESTADO A COMUNIDADE PARACATUENSE. </t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcos Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8936/8936_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8936/8936_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU A IGREJA BATISTA CENTRAL PELA PASSAGEM DE SEUS 44 ANOS.</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marli Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8953/8953_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8953/8953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A COMUNIDADE EVANGÉLICA INTERNACIONAL NOVA VIDA. </t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">CONCESSÃO DE MÉRITO DESPORTIVO DA CÂMARA MUNICIPAL AO ATLETA ESTER GOMES BARROS. </t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8955/8955_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8955/8955_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A IGREJA BATISTA SHALOM DE PARACATU.</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8956/8956_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8956/8956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A IGREJA BATISTA INDEPENDENTE DE PARACATU. </t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Glewton de Sá</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8972/8972_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8972/8972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL PARA A ESCOLA ESTADUAL ANTÔNIO CARLOS PELOS 88 ANOS DE BONS SERVIÇOS EDUCACIONAIS PRESTADO A COMUNIDADE PARACATUENSE. </t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9017/9017_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9017/9017_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A ESCOLA ESTADUAL AFONSO ARINOS. </t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Greik de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9038/9038_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9038/9038_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO DR. VICTOR FERREIRA SCHUWARTZ TANNUS MÉDICO OFTALMOLOGISTA. </t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9045/9045_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9045/9045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A ESCOLA ESTADUAL AFONSO ROQUETE PELOS 50 ANOS DE SERVIÇOS PRESTADOS A EDUCAÇÃO DE PARACATU. </t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9046/9046_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9046/9046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO ARTHUR DE OLIVEIRA ABRANTES. </t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9055/9055_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9055/9055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO UNIÃO ESPORTE CLUBE, PELA PASSAGEM DE SEUS 48 ANOS DE FUNDAÇÃO. </t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9070/9070_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9070/9070_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A IGREJA CRISTÃ EVANGÉLICA DO AVIVAMENTO - ICEA, PELA COMEMORAÇÃO DE SUES 30 ANOS. </t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9130/9130_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9130/9130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A COMUNIDADE EVANGÉLICA CEIFA. </t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9131/9131_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9131/9131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO PADRE PAULO GIOVANI RODRIGUES DE MELO. </t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9132/9132_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9132/9132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A IGREJA METODISTA DE PARACATU. </t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>João Jesus Macedo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9181/9181_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9181/9181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A IGREJA PRESBITERIANA CENTRAL PELA PASSAGEM DE SEUS 123 ANOS. </t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9275/9275_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9275/9275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A FUNDAÇÃO LOGOSÓFICA EM COMEMORAÇÃO AOS SEUS 20 ANOS DE SERVIÇO PRESTADO A COMUNIDADE PARACATUENSE. </t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
     <t>969007</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TCEM PELA APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE PARACATU, EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
@@ -1180,7617 +1180,7617 @@
   <si>
     <t>Glewton de Sá, Gilvan Rodrigues, Joãozinho Contador, Marlon Gouveia, Oswaldinho da Capoeira, Ragos Oliveira</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 17 DA LEI ORGÂNICA DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
     <t>João Archanjo, Gilvan Rodrigues, José Maria Coimbra, Juscelino Carteiro</t>
   </si>
   <si>
     <t>ALTERA OS §§5º E 6º DO ART. 23 DA LEI ORGÂNICA DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
     <t>RQN</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8496/8496_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8496/8496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO MUNICIPAL A COLOCAÇÃO DE BLOQUETES/PAVIMENTAÇÃO ASFÁLTICA NA RUA 01 E TRAVESSA 01 DO POVOADO SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8497/8497_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8497/8497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA PRAIANA NO PARACATUZINHO, FUNDO DO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8498/8498_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8498/8498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA COM INSTALAÇÃO DE UM POSTE E LUMINÁRIA NA TRAVESSA PRAIANA NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8499/8499_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8499/8499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ADESÃO DO MUNICÍPIO AO PROGRAMA ALIANÇA PELA VIDA DO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8500/8500_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8500/8500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE INSTALE UMA UNIDADE DO CRAS VOLANTE PARA ATENDER AS COMUNIDADES RURAIS DE PARACATU. </t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8501/8501_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8501/8501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE NOVOS CENTRO DE REFERÊNCIA E ASSISTÊNCIA SOCIAL (CRAS) EM PARACATU. </t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8502/8502_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8502/8502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8503/8503_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8503/8503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO ALVORADA. </t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8504/8504_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8504/8504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ANÁLISE PARA IMPLANTAÇÃO DE UMA UNIDADE CAPS-AD.</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8505/8505_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8505/8505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO ASFÁLTICA NA AVENIDA EDUARDO FERREIRA DE ARAÚJO NO BAIRRO VISTA ALEGRE. </t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8506/8506_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8506/8506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA EDUARDO FERREIRA ARAÚJO NO BAIRRO VISTA ALEGRE. </t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8507/8507_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8507/8507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A POSSIBILIDADE DE CONSTRUÇÃO DE UMA VILA OLÍMPICA EM PARACATU. </t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8508/8508_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8508/8508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA E A INSTALAÇÃO DE REDE DE ESGOTO NA RUA ANTENOR SILVA NEIVA, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8509/8509_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8509/8509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA A REFORMA DA QUADRA DE ESPORTE DO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8510/8510_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8510/8510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA GINÁSIO POLIESPORTIVO EM PARACATU.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8511/8511_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8511/8511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PROLONGAMENTO DA REDE ELÉTRICA COM POSTES E LUMINÁRIAS NA RUA 01, NO BAIRRO SÃO SEBASTIÃO.  </t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8512/8512_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8512/8512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PISTA DE SKATE NO BAIRRO JÓQUEI CLUBE. </t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8513/8513_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8513/8513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA E COBERTURA DA QUADRA DE ESPORTE DO BAIRRO NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8514/8514_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8514/8514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA DE ESPORTE DO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8515/8515_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8515/8515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO JUNTO AO GOVERNO DO ESTADO A CONSTRUÇÃO DE UMA ROTATÓRIA NA MG 188 ENTRE OS BAIRROS PRIMAVERA E JARDIM SERRANO. </t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8516/8516_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8516/8516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA DO BAIRRO SANTANA E REVITALIZAÇÃO DO PARQUE INFANTIL. </t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8517/8517_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8517/8517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA GOVERNADOR MAGALHÃES PINTO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8518/8518_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8518/8518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DO SERVIÇO MÓVEL DE URGÊNCIA (SAMU) EM PARACATU. </t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8519/8519_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8519/8519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA DE VÔLEI E DO CAMPO DE FUTEBOL SOCIETY DO PARQUE LINEAR NO BAIRRO PRADO.  </t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8521/8521_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8521/8521_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8522/8522_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8522/8522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE POSTO DE SAÚDE NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8523/8523_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8523/8523_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM VIADUTO PRÓXIMO AO POSTO CRUZEIRO, COM ACESSO AOS BAIRROS NOSSA SENHORA DE FÁTIMA E BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8524/8524_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8524/8524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES ENTRE AS RUAS ROMUALDO LEMOS DO PRADO E CRISTIANO LEMOS DO PRADO, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8525/8525_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8525/8525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NO BAIRRO JK.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8526/8526_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8526/8526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADO AO SENHOR PREFEITO MUNICIPAL, A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8527/8527_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8527/8527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS PARA A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8528/8528_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8528/8528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS PARA A CONSTRUÇÃO DE UMA CRECHE VILA PORTO BURITIS/ESPERA TAPA, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8529/8529_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8529/8529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS PARA O CONSERTO DE UM MATA-BURRO, NA REGIÃO FUNDÃO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8530/8530_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8530/8530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS PARA A CONSTRUÇÃO DA SEDE DA CIA DE POLICIA MILITAR, NA RUA PADRE MANOEL, NO TERRENO DA ESCOLA VIRGILIO DE MELO FRANCO.</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8531/8531_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8531/8531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS PARA A CASCALHAMENTO DO FINAL DA RUA F, NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8532/8532_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8532/8532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS PARA O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DO ASSENTAMENTO NOVA LAGOA RICA.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8533/8533_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8533/8533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS PARA A CAPINA, PODA E LIMPEZA DAS GROTAS DA CIDADE.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8534/8534_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8534/8534_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A CAPINA E A PODA DO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8535/8535_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8535/8535_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A CAPINA E A PODA NO POVOADO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8536/8536_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8536/8536_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A CAPINA E A PODA NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8537/8537_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8537/8537_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A CAPINA E A PODA NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8538/8538_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8538/8538_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A CAPINA E A PODA NO POVOADO LAGOA DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8539/8539_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8539/8539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A CAPINA E A PODA DO POVOADO DO CUNHA.</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8540/8540_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8540/8540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE A CONSTRUÇÃO DE UMA PONTE DE CIMENTO NO CÓRREGO BIZERRA, NA REGIÃO DO CERCADO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8541/8541_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8541/8541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE A CONSTRUÇÃO DE UMA PONTE DE CIMENTO, NO CÓRREGO DA BIZERRA, NA REGIÃO DO CHAPÉU VELHO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8542/8542_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8542/8542_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, A DOAÇÃO DE UM LOTE PARA A ACPNM - ASSOCIAÇÃO DE CRIADORES DE PÁSSAROS DO NOROESTE MINEIRO.</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8543/8543_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8543/8543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, INCLUSÃO DE SHOW COM CANTORES GOSPEL NAS COMEMORAÇÕES DO ANIVERSÁRIO DA CIDADE</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8544/8544_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8544/8544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA REQUISITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA CIDADE, EM VIRTUDE DOS ESTRAGOS PROVOCADOS PELAS CHUVAS NA PAVIMENTAÇÃO ASFÁLTICA DA CIDADE.</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8545/8545_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8545/8545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA REQUISITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE A QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA NA RUA FELISBERTO CALDEIRA BRANT NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8546/8546_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8546/8546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA REQUISITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE QUE SEJA REALIZADA A INSTALAÇÃO DE GALERIAS PLUVIAIS E PAVIMENTAÇÃO ASFÁLTICA DA RUA TEOTÔNIO VILELA NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8549/8549_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8549/8549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJA REQUISITADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE A QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA FELISBERTO CALDEIRA BRANT NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8550/8550_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8550/8550_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE MANILHAS, NA RUA BERNARDO CAPARUCHO DE MELO FRANCO Nº 05, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8551/8551_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8551/8551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE PLACAS DE DEFICIENTES, IDOSOS, EM FRENTE AS CLÍNICAS DE FISIOTERAPIA DA CIDADE DE PARACATU-MG.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8552/8552_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8552/8552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO INSTALAÇÃO DE FAIXAS DE PEDESTRES EM FRENTE ÀS FUNERÁRIAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8553/8553_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8553/8553_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE PARA QUE SEJA PROVIDENCIE O TERMINO DO ASFALTO DA RUA VÊNUS, BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8554/8554_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8554/8554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE PROVIDENCIE A INSTALAÇÃO DE UM SEMÁFORO NA ROTATÓRIA QUE LIGA AS RUAS MATIAS MUNDIM, LEOPOLDO FARIA E ANTÔNIO PORTO, EM FRENTE AO CEMITÉRIO SANTA CRUZ.</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8556/8556_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8556/8556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A LIMPEZA DO PARQUE ECOLÓGICO DO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8557/8557_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8557/8557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO, A REFORMA DOS BANHEIROS E INSTALAÇÃO DE MAIS CADEIRAS NA ÁREA EXTERNA DE ESPERA DA CLÍNICA DA MULHER.</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8558/8558_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8558/8558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A CONSTRUÇÃO DE UMA QUADRA COBERTA, NO BAIRRO SANTO EDUARDO..</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8559/8559_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8559/8559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO INSTALAÇÃO DE POSTO DE SAÚDE NA VILA DO ESPERA TAPA, PRÓXIMO AO RIO PARACATU, COM ABRANGÊNCIA AOS POVOADOS DA SANTA ROSA, CERCADO, CHÁPEU VELHO E ENTRE RIBEIROS.</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8560/8560_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8560/8560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A CONSTRUÇÃO DE PONTE MOLHADA NO CÓRREGO DO PAIOU, NA REGIÃO DO SOARES.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8561/8561_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8561/8561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO, O PATROLAMENTO E CASCALHAMENTO DA ESTRADA DO CERCADO.</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8562/8562_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8562/8562_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A INSTALAÇÃO DE UMA LINHA DE ÔNIBUS NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8563/8563_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8563/8563_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A REFORMA DOS MATA-BURROS DA ESTRADAS RURAIS DA REGIÃO DO RIBEIRÃO PASSANDO PELAS REGIÕES DO CLAROS, CARAPINAS, BAÚ., NA ZONA RURAL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8564/8564_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8564/8564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A CANALIZAÇÃO DE REDE DE ESGOTO, NA RUA PROF.ALENDINA LOUREIRO NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8565/8565_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8565/8565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO AS INSTALAÇÕES DE PONTOS DE ÔNIBUS COBERTOS, NAS ESTRADAS RURAIS DAS LINHAS DE ÔNIBUS, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8566/8566_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8566/8566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO O PATROLAMENTO E CASCALHAMENTO DA REGIÃO MANOEL DE SOUZA, NA ZONA RURAL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8567/8567_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8567/8567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS, NA REGIÃO CACHORRO SENTADO, NA ZONA RURAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8568/8568_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8568/8568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A CONSTRUÇÃO UM PARQUE, O POVOADO DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8569/8569_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8569/8569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A LIMPEZA DA GROTA ENTRE ACESSO DO BAIRRO NOSSA SENHORA DE FÁTIMA E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8570/8570_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8570/8570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A INSTALAÇÃO DO PROERD RURAL, NA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8571/8571_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8571/8571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE SEJA PROVIDENCIADO A INSTALAÇÃO DO CRASS PARA ATENDER AOS MORADORES DA ZONA RURAL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8572/8572_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8572/8572_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE BUSQUE MEIOS/ALTERNATIVAS JUNTO AO ESTADO E A UNIÃO FEDERATIVA PARA QUE SEJA CRIADA COM URGÊNCIA A CASA DE DETENÇÃO PARA MENORES INFRATORES, UMA VEZ QUE APROXIMIDADE 70% DOS HOMICÍDIOS, ROUBOS E FURTOS SÃO REALIZADOS POR MENORES INFRATORES DA NOSSA CIDADE.COM A CRIAÇÃO DESTA REFERIDA CASA PARA RECEBER OS MENORES QUE COMETEM ATO INFRACIONAL, COM TODA CERTEZA A VIOLÊNCIA E A CRIMINALIDADE IRAM REDUZIR DRASTICAMENTE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8573/8573_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8573/8573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM REQUISITADAS AO SENHOR PREFEITO MUNICIPAL, QUE REALIZE A CRIAÇÃO DA GUARDA MUNICIPAL, UMA VEZ QUE ESTÁ SENDO CRIADA A SECRETARIA DE SEGURANÇA PÚBLICA É DEVER DO ESTADO, MAS O MUNICÍPIO TEM A RESPONSABILIDADE NESTE QUISITO, COM TODA CERTEZA A CRIAÇÃO DA GUARDA MINICIPAL TERÁ UM GRANDE IMPACTO CONTRA A VIOLÊNCIA E A CRIMINALIDADE QUE ESTÁ ASSOLANDO A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8575/8575_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8575/8575_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DEVIDAS PROVIDÊNCIAS PARA SABER O MOTIVO D PARALISAÇÃO DAS UBS DOS BAIRROS NOVO HORIZONTE, VILA MARIANA, ALTO DO AÇUDE E JK.</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8576/8576_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8576/8576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE DETERMINE A SECRETARIA DE MEIO AMBIENTE QUE PROPONHA A MINERADORA KINROSS A CRIAÇÃO DE UM FUNDO FINANCEIRO PARA REPARAR OS DANOS AMBIENTAIS CAUSADOS PELA MINERAÇÃO NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8577/8577_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8577/8577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE AVALIE POSSIBILIDADE DO EXPEDIENTE DAS UNIDADES ADMINISTRATIVAS DA PREFEITURA MUNICIPAL PASSE A FUNCIONAR DE 12 A 18 HORAS EVITANDO ASSIM GASTOS E DESPESAS. </t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8578/8578_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8578/8578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REESTRUTURAÇÃO DA COORDENADORIA MUNICIPAL DE DEFESA CIVIL - COMDEC NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8579/8579_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8579/8579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DE CAMPANHA DE ALEITAMENTO MATERNO EXCLUSIVO ATÉ OS 6 MESES DE IDADE DA CRIANÇA NO HOSPITAL MUNICIPAL. </t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8580/8580_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8580/8580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES E CONSTRUÇÃO DE PASSEIO NA ÁREA DA REDE TRANSMISSÃO DE ENERGIA DA CEMIG NA RUA MARQUÊS DE POMBAL NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8581/8581_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8581/8581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA REDE DE CANALIZAÇÃO QUE LEVA ÁGUA POTÁVEL PARA AS FAMÍLIAS NA REGIÃO DO PORTO BURITI. </t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8582/8582_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8582/8582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PRAÇA DE LAZER PRÓXIMO AO PRÉ ESCOLAR LÚCIA CRUZ GONÇALVES NO BAIRRO BELA VISTA.  </t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA REGIÃO DO CERCADO NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8584/8584_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8584/8584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A INSTALAÇÃO DE PROTEÇÃO DE VIDRO NA RECEPÇÃO DA MATERNIDADE DO HOSPITAL MUNICIPAL. </t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8585/8585_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8585/8585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE PROTEÇÃO DE VIDRO NA RECEPÇÃO DO PRONTO SOCORRO DO HOSPITAL MUNICIPAL. </t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8586/8586_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8586/8586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A CRIAÇÃO DO FUNDO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8587/8587_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8587/8587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE TOME PROVIDENCIAS COM RELAÇÃO A PERMANÊNCIA DE ANDARILHOS E MORADORES DE RUA NA PRAÇA FIRMINA SANTANA E ESTAÇÃO RODOVIÁRIA. </t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8588/8588_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8588/8588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE PARA OS ÓRGÃOS COMPETENTES E O MESMO FISCALIZE AS CASAS TOMBADAS PELO PATRIMÔNIO HISTÓRICO QUE ESTÃO OFERECENDO RISCOS DE DESABAMENTO. </t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8589/8589_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8589/8589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE BRINQUEDOTECA NAS ESCOLAS E CRECHES DA EDUCAÇÃO INFANTIL NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8590/8590_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8590/8590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE BRINQUEDOS PEDAGÓGICOS E CRIAR NO HOSPITAL MUNICIPAL NO SETOR DE PEDIATRIA UMA BRINQUEDOTECA. </t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8591/8591_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8591/8591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DA CASA DE SAÚDE DO IDOSO NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8592/8592_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8592/8592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DE CAMPANHA PERIÓDICA DE COMBATE E PREVENÇÃO AS DROGAS NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8593/8593_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8593/8593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE BIBLIOTECA MÓVEL PARA ATENDER OS BAIRROS DO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8594/8594_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8594/8594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DA ESCOLA MUNICIPAL DE LÍNGUAS COM CURSOS GRATUITOS DE INGLÊS E ESPANHOL NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8595/8595_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8595/8595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE ÔNIBUS RODOVIÁRIO PARA SECRETARIA DE TRANSPORTE.   </t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8596/8596_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8596/8596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE ÔNIBUS ADAPTADO PARA ATENDIMENTO ODONTOLÓGICO NA ZONA RURAL. </t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8597/8597_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8597/8597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A ELABORAÇÃO DE UM PLANO MUNICIPAL DE PRESERVAÇÃO DAS NASCENTES DO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8598/8598_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8598/8598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE RAMPA DE ACESSIBILIDADE NO PROGRAMA DE SAÚDE DA FAMÍLIA (PSF) DO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8599/8599_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8599/8599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UMA PARCERIA COM OS CLUBES DE ESPORTES DA CIDADE PARA QUE POSSAM PROMOVER NO PERÍODO NOTURNO CAMPEONATOS OU TORNEIOS NAS QUADRAS POLIESPORTIVAS PARA ADOLESCENTES E JOVENS. </t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8600/8600_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8600/8600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UMA PARCERIA COM AS ASSOCIAÇÕES DE BAIRROS, PARA QUE AS MESMAS DESENVOLVA PROJETOS ESPORTIVOS E SOCIAIS NAS QUADRAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8601/8601_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8601/8601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONTRATAÇÃO DE PROFISSIONAL DE EDUCAÇÃO FÍSICA OU PARCERIA JUNTO A FACULDADE ATENAS PARA MINISTRAR AULAS ESPORTIVAS NA QUADRAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8602/8602_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8602/8602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DO COMPIR (CONSELHO MUNICIPAL DE PROTEÇÃO DA IGUALDADE RACIAL) EM PARACATU. </t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8603/8603_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8603/8603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA ORGANIZADO ATRAVÉS DA SECRETARIA DE ESPORTES CAMPEONATOS E TORNEIOS DE FUTEBOL QUE CONTEMPLEM AS CATEGORIAS SUB-11, SUB-13, SUB-15, E SUB-17 NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8604/8604_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8604/8604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE MURO NA ESCOLA MUNICIPAL JOAQUIM ADJUTO BROCHADO, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8605/8605_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8605/8605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA DA GROTA QUE DIVIDE O BAIRRO NOSSA SENHORA DE FÁTIMA COM O JK. </t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8606/8606_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8606/8606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE PROJETO DE LEI QUE NOTIFIQUE OS PROPRIETÁRIOS DE LOTES E IMÓVEIS VAGOS PARA QUE REALIZE LIMPEZA E HIGIENIZAÇÃO, SOB PENA DE FISCALIZAÇÃO DE MULTA. </t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8607/8607_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8607/8607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E MANUTENÇÃO PERIÓDICA DAS ESTRADAS DA REGIÃO PONTE QUEIMADA NA ZONA RURAL. </t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8608/8608_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8608/8608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PINTURA E SINALIZAÇÃO DE VIAS PÚBLICAS NAS RUAS DA CIDADE. </t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8609/8609_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8609/8609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A RESTAURAÇÃO DO ALTAR-MOR DA IGREJA SÃO SEBASTIÃO NO POVOADO DE SÃO SEBASTIÃO, POR SER CONSIDERADO PATRIMÔNIO HISTÓRICO PARA COMUNIDADE LOCAL. </t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8610/8610_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8610/8610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA GERAL DA ESCOLA MUNICIPAL CACILDA CAETANO DE SOUZA NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8611/8611_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8611/8611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE REDE DE ESGOTO NA TRAVESSA OLENDINA LOUREIRO NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8612/8612_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8612/8612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INCLUSÃO DE ASSISTENTE SOCIAL NOS PSF'S NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8613/8613_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8613/8613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE COBERTURA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL JOAQUIM ADJUTO BOTELHO NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8614/8614_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8614/8614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM CREDEQ NO MUNICÍPIO DE PARACATU COM ESTRUTURA DIVIDIDA EM TRÊS NÚCLEOS DE ATENDIMENTO SEPARADOS POR FAIXA ETÁRIA: INFANTIL, ADOLESCENTE E ADULTO. </t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA IMPLANTADO NO MUNICÍPIO DE PARACATU UMA EQUIPE DO CRAS VOLANTE PARA ATENDER AS FAMÍLIAS QUE VIVEM EM LOCAIS DE DIFÍCIL ACESSO E ENCONTRAM SE DISPERSAS NO TERRITÓRIO, COMO ÁREAS RURAIS E ASSENTAMENTOS. </t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8616/8616_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8616/8616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE CESTOS PARA COLETA SELETIVA NAS PRAÇAS E RUAS DO CENTRO DA CIDADE. </t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8617/8617_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8617/8617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM CENTRO POP - PARA POPULAÇÃO DE RUA QUE É UMA UNIDADE PÚBLICA ESTATAL, DE REFERENCIA E ATENDIMENTO ESPECIALIZADO A POPULAÇÃO DE RUA, NO ÂMBITO DA PROTEÇÃO SOCIAL ESPECIAL DE MÉDIA COMPLEXIDADE DO SUAS. </t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8618/8618_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8618/8618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE TERRENO PARA CONSTRUÇÃO DE POSTO POLICIAL NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8619/8619_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8619/8619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CAIXA D'ÁGUA COMUNITÁRIA NO PA ESPERANÇA, PARA DISTRIBUIÇÃO DE ÁGUA POTÁVEL AS FAMÍLIA DO ASSENTAMENTO. </t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8620/8620_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8620/8620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A POSSIBILIDADE DE REPASSAR RECURSOS ORÇAMENTÁRIOS PRÓPRIOS DO MUNICÍPIO AO FIA - FUNDO DA INFÂNCIA E ADOLESCÊNCIA EM BENEFÍCIO DAS CRIANÇAS E DOS ADOLESCENTES, CONFORME LEI COMPLEMENTAR Nº 19/1994 EM SEU ARTIGO 10 ITEM I.  </t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8621/8621_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8621/8621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DO NASF - NÚCLEO DE APOIO A SAÚDE DA FAMÍLIA NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8622/8622_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8622/8622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O CUMPRIMENTO DA LEI Nº 2.993/2013, QUE INSTITUI O CMJ - CONSELHO MUNICIPAL DA JUVENTUDE NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8623/8623_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8623/8623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O CUMPRIMENTO DA LEI MUNICIPAL Nº 2.854/2011 QUE ESTABELECE NORMAS DE OPERAÇÕES DE CARGA E DESCARGAS NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8624/8624_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8624/8624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA GERAL DA ESCOLA MUNICIPAL DR. ANTÔNIO RIBEIRO NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8625/8625_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8625/8625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA, REFORMA E MANUTENÇÃO PERIÓDICA DA PRAÇA MÁRIO PRAÇA NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CANALIZAÇÃO E REVITALIZAÇÃO DA GROTA QUE DIVIDE O BAIRRO JK, N.S. DE FÁTIMA E NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA E LIMPEZA DAS RUAS DE PARACATU. </t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8630/8630_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8630/8630_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA CAPELA DE VELÓRIO DO CEMITÉRIO DA COLINA NO BAIRRO NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8631/8631_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8631/8631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO SOLICITA AO PODER EXECUTIVO SERVIÇO DE CAPINA, LIMPEZA E MANUTENÇÃO DO PARQUE ECOLÓGICO DO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE COBERTURA NA QUADRA DE ESPORTE NO BAIRRO NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8633/8633_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8633/8633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA GERAL DA QUADRA DE ESPORTES DO BAIRRO  NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8634/8634_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8634/8634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA MATA-BURRO NAS PROXIMIDADES DA FAZENDA TRAÍRAS, MORRO AGUDO. </t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8635/8635_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8635/8635_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PRESENÇA DE INTÉRPRETES DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) NAS ESCOLAS MUNICIPAIS QUE EM ALUNOS COM HIPOACUSIA.</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8636/8636_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8636/8636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE PROCEDA A LIMPEZA NOS LOTES BALDIOS DE PROPRIEDADE DO MUNICÍPIO EM TODA A CIDADE, BEM COMO SEJA FEITA A COMUNICAÇÃO AOS PROPRIETÁRIOS DE LOTES PARTICULARES QUE TAMBÉM PROCEDAM A LIMPEZA. </t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8637/8637_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8637/8637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA, NO POVOADO DO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8638/8638_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8638/8638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PROJETO DE LEI QUE INSTITUÍDO NO ÂMBITO DO MUNICÍPIO, O PROGRAMA DE INTERNET ACESSO GRATUITO ATRAVÉS DO PROJETO </t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8639/8639_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8639/8639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA TRANSFORMADO EM MÃO ÚNICA A RUA MATHIAS MUNDIM, CENTRO, ONDE SE LOCALIZA O COLÉGIO ATENAS E CRIAÇÃO DE ESTACIONAMENTO LADO ESQUERDO, SENTIDO SUBIDA. </t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8640/8640_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8640/8640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AVALIAÇÃO TÉCNICA PAR ANALISAR A POSSIBILIDADE DE IMPLANTAR REDUTOR DE VELOCIDADE NA RUA MATHIAS MUNDIM, NO CENTRO.</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8641/8641_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8641/8641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BLOQUETES NO BECO OLÍVIA PEREIRA DA SILVA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8642/8642_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8642/8642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO PÚBLICA NO BECO OLÍVIA PEREIRA DA SILVA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8643/8643_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8643/8643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O CONCERTO DE UMA MATA-BURRO NAS PROXIMIDADES DA FAZENDA VERDE, MORRO AGUDO. </t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8644/8644_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8644/8644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO REFORMA E MANUTENÇÃO PERMANENTE DOS EQUIPAMENTOS DE GINÁSTICA AO AR LIVRE. </t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8645/8645_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8645/8645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE FOMENTE PARCERIAS DO PODER PÚBLICO COM INSTITUIÇÕES PÚBLICAS E PRIVADAS, BEM COMO A SOCIEDADE CIVIL, NA PROMOÇÃO DE CAMPANHAS DE COMBATE À VIOLÊNCIA NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8646/8646_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8646/8646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO IMPLANTAÇÃO DE POSTO POLICIAL MÓVEL PARA ATENDER OS MORADORES DOS POVOADOS: LAGOA DE SANTO ANTÔNIO, CUNHA E SANTA RITA. </t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8647/8647_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8647/8647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOAÇÃO DE UM TERRENO PARA A CONSTRUÇÃO DA SEDE DO CENTRO DE REABILITAÇÃO EBENEZER. </t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8648/8648_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8648/8648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA UM, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8649/8649_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8649/8649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM VIADUTO LIGANDO A AVENIDA ROMUALDO ULHÔA TOMBA, CENTRO, AO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8651/8651_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8651/8651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA DO BAIRRO BELA VISTA II PARA O BAIRRO ALTO DA COLINA COM ILUMINAÇÃO. </t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8652/8652_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8652/8652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INFORMAÇÕES DA RESPECTIVA SECRETARIA MUNICIPAL, ACERCA DOS MATA-BURROS NA ZONA RURAL, EM ESPECIAL A QUANTIDADE QUE FOI COMPRADA, O VALOR DA CADA MATA-BURRO E O LOCAL DE CADA INSTALAÇÃO. </t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INFORMAÇÕES DA RESPECTIVA SECRETARIA MUNICIPAL, TENDO EM VISTA A CELEBRAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO E A COOPERATIVA DE TRANSPORTES, ACERCA DE QUANTOS VEÍCULOS FORAM ALUGADOS PELO MUNICÍPIO, QUAIS OS MODELOS E RESPECTIVOS VALORES DE LOCAÇÃO, BEM COMO A RELAÇÃO DE PROPRIETÁRIOS DE TAIS VEÍCULOS. </t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8654/8654_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8654/8654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A VERIFICAÇÃO DAS ESTRUTURAS DAS PONTES URBANAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8655/8655_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8655/8655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA E MANUTENÇÃO DA FONTE LUMINOSA DA PRAÇA FIRMINA SANTANA. </t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8656/8656_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8656/8656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE ILUMINAÇÃO PÚBLICA NA RUA PRESIDENTE OLEGÁRIO NO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8657/8657_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8657/8657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE DE CIMENTO NA REGIÃO SOARES, NA ZONA RURAL. </t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8658/8658_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8658/8658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE POSTO POLICIAL MÓVEL PARA ATENDER OS MORADORES DOS POVOADOS: LAGOA DE SANTO ANTÔNIO, CUNHA E SANTA RITA. </t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8659/8659_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8659/8659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE MÃO ÚNICA NA RUA JUCA BAIANO NO SENTIDO ENTRADA DA CIDADE, PASSANDO O FLUXO DO TRÂNSITO PARA A AVENIDA ROMUALDO ULHOA TOMBA, NO CENTRO. </t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8660/8660_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8660/8660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA MARQUES DE POMBAL, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8661/8661_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8661/8661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PROPOSITURA DE CONVÊNIO ENTRE O MUNICÍPIO E O ESTADO, OU PARCERIA PÚBLICA PRIVADA ENTRE O ESTADO, MUNICÍPIO E EMPRESA LOCAL, VISANDO A REFORMA DO PRESÍDIO DE PARACATU. </t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8662/8662_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8662/8662_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE ATENDIMENTO MÉDICO, OFTALMOLÓGICO E ODONTOLÓGICO, NO POVOADO DA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8663/8663_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8663/8663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA JULIA CAMARGO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA NO BAIRRO SANTANA. </t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8665/8665_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8665/8665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA DA IGREJA CRISTÃ EVANGÉLICA DO AVIVAMENTO - ICEA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8666/8666_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8666/8666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DO PARQUE INFANTIL SITUADO A PRAÇA 7, NO BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8667/8667_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8667/8667_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8668/8668_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8668/8668_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASSENTAMENTO DE BLOQUETES DE CONCRETO NA RUA 1, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8669/8669_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8669/8669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO CÓPIA DA ATA DE ADESÃO DA EMPRESA CONSÓRCIO MINAS BRASIL. </t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA, DE CAPA A CAPA, DO PROCESSO LICITATÓRIO Nº 135/2015.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>José Maria Coimbra</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8671/8671_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8671/8671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PASSAGEM ELEVADA NA RUA DA CONTAGEM, PRÓXIMO A RUA NAIR CUNHA CARDOSO E PRÓXIMO A J.J. ANSELMO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8672/8672_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8672/8672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO TRÊS REDUTORES DE VELOCIDADE NA RUA ALCEBÍADES GONÇALVES CARVALHO, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8673/8673_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8673/8673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO COM URGÊNCIA A LIMPEZA E A RETIRADA DO ENTULHO NO TERRENO DO PROMAM, NA RUA RICARDO ADJUNTO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8674/8674_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8674/8674_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ILUMINAÇÃO NA RUA ROGÉRIO GONÇALVES, ENTRE OS BAIRROS PARACATUZINHO E CHAPADINHA.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8675/8675_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8675/8675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO PÚBLICA NA PRAÇA ENTRE AS AVENIDAS J.J. ANSELMO E TENENTE HUGO LIMA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8676/8676_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8676/8676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA NA RUA QUE DA ACESSO AO CEMITÉRIO PARQUE DA ESPERANÇA, INICIO NA MG 188 E TERMINO NO CEMITÉRIO. </t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8677/8677_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8677/8677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO BANDEIRANTES. </t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8682/8682_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8682/8682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA TIRADENTES PRÓXIMO AO Nº 247, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8683/8683_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8683/8683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM BUEIRO NA RUA LADEIRA MARIANA PRÓXIMO AO Nº 866, NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8684/8684_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8684/8684_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA OPERAÇÃO TAPA-BURACO NA RUA EURIDAMAS AVELINO DE BARROS ENFRENTE A APAC, NO BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO OPERAÇÃO TAPA-BURACOS EM TODA A CIDADE. </t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8686/8686_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8686/8686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE UMA UNIDADE ONCOLÓGICA EM PARACATU. </t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8687/8687_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8687/8687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADA A REVITALIZAÇÃO DO PARQUE ECOLÓGICO DO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8688/8688_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8688/8688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM TEATRO DE BOLSO NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8689/8689_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8689/8689_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA BERNARDO OSÓRIO, PRÓXIMO AO Nº 139, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8690/8690_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8690/8690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA DOM SERAFIM, PRÓXIMO AO Nº 176, NO BAIRRO ARRAIAL D'ANGOLA. </t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8691/8691_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8691/8691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA TRAVESSA CRISTAL NAS PROXIMIDADES DO Nº 83, NO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8692/8692_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8692/8692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA CONTINUAÇÃO DA RUA BIAS FORTES PRÓXIMO AO SANTOS REIS, BAIRRO AEROPORTO. </t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8693/8693_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8693/8693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) NA RUA GERALDO FERREIRA SOUTO, NO BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8694/8694_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8694/8694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) E DESENTUPIMENTO DOS BUEIROS EM TODO O BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8695/8695_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8695/8695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONTINUAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA 05 PRÓXIMO AO Nº 355, NO BAIRRO BELA VISTA II.</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8696/8696_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8696/8696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA LANDIM, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8697/8697_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8697/8697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA PEDRO SANTANA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8698/8698_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8698/8698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA PEDRO SILVA NEIVA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8699/8699_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8699/8699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM BUEIRO NA RUA SEBASTIÃO PAZ DE ALMEIDA, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8700/8700_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8700/8700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM BUEIRO NA RUA ORLANDO ULHÔA BATISTA, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8701/8701_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8701/8701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA JOSÉ MARTINS DE ARAÚJO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8702/8702_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8702/8702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO  A PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTÔNIO ROCHA BORGES, NO BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8703/8703_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8703/8703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA JATOBÁ PRÓXIMO AO Nº 50, NO BAIRRO VILA SOL NASCENTE.  </t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8704/8704_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8704/8704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA EM TODA A PARTE SUPERIOR DO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8705/8705_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8705/8705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA FELISBERTO CALDEIRA BRANT, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8706/8706_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8706/8706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO EM TODO O BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8707/8707_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8707/8707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO DA RUA ALMIR ALAOR PORTO ADJUTO, NO BAIRRO JÓQUEI CLUBE. </t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8708/8708_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8708/8708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO ASFÁLTICA NA RUA BRASÍLIA, NO BAIRRO AMOREIRAS I. </t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8709/8709_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8709/8709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA AFRÂNIO GERALDO MARTINS FERREIRA, NO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8710/8710_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8710/8710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTENOR SILVA NEIVA, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8711/8711_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8711/8711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA TEOTÔNIO VILELA, FINAL DA RUA JOSÉ BELARMINO PRÓXIMO AO Nº 141, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8712/8712_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8712/8712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA ANA SILVA NEIVA, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8713/8713_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8713/8713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA FELISBERTO CALDEIRA BRANTES, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8714/8714_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8714/8714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA TEOTÔNIO VILELA, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8715/8715_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8715/8715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) EM TODO O BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8716/8716_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8716/8716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO, NA PRAÇA FIRMINA SANTANA. </t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8717/8717_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8717/8717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, NO BAIRRO CHAPADINHA. </t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8718/8718_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8718/8718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROCEDIDA A CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA EURIDAMAS AVELINO DE BARROS NAS PROXIMIDADES DA FACULDADE ATENAS ATÉ O CLUBE AABB. </t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8719/8719_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8719/8719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA JOSÉ TEIXEIRA DE OLIVEIRA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8720/8720_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8720/8720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NO FINAL DA RUA JOAQUIM MURTINHO COM A MARGINAL BR 040, ENFRENTE AO PONTO DE PARADA DE ÔNIBUS PRÓXIMO A LOJA EQUIPAR MÁQUINAS. </t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8721/8721_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8721/8721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO TRÊS REDUTORES DE VELOCIDADE NA RUA WOLNEY MEIRELLES, NO BAIRRO VISTA ALEGRE. </t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8722/8722_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8722/8722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO, SUGERINDO REDE COLETORA DE ESGOTO NA RUA JOSÉ MARTINS, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8723/8723_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8723/8723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO SUGERINDO REDE COLETORA DE ESGOTO NA RUA 02 LOTEAMENTO LENE VILLE, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8724/8724_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8724/8724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO SUGERINDO REDE COLETORA DE ESGOTO NA RUA TEOTÔNIO VILELA, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8725/8725_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8725/8725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO SUGERINDO REDE COLETORA DE ESGOTO NA TRAVESSA FELISBERTO CALDEIRA BRANTES, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8726/8726_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8726/8726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO SUGERINDO REDE PLUVIAL NA RUA ÂNGELO MONTEIRO SILVA, NO BAIRRO CIDADE NOVA. </t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8727/8727_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8727/8727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO SUGERINDO REDE PLUVIAL NA RUA 02 LOTEAMENTO LENE VILLE, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8728/8728_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8728/8728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO NA RUA SAMBAÍBA, NO BAIRRO VILA RICA. </t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8729/8729_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8729/8729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO NA RUA WALDEMAR BOTELHO, NO BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8730/8730_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8730/8730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO NA RUA LANDIM, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8731/8731_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8731/8731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO NA RUA SARA COSTA RORIZ, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8732/8732_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8732/8732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA DULCE BATISTA CORDEIRO NAS PROXIMIDADES DO Nº 96, NO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8733/8733_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8733/8733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA TIRADENTES NAS PROXIMIDADES DO Nº 247, NO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8734/8734_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8734/8734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA TRAVESSA ALBERTO ROCHA, NO CENTRO. </t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8735/8735_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8735/8735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA BIAS FORTES, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8736/8736_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8736/8736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A PODA DAS ÁRVORES NAS AVENIDAS AEROPORTO, J.J. ANSELMO E TENENTE HUGO LIMA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8737/8737_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8737/8737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE PLACAS </t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8738/8738_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8738/8738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA LUIZ DA SILVA NEIVA PRÓXIMO À ESCOLA JOSINO NEIVA, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8739/8739_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8739/8739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO REGULAMENTAÇÃO NO TRÂNSITO NA LADEIRA MARIANA E RUA DONA MARIANA E VICE-VERSA TRANSFORMANDO EM MÃO ÚNICA, SENTIDO PONTE NA DIVISA DOS BAIRROS VILA MARIANA E PARACATUZINHO. </t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8740/8740_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8740/8740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE COBERTURA NOS PONTOS DE ÔNIBUS. </t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8741/8741_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8741/8741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA SÃO JUDAS TADEU, NO BAIRRO ESPLANADA, ENTRE OS NºS 47 E 80. </t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8742/8742_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8742/8742_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA DA CONTAGEM, PRÓXIMO AO TREVO DA MG 188.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8743/8743_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8743/8743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORME E MELHORIA NA QUADRA POLIESPORTIVA, NO BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8744/8744_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8744/8744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA DA CONTAGEM, PRÓXIMO AO PRESÍDIO DE PARACATU. </t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8745/8745_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8745/8745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A LIMPEZA NO ACOSTAMENTO DA RUA DA CONTAGEM, INICIO EM FRENTE À AMNOR E TÉRMINO N TREVO DA MG 188, SENTIDO GUARDA-MOR. </t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE COBERTURA NOS PONTOS DE ÔNIBUS. </t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8747/8747_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8747/8747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA REFORMA DAS ESTRADAS DA ZONA RURAL CURRALINHO, MORRO AGUDO, PALMITAL, CAPÃO GRANDE, CARAPINAS, RIBEIRÃO E SANTA BARBARA. </t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8748/8748_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8748/8748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO A INSTALAÇÃO DE UM POSTO AVANÇADO DE HEMOCENTRO EM PARACATU. </t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8749/8749_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8749/8749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A REFORMA DE TODAS AS PRAÇAS DA SEDE DO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8750/8750_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8750/8750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A LIGAÇÃO DAS LÂMPADAS DA PRAÇA CÂNDIDO ULHÔA, NO CENTRO. </t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8751/8751_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8751/8751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A DESAPROPRIAÇÃO AMIGÁVEL DO AUTOMÓVEL CLUBE, COM A FINALIDADE DE SE CONSTRUIR UMA BIBLIOTECA PÚBLICA E RESTAURANTE POPULAR PARA A POPULAÇÃO PARACATUENSE. </t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8752/8752_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8752/8752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA ESCOLA DE MÚSICA OU CONSERVATÓRIO EM PARACATU. </t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8753/8753_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8753/8753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE CÂMERA DE OLHO VIVO PRÓXIMO A ESCOLA ESTADUAL ANTÔNIO CARLOS NA PRAÇA GOVERNADOR MAGALHÃES PINTO, CENTRO. </t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8754/8754_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8754/8754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UMA GUARITA PARA ABRIGO DE PARADA DE ÔNIBUS EM TODO O BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8755/8755_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8755/8755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM PONTO DE PARADA DE ÔNIBUS DE TRANSPORTE COLETIVO URBANO NA FACULDADE ATENAS. </t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8756/8756_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8756/8756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM PONTO DE PARADA DE ÔNIBUS DE TRANSPORTE COLETIVO URBANO NA FACULDADE FINOM. </t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8757/8757_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8757/8757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UMA GUARITA PARA ABRIGO NA PARADA DE ÔNIBUS NA RUA ALAMEDA DAS PRIMAVERA, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8758/8758_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8758/8758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE UM PORTE SECO NO DISTRITO INDUSTRIAL DE PARACATU PARA OTIMIZAR O SISTEMA DE CARGA DE DESCARGA NA SEDE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8759/8759_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8759/8759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM ESTUDO PRÉVIO PARRA VIABILIZAÇÃO DE RUAS LATERAIS DO PARQUE INDUSTRIAL AO TREVO DA RODOVIA MG 188, NO SENTIDO PARACATU/GUARDA-MOR. </t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8760/8760_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8760/8760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM PONTO DE PARADA DE ÔNIBUS DE TRANSPORTES COLETIVO URBANO NA RUA WOLNEY MEIRELES PRÓXIMO AO Nº 951, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8761/8761_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8761/8761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE UM TERRENO PAR A IGREJA MINISTÉRIO INTERNACIONAL LEÃO DA TRIBO JUDÁ. </t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8762/8762_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8762/8762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CRECHES NOS BAIRROS CHAPADINHA, JK, BANDEIRANTES E SÃO JOÃO EVANGELISTA. </t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8763/8763_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8763/8763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A VIABILIZAÇÃO JUNTO AO HOSPITAL SARA KUBITSCHEK UM CENTRO DE REABILITAÇÃO NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8764/8764_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8764/8764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO VIABILIZAR PROJETO DE ENGENHARIA PARA CONSTRUÇÃO DE UMA TRINCHEIRA CORTANDO A BR 040, NA ALTURA DO POSTO CRUZEIRO, INTERLIGANDO OS BAIRROS VILA MARIANA E NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8765/8765_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8765/8765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO À IMPLANTAÇÃO DO PROGRAMA DE PREVENÇÃO A CEGUEIRA EM PARACATU. </t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8766/8766_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8766/8766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES NO BECO DOS MENINOS, NO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8767/8767_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8767/8767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A VIABILIZAÇÃO PARA A INSTALAÇÃO DE UMA INDÚSTRIA DE PIVÔ CENTRAL PARA O MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8768/8768_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8768/8768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A VIABILIZAÇÃO DE UMA INDÚSTRIA GALVANIZADORA NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8769/8769_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8769/8769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA MERCADO MUNICIPAL EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8770/8770_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8770/8770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO EM NOSSO MUNICÍPIO DE UM HOSPITAL ORTOPÉDICO. </t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8771/8771_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8771/8771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM SEMÁFORO NA RUA JOAQUIM MURTINHO COM A RUA BENEDITO LABOISSIERE, NO CENTRO. </t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8772/8772_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8772/8772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA UMA PASSAGEM MOLHADA SOBRE O CÓRREGO PAI JOSÉ NA REGIÃO SOBRADO NA ESTRADA DO MORRO AGUDO 13 KM.</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8773/8773_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8773/8773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPRA DE UM APARELHO DE ARTROSCOPIA PARA REALIZAÇÃO DE PEQUENAS CIRURGIA NO JOELHO.   </t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8774/8774_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8774/8774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPRA DE UM APARELHO DE RESSONÂNCIA MAGNÉTICA PARA REALIZAÇÃO DE EXAMES. </t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8775/8775_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8775/8775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO DUAS MARGINAIS SENDO UMA PELA DIREITA E OUTRA PELA ESQUERDA SITUADO NA BR 040 LOCALIZADO NA ÁREA URBANA TENDO INÍCIO NO CÓRREGO RICO ATÉ O NOVO ACESSO DA KINROSS. </t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8776/8776_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8776/8776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM APARELHO DE GINÁSTICA PARA O BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8777/8777_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8777/8777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO ESTACIONAMENTO SÓ DE UMA LADO NA RUA ANTÔNIO PORTO, NO CENTRO. </t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8778/8778_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8778/8778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE ELIMAR O MAL CHEIRO PROPORCIONADO PELA ESTAÇÃO DE TRATAMENTO DE ESGOTO DA COPASA NO BAIRRO PRIMAVERA E ADJACÊNCIAS. </t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8779/8779_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8779/8779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE UM VIVEIRO PARA GERAÇÃO DE MUDAS DE CAFÉ. </t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8780/8780_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8780/8780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES E LUMINÁRIA NA RUA JOAQUIM BROCHADO PRÓXIMO AO Nº 60, NO BAIRRO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8781/8781_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8781/8781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE CELEBRE CONVÊNIO COM O HOSPITAL OFTALMOLÓGICO DE SOROCABA - BANCO DOS OLHOS DE SOROCABA - GRUPO BOS. </t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8782/8782_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8782/8782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA COM UM PARQUE, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8783/8783_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8783/8783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM RESTAURANTE POPULAR EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8784/8784_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8784/8784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8785/8785_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8785/8785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REVITALIZAÇÃO DO PARQUE MUNICIPAL CLARIMUNDO XAVIER DA SILVA. </t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8786/8786_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8786/8786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA EM TODO O BAIRRO VILA SÃO CALIXTO. </t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8787/8787_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8787/8787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA NA RUA DURVAL B. DE OLIVEIRA ENTRE AS RUAS GERALDO PIMENTEL BARBOSA E RUA LEÃO FRANCISCO PIRES, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8788/8788_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8788/8788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REVITALIZAÇÃO DA PRAÇA GOVERNADOR MAGALHÃES PINTO E DA PRAÇA DO ROSÁRIO. </t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8789/8789_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8789/8789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PISTA DE SKATE NA QUADRA DA PRAÇA GOVERNADOR MAGALHÃES PINTO. </t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8790/8790_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8790/8790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DE BLOQUETES NA TRAVESSA SILEIDE, NO BAIRRO VILA CRUVINEL. </t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8791/8791_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8791/8791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA A LIGAÇÃO DE ENERGIA NA FAZENDA NOVA LAGOA RICA DE PROPRIEDADE DO SR. ALES LOPES DOS SANTOS. </t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CASPC QUE REALIZE AUDIÊNCIA PÚBLICA A FIM DE TRATAR DE ASSUNTOS RELATIVOS À SEGURANÇA PÚBLICA NO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8796/8796_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8796/8796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE FAIXAS DE PEDESTRES EM FRENTE OS PORTÕES QUE SÃO UTILIZADOS PARA A ENTRADA E A SAÍDA DO CORPO DOCENTE E DISCENTE DO COLÉGIO DOM ELIZEU VAN DE WEIJER. </t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8797/8797_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8797/8797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO IMPLANTAÇÃO DE UMA CAMPANHA EDUCATIVA PERMANENTE DE LIMPEZA URBANA E HIGIENE URBANA, DIRECIONADA  A TODA A POPULAÇÃO, ENFATIZANDO A NECESSIDADE DE MANUTENÇÃO DA CIDADE LIMPA, A PARTIR DA CADA RESIDÊNCIA. </t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8798/8798_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8798/8798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO TERMO DE DOAÇÃO DOS BLOQUETES PARA USO NO PÁTIO DA MAÇONARIA AMOR E JUSTIÇA, BEM COMO SE FOI MÃO DE OBRA MUNICIPAL PARA COLOCAÇÃO DO MESMOS. </t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO CÓPIA DO CONTRATO DE ALUGUEL DA ESTAÇÃO RODOVIÁRIA DO MUNICÍPIO DE PARACATU E AS SEGUINTES INFORMAÇÕES ADICIONAIS: VALOR DO ALUGUEL, TEMPO DO CONTRATO E NOME DO RESPONSÁVEL PELA MANUTENÇÃO DO IMÓVEL. </t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8800/8800_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8800/8800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO CÓPIA DO CONTRATO DE ALUGUEL DO ESPAÇO CEDIDO AO PROMAN, NO BAIRRO PARACATUZINHO, ALÉM DAS SEGUINTES INFORMAÇÕES ADICIONAIS: VALOR DO ALUGUEL, TEMPO DO CONTRATO E NOME DO RESPONSÁVEL PELA MANUTENÇÃO DO IMÓVEL. </t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO RELAÇÃO DOS VALORES GASTOS COM CONSULTORIA E PUBLICIDADE NOS ANOS DE 2013 A 2015, ALÉM DA RELAÇÃO DAS EMPRESAS CONTRATADAS PARA A PRESTAÇÃO DESTES SERVIÇOS. </t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8802/8802_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8802/8802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REATIVAÇÃO DA QUADRA DO BAIRRO PARACATUZINHO, PERTO DA AMNOR, POIS ESTÁ ABANDONADA E FECHADA. </t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8803/8803_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8803/8803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CASPC QUE REALIZE VISITAS EM TODOS OS PSF'S, HOSPITAL MUNICIPAL, CLÍNICA DA MULHER, CENTRO DE HEMODIÁLISE DE PARACATU E TODAS A UBS'S EM CONSTRUÇÃO PARA ANÁLISE DAS ESTRUTURAS FÍSICAS, FUNCIONAMENTO E DOS SERVIÇOS PRESTADOS A POPULAÇÃO. </t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8804/8804_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8804/8804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO OPERAÇÃO TAPA BURACO NA RUA DOM ELIZEU, EM FRENTE À ESCOLA LÚCIA CRUZ, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8805/8805_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8805/8805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO LIMPEZA DE BUEIROS EM TODO O BAIRRO JK. </t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8806/8806_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8806/8806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO PLACA DE INDICAÇÃO DE REDUTOR DE VELOCIDADE NA RUA JOSÉ TEIXEIRA DE OLIVEIRA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8807/8807_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8807/8807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO SINALIZAÇÃO HORIZONTAL </t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8808/8808_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8808/8808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO SINALIZAÇÃO VERTICAL </t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BLOQUETES NA RUA JOAQUIM BROCHADO PRÓXIMO AO Nº 60, NO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8810/8810_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8810/8810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INSTALAÇÃO DE REDE ESGOTO, NA RUA TEOTÔNIO VILELA FINAL DA RUA JOSÉ BELARMINO, PRÓXIMO AO Nº 141, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8811/8811_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8811/8811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DE TODAS AS ESCOLAS MUNICIPAIS DE PARACATU SENDO DA ZONA URBANA E RURAL. </t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8812/8812_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8812/8812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADA A LIMPEZA EM TODO O BAIRRO VILA CRUVINEL. </t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8813/8813_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8813/8813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA E MONTAGEM DE MATA-BURRO NA ESTRADA DO CAPÃO GRANDE, NA REGIÃO CAPÃO GRANDE. </t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8814/8814_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8814/8814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DO CAPÃO GRANDE, NA REGIÃO CAPÃO GRANDE. </t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8815/8815_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8815/8815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES APROXIMADAMENTE 80 METROS, NA RUA MARQUES DE POMBAL PERTO DO Nº 381 PRÓXIMO A ESCOLA DE TEMPO INTEGRAL, NO BAIRRO JK.  </t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8816/8816_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8816/8816_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO MÃO ÚNICA NA RUA JOSÉ RABELO DE SOUZA, ANTIGA RUA SETE DE SETEMBRO, NO BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8817/8817_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8817/8817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLETA REGULAR DE LIXO NA RUA CINCO, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8818/8818_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8818/8818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DO PARQUE NA RUA BENEDITO OLIVEIRA MELO, ANTIGA RUA LANDIM, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8819/8819_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8819/8819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DA RUA SALGADO FILHO COM A RUA MELQUÍADES GONÇALVES DE CARVALHO, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8820/8820_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8820/8820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO SINAL DIGITAL DE TV PARA MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8821/8821_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8821/8821_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) NA RUA EMANUEL LABOISSIERE, NO BAIRRO ARRAIAL D'ANGOLA. </t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8823/8823_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8823/8823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO OPERAÇÃO TAPA-BURACO NA RUA AMÉLIA SILVA NEIVA NAS PROXIMIDADES DO Nº 83, NO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8824/8824_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8824/8824_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA E UM PARQUE NO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8825/8825_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8825/8825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) EM TODO O BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8826/8826_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8826/8826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO OS UNIFORMES DOS TRABALHADORES DE SERVIÇOS DE LIMPEZA DA PREFEITURA MUNICIPAL DE PARACATU. </t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8827/8827_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8827/8827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) NA RUA ALAMEDA DAS PRIMAVERAS NAS PROXIMIDADES DO Nº 30, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8828/8828_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8828/8828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) EM TODOS OS BAIRROS DA CIDADE. </t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8829/8829_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8829/8829_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A LIMPEZA DA NASCENTE OLHOS D'ÁGUAS E DO PARQUE SÃO SEBASTIÃO DOS OLHOS D'ÁGUAS. </t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTENOR DA SILVA NEIVA, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8832/8832_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8832/8832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA NA PRAÇA GOVERNADOR MAGALHÃES PINTO, CENTRO. </t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8833/8833_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8833/8833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SE COMPROMETA COM ESTADO DE MINAS GERAIS PARA DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DO HOSPITAL REGIONAL EM PARACATU. </t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8834/8834_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8834/8834_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PARA QUE SEJA PROVIDENCIADO MÃO ÚNICA NA RUA BENJAMIM CARNEIRO, A RUA DO SUPERMERCADO SERVE BEM, NO CENTRO. </t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8835/8835_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8835/8835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA ALAMEDA DAS QUARESMEIRA, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8836/8836_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8836/8836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA 6, NO BAIRRO NOVO HORIZONTE COM O PROJETO 21.</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8837/8837_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8837/8837_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA RETIRADA DE PEDRAS, SENDO QUE AS MESMAS ESTÃO SERVINDO DE INSTRUMENTOS PARA DEPREDAÇÃO DAS VIDRAÇAS DA ESCOLA, NA PRAÇA GOVERNADOR MAGALHÃES PINTO, CENTRO PRÓXIMO A ESCOLA ESTADUAL ANTÔNIO CARLOS. </t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8838/8838_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8838/8838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A MUDANÇA DO POSTE DE ENERGIA ELÉTRICA EM FRENTE AO Nº 111, NA RUA HELENO ALVES MEIRELES, NO BAIRRO SANTANA, POR ESTAR SITUADO NO ALINHAMENTO DA GARAGEM. </t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8839/8839_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8839/8839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) NA RUA CECÍLIO SILVA NEIVA NAS PROXIMIDADES DO Nº 119, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8840/8840_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8840/8840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM BUEIRO NA RUA TREZE DE MAIO PRÓXIMO AO Nº 90, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8841/8841_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8841/8841_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADA NAS PROXIMIDADES DA PONTE NA RUA ANTÔNIO NETO SIQUEIRA, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8842/8842_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8842/8842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA ALAMEDA DOS LÍRIOS, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8843/8843_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8843/8843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA ALAMEDA DAS ACÁCIAS, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8844/8844_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8844/8844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA ALAMEDA DAS ORQUÍDEAS, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8845/8845_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8845/8845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA RODRIGUES BIJOS, NO BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8846/8846_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8846/8846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO TRÊS REDUTORES DE VELOCIDADE NA RUA DOM ELDER CÂMARA, NO BAIRRO BOM PASTOR. </t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8847/8847_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8847/8847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA GUIMARÃES ROSA, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8848/8848_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8848/8848_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOAÇÃO DE CAIXA DILUIDORA PARA MORADORES DE BAIXA RENDA. </t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8849/8849_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8849/8849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROCEDIDA A LIMPEZA (ROÇADA) DAS MARGENS DO CÓRREGO RICO, NAS PROXIMIDADES DA ESCOLA OBJETIVO E DA PONTE LADEIRA DOS FARIA. </t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8850/8850_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8850/8850_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA F, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8851/8851_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8851/8851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA 01, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA PEDRO SILVA NEIVA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8853/8853_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8853/8853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA ALAMEDA DAS ORQUÍDEAS, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA PEDRO SANTANA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8855/8855_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8855/8855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CASPC QUE SEJA CONVOCADO O SR. PAULO ANTÔNIO PEREIRA, SECRETÁRIO DE TRANSPORTE DE PARACATU, PARA ESCLARECIMENTOS SOBRE O FECHAMENTO DA ESTRADA NO FINAL DA RUA OURO, NO BAIRRO AMOREIRAS. ESTA ESTRADA DAVA ACESSO A LAGOA DE SANTA RITA, E FOI FECHADA PELA EMPRESA KINROSS. </t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8858/8858_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8858/8858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A REMOÇÃO DE UM VEÍCULO ESTACIONADO HÁ MUITO TEMPO NA RUA ROBERTO WACHSMUTH, PRÓXIMO AO Nº 172, NO CENTRO. </t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8859/8859_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8859/8859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DE REDE DE ESGOTO NA RUA OURO, NO BAIRRO AMOREIRAS, INICIANDO A PARTIR DO Nº 462.</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8860/8860_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8860/8860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFORO E CÂMERAS DO SISTEMA OLHO VIVO NO CRUZAMENTO DAS RUAS CATARINA BASTOS (ANTIGA RUA SANTANA) E RUA DONA MARIANA COM ISMAEL FAUSTINO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8861/8861_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8861/8861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSÉ BOTELHO FILHO, 768, NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8862/8862_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8862/8862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO AVALIAÇÃO TÉCNICA PARA A COLOCAÇÃO DE SINALIZAÇÃO DE TRÂNSITO E CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA BIAS FORTES, NO BAIRRO BANDEIRANTES. </t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8863/8863_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8863/8863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DO PODER EXECUTIVO A CAPINA E A LIMPEZA NO CANTEIRO CENTRAL, NA AVENIDA BIAS FORTES, NO BAIRRO BANDEIRANTES. </t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8864/8864_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8864/8864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA PORTA DO HOSPITAL MUNICIPAL DO PRONTO SOCORRO DE PARACATU. </t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8865/8865_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8865/8865_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CFFO QUE SEJA ENCAMINHADO CONVITE A SRA. HELIA ROSA E A SRA. MARIA APARECIDA SUCUPIRA, PARA QUE PRESTE ESCLARECIMENTO SOBRE OS RECURSOS DESTINADOS A SAÚDE DE PARACATU.</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8866/8866_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8866/8866_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA DOS CEMITÉRIOS SANTA CRUZ, ALTO DA COLINA E DO PARACATUZINHO, PELA ATUAL SITUAÇÃO DE TOTAL DESLEIXO E SUJEIRA EM TAIS LOCAIS. </t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8867/8867_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8867/8867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O CALÇAMENTO COM BLOQUETE NA ENTRADA DO CEMITÉRIO ALTO DA COLINA E REALIZAR O PLANTIO DE GRAMAS NAS LATERAIS DO PORTÃO CENTRAL. </t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8868/8868_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8868/8868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA JOÃO MENDES, NO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8869/8869_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8869/8869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM MATA BURRO NA ESTRADA REAL NA REGIÃO DO SANTO ALEIXO, NA FAZENDA GOUVEIA DE PROPRIEDADE DE MARIA JOSÉ ALVES ULHOA. </t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8870/8870_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8870/8870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CASPC QUE ENCAMINHE OFICIO AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE O BLOQUEIO DA ESTRADA PÚBLICA RURAL, QUE LIGA AS REGIÕES LAGOA DE SANTO ANTÔNIO E BACIA DO RIBEIRÃO SANTA RITA, POR SE TRATAR DE UM BEM PÚBLICO, E DE USO CONSTANTE PELA COLETIVIDADE ENTRE OS PEQUENOS PRODUTORES E MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8871/8871_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8871/8871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A RELAÇÃO DOS REPASSES ORÇAMENTÁRIOS DO GOVERNO MUNICIPAL PARA ENTIDADES E ASSOCIAÇÕES SEM FINS LUCRATIVOS, NOS ANOS DE 2013, 2014 E 2015. </t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8872/8872_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8872/8872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA, ACRESCENTANDO 2 POSTES DE ILUMINAÇÃO NA AVENIDA EDUARDO FERREIRA DE ARAÚJO, PRÓXIMO AO Nº 28.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8873/8873_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8873/8873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE LUMINÁRIA NA RUA GERALDO CARDOSO PEREIRA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8874/8874_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8874/8874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A ILUMINAÇÃO PÚBLICA NO TRECHO DA PONTE QUE LIGA OS BAIRROS SANTANA E VILA MARIANA. </t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8875/8875_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8875/8875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A FALTA DOS KITS DE TESTES DA DENGUE, POIS EXISTEM VARIAS RECLAMAÇÕES DA POPULAÇÃO PARACATUENSE. </t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8877/8877_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8877/8877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE UM PROGRAMA ESPORTIVO EM TODAS AS QUADRAS DE ESPORTES E CAMPOS DE VÁRZEAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8878/8878_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8878/8878_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE UM PROGRAMA CARAVANA RURAL EM NOSSO MUNICÍPIO PARA ATENDER O HOMEM DO CAMPO, PROPORCIONANDO ATENDIMENTOS NAS ÁREAS DA AGRICULTURA, PECUÁRIA, TRANSPORTE, SAÚDE, PREVIDÊNCIA SOCIAL, SEGURANÇA ALIMENTAR E SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8879/8879_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8879/8879_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE UM PROGRAMA CIDADE LIMPA, MUTIRÃO DE LIMPEZAS NO BAIRROS.</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8880/8880_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8880/8880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUATRO REDUTORES DE VELOCIDADE NA RUA ÂNGELO MONTEIRO SILVA, NO BAIRRO CIDADE NOVA. </t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA GUIMARÃES ROSA, NO BAIRRO BOM PASTOR. </t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8882/8882_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8882/8882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA DONA MARIANA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8883/8883_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8883/8883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA AFRÂNIO SALUSTIANO PEREIRA, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8884/8884_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8884/8884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA AVENIDA DR. ROMUALDO SILVA NEIVA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8886/8886_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8886/8886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA VERÍSSIMO VIEIRA DOS SANTOS, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE BLOQUETES E LUMINÁRIA NA RUA JOAQUIM BROCHADO, NO BAIRRO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8888/8888_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8888/8888_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM PROJETO PAISAGÍSTICO NO JARDIM DA PRAÇA GOVERNADOR MAGALHÃES PINTO, CENTRO. </t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8889/8889_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8889/8889_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA FEITO REPARO E MANUTENÇÃO DOS BEBEDOUROS DO PARQUE LINEAR EM FRENTE A PRAÇA DA ESCOLA UNITEC. </t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8890/8890_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8890/8890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UMA DOAÇÃO DE 80 METROS DE BLOQUETES PARA A ASSOCIAÇÃO DO PRODUTORES RURAIS DA PONTE QUEIMADA. </t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8891/8891_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8891/8891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE REALIZE PARCERIA COM O GOVERNO ESTADUAL PARA A CONSTRUÇÃO DE UM HOSPITAL REGIONAL EM PARACATU. </t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8892/8892_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8892/8892_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA SEDE DA GUARDA MIRIM. </t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8893/8893_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8893/8893_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O CASCALHAMENTO DA ESTRADA QUE FOI DESVIADA NA ESTRADA QUE PASSA NO LOTE Nº 70 DO ASSENTAMENTO ESPERANÇA. </t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8894/8894_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8894/8894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO OPERAÇÃO TAPA-BURACO NA RUA NILO SADOC, NO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8895/8895_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8895/8895_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A AGUAMENTO DA ESTRADA QUE DÁ ACESSO AO CONDOMÍNIO VALE VERDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8896/8896_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8896/8896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA BOCA DE LOBO NA TRAVESSA MONTE CARMELO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8897/8897_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8897/8897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UMA FAIXA DE TRAVESSIA DE PEDESTRES NA PROXIMIDADES DA ENTRADA PRINCIPAL DO CEMITÉRIO SANTA CRUZ, NO CENTRO. </t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8898/8898_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8898/8898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O CALÇAMENTO COM BLOQUETES NA RUA 1, NO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8899/8899_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8899/8899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA SEGUNDA TRAVESSA JOÃO MENDES, NO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8900/8900_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8900/8900_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDE COLETORA DE ESGOTO NA RUA SEGUNDA TRAVESSA JOÃO MENDES, NO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8901/8901_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8901/8901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTE NO JÓQUEI CLUBE. </t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8902/8902_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8902/8902_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM POSTO POLICIAL NO BAIRRO PRIMAVERA. </t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8903/8903_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8903/8903_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8904/8904_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8904/8904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA DA LAGOA OLHOS D'ÁGUA E DOS CANAIS DA VAZÃO EXISTENTES NO LOCAL. </t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8905/8905_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8905/8905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PASSAGEM ELEVADA DE PEDESTRES OU QUEBRA-MOLAS NA RUA DO SANTANA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8906/8906_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8906/8906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE UM TERRENO, PREFERENCIALMENTE NO BAIRRO ALTO DA COLINA, À ASSOCIAÇÃO PROJETO DESPERTAI DE PARACATU. </t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8907/8907_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8907/8907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA E LIMPEZA NO CÓRREGO DO BALEEIRO, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8908/8908_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8908/8908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA E A LIMPEZA DOS BARRANCOS NA MARGINAL DA BR-040, AO LADO DA PASSARELA QUE LIGA O BAIRRO ALTO DO AÇUDE DO CENTRO DA CIDADE. </t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8909/8909_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8909/8909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA E A LIMPEZA NO PARQUE MUNICIPAL SÃO SEBASTIÃO DOS OLHOS D'ÁGUA, NO BAIRRO AMOREIRAS I. </t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8910/8910_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8910/8910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INTENSIFICAÇÃO DAS AÇÕES  EM COMBATE AO MOSQUITO TRANSMISSOR DA DENGUE, CHIKUNGUNYA E ZIKA NO MUNICÍPIO DE PARACATU. </t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CASPC QUE SEJA ENCAMINHADO OFICIO AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES PARA SUBSIDIAR A EMISSÃO DE ANÁLISE DE MÉRITO AO PROJETO DE LEI Nº 124/2015, DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8912/8912_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8912/8912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA SEBASTIÃO PAES DE ALMEIDA, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8918/8918_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8918/8918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DE UMA ÁRVORE SITUADA NA MG 188 KM 149, PERTO DA POLÍCIA RODOVIÁRIA ESTADUAL.</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8919/8919_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8919/8919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PODA DE UMA ÁRVORE PARA ATENDER O OLHO VIVO, NESTA CIDADE. </t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8920/8920_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8920/8920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ROSALINO FERNANDES PINTO, BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8921/8921_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8921/8921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA CALÇADA (PASSEIO)E MELHORIAS NA PRAÇA DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8922/8922_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8922/8922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CONSERTO DA PONTILHÃO DE MADEIRA NA REGIÃO SANTO AURÉLIO, ZONA RURAL.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8923/8923_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8923/8923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DA ESTRADA NA REGIÃO SANTA HELENA, ZONA RURAL.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8925/8925_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8925/8925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE DE CIMENTO NA REGIÃO SANTO AURÉLIO, ZONA RURAL.</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8926/8926_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8926/8926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA EURIDAMAS AVELINO DE BARROS, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8927/8927_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8927/8927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ROMUALDO LEMOS DO PRADO, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8928/8928_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8928/8928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A LIMPEZA DO CÓRREGO POBRE, DO CÓRREGO DOS MENINOS, DO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CFFO QUE CONVIDE A SECRETARIA DE AGRICULTURA CAROLINE PETROLL, PARA QUE PRESTE ESCLARECIMENTO INERENTES AOS CRÉDITOS UTILIZADOS PARA ACATAMENTO OU DESAPROVAÇÃO DAS CONTAS DAS ENTIDADE RURAIS (ASSOCIAÇÕES) PELO CMD. </t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8930/8930_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8930/8930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REQUISITADO DO PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE A INSTALAÇÃO DE 02 (DOIS) REDUTORES DE VELOCIDADE À RUA TIRADENTES, NO BAIRRO SANTO EDUARDO</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO FRESA ASFÁLTICA NA RUA 01 NO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CCJR QUE SEJA ENCAMINHADO OFÍCIO AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES PAR SUBSIDIAR A EMISSÃO DE PARECER DE ADMISSIBILIDADE AO PROJETO DE LEI COMPLEMENTAR Nº 03/2016 DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8933/8933_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8933/8933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER QUE SEJA PROVIDENCIADO ILUMINAÇÃO NA PRAÇA LUIZ CABECEIRA, NA AVENIDA AEROPORTO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8934/8934_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8934/8934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER QUE SEJA PROVIDENCIADO ILUMINAÇÃO NA PRAÇA ENTRE AS AVENIDAS AEROPORTO E J. J. ANSELMO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8935/8935_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8935/8935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER QUE SEJA PROVIDENCIADO EXTENSÃO DE REDE ELÉTRICA COM UM POSTE E LUMINÁRIA EM ILUMINAÇÃO PÚBLICA, NA RUA J.J. ANSELMO, PRÓXIMO A ROTATÓRIA QUE LIGA AS AVENIDAS J.J. ANSELMO E AEROPORTO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8937/8937_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8937/8937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE FAIXA DE PEDESTRE NA RUA RIO GRANDE DO SUL, CENTRO, ESPECIFICAMENTE NA FRENTE DA ESCOLA DOM ELIZEU. </t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8938/8938_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8938/8938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE UM POSTE COM LUMINÁRIA NA RUA DIAMANTE, NO BAIRRO AMOREIRAS II. </t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8939/8939_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8939/8939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE APARELHOS DE GINÁSTICAS NA PRAÇA MÁRIO PRAÇA, BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8940/8940_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8940/8940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM ESCOLA MUNICIPAL NO BAIRRO CHAPADINHA II. </t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8941/8941_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8941/8941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA DIAMANTE NO BAIRRO AMOREIRA II. </t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8942/8942_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8942/8942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) EM TODO O BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8943/8943_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8943/8943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DE REDE DE ESGOTO NA TRAVESSA FELISBERTO CALDEIRA BRANTE, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8944/8944_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8944/8944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DE REDE DE ESGOTO NA RUA ANTENOR DA SILVA NEIVA, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8945/8945_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8945/8945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DE REDE DE ESGOTO NA RUA JOSEFINA MARIANA DE ALMEIDA, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8946/8946_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8946/8946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CASPC VISITA EM TODOS OS DEPARTAMENTOS DA SECRETARIA DE TRANSPORTE E VISTORIA DE TODOS OS VEÍCULOS, INCLUSIVE NOS ÔNIBUS ESCOLARES DE TODAS AS LINHAS.</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8947/8947_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8947/8947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA BRASÍLIA, NO CENTRO.</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8951/8951_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8951/8951_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CFFO A CONVOCAÇÃO DA SECRETARIA DE AGRICULTURA CAROLINE PETROLL, PARA QUE PRESTE ESCLARECIMENTO INERENTES AOS CRITÉRIOS UTILIZADOS PARA ACATAMENTO OU DESAPROVAÇÃO DAS CONTAS DAS ENTIDADE RURAIS (ASSOCIAÇÕES) PELO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMD.</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8952/8952_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8952/8952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA EDUARDO FERREIRA DE ARAÚJO, NO BAIRRO VISTA ALEGRE I. </t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8957/8957_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8957/8957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DO FUNDO MUNICIPAL DO IDOSO. </t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8958/8958_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8958/8958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE AVALIE A POSSIBILIDADE DE REMOÇÃO OU MUDANÇA DE UM POSTE DE ILUMINAÇÃO PÚBLICA SITUADO NA RUA OURO Nº 5, NO BAIRRO AMOREIRAS II. </t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8959/8959_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8959/8959_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA I, ANTIGA RUA 01 (UM), NO BAIRRO JK.</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8960/8960_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8960/8960_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE ENVIE OFICIO A OPERADORA TELEFÔNICA </t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8961/8961_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8961/8961_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM POSTO POLICIAL NO LOCAL ONDE EXISTIA A GAMELEIRA, DA PRAÇA JUQUITA VARGAS, NO CENTRO.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8966/8966_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8966/8966_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA, DE CAPA A CAPA, DO PROCESSO DE CONTRATAÇÃO DE EMPRESA ESPECIALIZADA, VIA  SISTEMA DE REGISTRO DE PREÇO, PARA PRESTAÇÃO DE SERVIÇO DE LOCAÇÃO DE TENDA, PALCO, SOM, ILUMINAÇÃO, GERADOR DE ENERGIA, BARRICADAS E FECHAMENTO DE PALCO, INCLUINDO A MONTAGEM, OPERAÇÃO E DESMONTAGEM PARA ATENDER OS EVENTOS DO MINICÍPIO.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8967/8967_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8967/8967_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REGULARIZAÇÃO DO PAGAMENTO DO ADICIONAL DE PERICULOSIDADE, AOS TRABALHADORES DO SETOR DE SEGURANÇA PÚBLICA. </t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8968/8968_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8968/8968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA EFETUADA A TROCA DE LÂMPADAS QUEIMADAS NO PARQUE LINEAR DA UNITEC. </t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8969/8969_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8969/8969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA E PODA DA PRAÇA DO BAIRRO PRIMAVERA, PRÓXIMO AO POSTO DE SAÚDE, NESTA CIDADE. </t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA E PODA DOS LOTES VAGOS NO BAIRRO PRIMAVERA. </t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8971/8971_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8971/8971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A QUE PROVIDENCIE A INSTALAÇÃO DE UMA TORRE DE TRANSMISSÃO DE SINAL DA OPERADORA VIVO NA REGIÃO PORTO BURITI (ESPERA TAPA), NA ZONA RURAL. </t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8973/8973_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8973/8973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O ENVIO DE UM CAMINHÃO PIPA PARA MOLHAR A ENTRADA DO RESIDENCIAL SARA KUBITSCHEK NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8974/8974_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8974/8974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PINTURA DAS FAIXAS DE PEDESTRES DAS RUAS DO MUNICÍPIO, EM ESPECIAL NAS PORTAS DAS ESCOLAS. </t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8975/8975_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8975/8975_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM POSTO POLICIAL DE ALVENARIA NO INICIO DA AVENIDA DEPUTADO QUINTINO VARGAS COM AVENIDA OLEGÁRIO MACIEL, NO CENTRO.</t>
   </si>
   <si>
     <t>8976</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8976/8976_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8976/8976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM MODERNA PRAÇA PÚBLICA NA PRAÇA JUQUITA VARGAS, NO CENTRO. </t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8977/8977_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8977/8977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE CÂMERA DO OLHO VIVO NA PRAÇA JUQUITA VARGAS, NO CENTRO. </t>
   </si>
   <si>
     <t>8978</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8978/8978_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8978/8978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA SALA NA ESCOLA ADJUNTO, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8979</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8979/8979_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8979/8979_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO ASFÁLTICA NA RUA </t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA I, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA 01, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8982/8982_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8982/8982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA EFETUADA A TROCA DA GRADE DE UM BUEIRO SITUADO NA RUA OURO Nº5, NO BAIRRO AMOREIRAS II. </t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA MARQUÊS DE POMBAL, 131, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8984/8984_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8984/8984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO ASSENTAMENTO NOVA LAGOA RICA. </t>
   </si>
   <si>
     <t>8985</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8985/8985_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8985/8985_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE REALIZE CURSO DE CAPACITAÇÃO DA FEDERAÇÃO BRASILEIRA DE COMUNIDADES TERAPÊUTICAS - FEBRACT, DESTINADO A PROFISSIONAIS DA EDUCAÇÃO E AOS QUE TRABALHAM EM ACOLHIMENTO, TRATAMENTO E REINSERÇÃO SOCIAL DE PESSOAS COM TRANSTORNO DECORRENTE AO USO E ABUSO DE ÁLCOOL E DROGAS. </t>
   </si>
   <si>
     <t>8986</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8986/8986_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8986/8986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DO CAMPO DE FUTEBOL SOCIETY DO PARQUE LINEAR SITUADO NO BAIRRO PRADO, AO LADO DA UNITEC. </t>
   </si>
   <si>
     <t>8987</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8987/8987_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8987/8987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO ÓRGÃO COMPETENTE E AO SECRETÁRIO DE MEIO AMBIENTE EXPLICAÇÕES DE ONDE E COMO SÃO FEITOS OS DESCARTES DO LIXO HOSPITALAR, DAS LÂMINAS DE BARBEARIAS, PILHAS, BATERIAS E TODO LIXO ELETRÔNIO QUE É DESCARTADO. </t>
   </si>
   <si>
     <t>8988</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>SOLICITA CONVOCAÇÃO DOS SECRETÁRIOS PÚBLICOS MUNICIPAIS DE MEIO AMBIENTE AGRONOMIA DE MINAS, GERENTE GERAL DA AGÊNCIA DA CEF,REPRESENTANTE MINISTÉRIO PÚBLICO DE MEIO AMBIENTE, CONSELHO E HABITAÇÃO, PRESIDENTE CENTRAL ASSOCIAÇÕES DE BAIRROS.</t>
   </si>
   <si>
     <t>8989</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8989/8989_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8989/8989_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RELAÇÃO DA LOCALIZAÇÃO EXATA, SE EM ESTRADA VICINAL OU EM PROPRIEDADE PARTICULAR DOS 134 MATA-BURROS E QUANTOS EM CADA REGIÃO CITADOS NO OFÍCIO 124/2016.</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8992/8992_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8992/8992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO QUE TOME PROVIDÊNCIAS COM RELAÇÃO AO PRÉDIO ABANDONADO À RUA DOM ELIZEU COM ESQUINA DA RUA FRANCISCO RODRIGUES MENHÔ, NO BAIRRO BELA VISTA.  </t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8994/8994_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8994/8994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NA INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA I, BAIRRO JK.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8998/8998_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8998/8998_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO REDUTORES DE VELOCIDADE NA RUA LADEIRA MARIANA COM O CRUZAMENTO DA RUA DOS OPERÁRIOS, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO REDUTORES DE VELOCIDADE NA RUA DOS OPERÁRIOS COM O CRUZAMENTO DA RUA SEBASTIÃO PAES DE ALMEIDA, BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9000/9000_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9000/9000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO REDUTORES DE VELOCIDADE NA RUA BENEDITO DE OLIVEIRA MELO (ANTIGA RUA LANDIM), BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9001/9001_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9001/9001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A RELOCAÇÃO DO POSTE DE ENERGIA ELÉTRICA NA RUA LEÃO FRANCISCO PIRES EM FRENTE A GARAGEM DA RESIDÊNCIA DE N 188, BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9002/9002_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9002/9002_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM POSTE COM LUMINÁRIA NA RUA DOS OPERÁRIOS PRÓXIMO AO Nº 207, BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9003/9003_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9003/9003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE LUMINÁRIA COM BRAÇO NA RUA DOS OPERÁRIOS COM A ESQUINA DA RUA SEBASTIÃO PAES DE ALMEIDA, BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9004/9004_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9004/9004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFORO, NAS CONVERGÊNCIAS DAS RUAS JOSÉ RABELO DE SOUZA COM A RUA GASTÃO CAMPOS LEPESQUER, NO BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9005/9005_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9005/9005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA OVÍDIO MARTINS LISBOA, NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9006/9006_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9006/9006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA NA TRAVESSA SINHÁ ULHÔA, INICIANDO PRÓXIMO AO Nº 265 ATÉ O CRUZAMENTO DA RUA JOÃO ULHÔA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9007/9007_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9007/9007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A ABERTURA E PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA DURVAL BATISTA DE OLIVEIRA COM A RUA JOSÉ AUGUSTO NETO SIQUEIRA, BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9008/9008_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9008/9008_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A RESTAURAÇÃO DA ESTRADA DA REGIÃO SANTO AURÉLIO (FAZENDA GRAVATA), A MESMA SE ENCONTRA EM PÉSSIMA QUALIDADE COM DIFICULDADE DO TRÁFEGO DE VEÍCULOS. </t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9010/9010_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9010/9010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA EFETUADA A COLOCAÇÃO DE BRAÇO NOS PORTES PARA INSTALAÇÃO DE LÂMPADAS PARA ILUMINAÇÃO NA RUA MANOEL LOPES, NO BAIRRO SÃO DOMINGOS. </t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9011/9011_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9011/9011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO REPARO NA ESTRADA RURAL SENTIDO AS CACHOEIRAS DE PARACATU. </t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA FERREIRA DE ARAÚJO, NO BAIRRO VISTA ALEGRE. </t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9013/9013_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9013/9013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O ASFALTAMENTO NO BAIRRO BANDEIRANTES. </t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9014/9014_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9014/9014_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSEFINA MARIANO DE ALMEIDA, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9015/9015_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9015/9015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O ATENDIMENTO DA CONCESSIONARIA DE TRANSPORTE PÚBLICO COLETIVO MUNICPAL AO BAIRRO VISTA ALEGRE. </t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA EFETUADA A TROCA DE PORTA QUEBRADA NO HOSPITAL MUNICIPAL. </t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9018/9018_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9018/9018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA ZINCO, NO BAIRRO AMOREIRAS II. </t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9019/9019_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9019/9019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO BAIRRO VISTA ALEGRE. </t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO O ASFALTAMENTO DA RUA 14, BAIRRO BANDEIRANTES. </t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9025/9025_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9025/9025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO VIA DE MÃO ÚNICA NA RUA  CHICO MENDES E A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO VERTICAL PARA ESTACIONAMENTO SOMENTE DE UM LADO DA VIA, NO BAIRRO SÃO JOÃO EVANGELISTA. </t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9026/9026_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9026/9026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A SINALIZAÇÃO DE TRÂNSITO E CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA MG-188, PRÓXIMO AO POVOADO DO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COMPLEMENTAÇÃO DE DOCUMENTAÇÃO REFERENTE AO REQUERIMENTO 526/2016.</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9028/9028_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9028/9028_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COMPLEMENTAÇÃO DE DOCUMENTAÇÃO REFERENTE AO REQUERIMENTO DE 527/2016.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COMPLEMENTAÇÃO DE DOCUMENTAÇÃO REFERENTE AO REQUERIMENTO DE 528/2016.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9030/9030_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9030/9030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O LEVANTAMENTO E REPASSE FORMAL DE INFORMAÇÕES NO SENTIDO DE POSICIONAR O ATUAL DESTINO DA MÁQUINAS DE COSTURA, AS QUAIS FORAM ADQUIRIDAS ATRAVÉS DE EMENDA PARLAMENTAR DO EX-DEPUTADO FEDERAL ANTÔNIO EUSTÁQUIO ANDRADE. </t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9031/9031_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9031/9031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CFFO QUE SEJA PROVIDENCIADO O CONVITE AO REPRESENTANTE LEGAL DA VIA-040, PARA QUE PRESTE ESCLARECIMENTOS E INFORMAÇÕES SOBRE SERVIÇO DE LIMPEZA DE VIAS E CANTEIROS LOCALIZADOS ÀS MARGENS DA BR-040. </t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A COMISSÃO ESPECIAL, DE QUE TRATA A PORTARIA Nº 2.519/2016, QUE SEJA SOLICITADO DA MESA DIRETORA, O ENCAMINHAMENTO DE CONSULTA AO IBAM DA PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 1/2016, DE AUTORIA DO VEREADOR GLEWTON DE SÁ E OUTROS, QUE ALTERA A REDAÇÃO DO ART. 17 DA LEI ORGÂNICA DE PARACATU, PARA SUBSIDIAR A EMISSÃO DE PARECER DA REFERIDA PROPOSIÇÃO. </t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9034/9034_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9034/9034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SE REALIZE OS AJUSTES NECESSÁRIOS COM O COMANDO DO 45º BATALHÃO DE POLÍCIA MILITAR DE PARACATU, PARA DAR SUPORTE AO POVOADO SÃO SEBASTIÃO ATRAVÉS DE UM POLICIAMENTO INTENSIVO, PELO MENOS DUAS VEZES NA SEMANA, COMO FORMA DE SE TENTAR COIBIR O ALTO ÍNDICE DE VIOLÊNCIA CRESCENTE NESSA REGIÃO. </t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9036/9036_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9036/9036_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PINTURA DA FAIXA DE PEDESTRES NA RUA RIO GRANDE DO SUL, FRENTE AO COLÉGIO DOM ELIZEU. </t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9037/9037_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9037/9037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA A LIMPEZA E CONSERVAÇÃO DAS PRAÇAS DA CIDADE. </t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9039/9039_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9039/9039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA  E A LIMPEZA DO CAMPO DE FUTEBOL LOCALIZADO NA TRAVESSA 7, NO BAIRRO CHAPADINHA. </t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9040/9040_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9040/9040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A LIGAÇÃO DE ÁGUA NA ÁREA PÚBLICA, SITUADO NA RUA VEREADOR AFRÂNIO SALUSTIANO PEREIRA, PRÓXIMO AO VIVEIRO DE MUDAS NO BAIRRO CIDADE NOVA. </t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9041/9041_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9041/9041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DO MATA BURROS LOCALIZADO NA VIA DE ACESSO À FAZENDA SANTA BÁRBARA NA COMUNIDADE SANTA BÁRBARA. </t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9042/9042_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9042/9042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM QUADRA DE ESPORTES NO BAIRRO SANTO EDUARDO. </t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9043/9043_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9043/9043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACO NA RUA PROFESSOR JOSÉ BOTELHO FILHO PRÓXIMO AO Nº 345, NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9044/9044_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9044/9044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE DUAS LÂMPADAS NA RUA PROFESSOR JOSÉ BOTELHO FILHO PRÓXIMO AO Nº 345, NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9047/9047_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9047/9047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA INICIADA  AS OBRAS PARA A CONSTRUÇÃO DA COMPANHIA DE POLÍCIA MILITAR NO TERRENO QUE JÁ FOI DOADO A POLÍCIA PELO MUNICÍPIO. </t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9059/9059_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9059/9059_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO NA PARTE ELÉTRICA E DE ILUMINAÇÃO DA QUADRA DE ESPORTES DO BAIRRO ALTO DA COLINA. </t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9060/9060_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9060/9060_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA OU O ASSENTAMENTO DE BLOQUETES DE CONCRETO NA RUA B, NO BAIRRO JK. </t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9061/9061_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9061/9061_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES PORQUE FOI EMPENHADO, LIQUIDADO E NÃO FOI PAGO PARA O SINDICATO DO COMÉRCIO VAREJISTA DE PARACATU O VALOR DE R$ 25.000,00 EM OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRES A COBRANÇA DE TAXA DE EMBARQUE, QUADRO DESCRITIVO DO VALORES E QUADRO COMPARATIVO NO ANO ANTERIOR À CONCESSÃO E NO PERÍODO COMPLETO DA CONCESSÃO ATÉ A DATA ATUAL. </t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9063/9063_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9063/9063_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REQUISITADA AO PREFEITO MUNICIPAL A COLOCAÇÃO DE SINALIZAÇÃO DE TRANSITO E CONSTRUTOR DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NO LOCAL ONDE FUNCIONAVA O REDUTOR ELETRÔNICO DE VELOCIDADE PRÓXIMO AO POVOADO LAGOA DE SANTO ANTONIO, ONDE HÁ GRANDE TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9064/9064_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9064/9064_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REQUISITADA AO PREFEITO MUNICIPAL A COLOCAÇÃO DE SINALIZAÇÃO DE TRANSITO E CONSTRUTOR DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NO LOCAL ONDE FUNCIONAVA O REDUTOR ELETRÔNICO DE VELOCIDADE PRÓXIMO AO BAIRRO PRIMAVERA, ONDE HÁ GRANDE TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9065/9065_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9065/9065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO CÓPIA DO CONTRATO CELEBRADO ENTRE O MUNICÍPIO E EMPRESA PRIVADA QUE TEM POR OBJETIVO A CONSTRUÇÃO DO CENTRO ADMINISTRATIVO NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9066/9066_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9066/9066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CASPC QUE SEJA CONVOCADO O SECRETÁRIO DE ASSUNTOS JURÍDICOS DO MUNICÍPIO E CONVITE AO GERENTE GERAL DA KINROSS S/A, PARA PRESTAR ESCLARECIMENTO SOBRE O FECHAMENTO DA ESTRADA FINAL DA RUA OURO, BAIRRO AMOREIRAS , AO QUAL DAVA ACESSO A REGIÃO DE SANTA RITA, E FOI FECHADA PELA EMPRESA KINROSS . </t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9067/9067_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9067/9067_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A EXTINÇÃO E FUSÃO DE SECRETARIAS MUNICIPAIS PARA CONTENÇÃO DE GASTOS. A PROPOSTA VISA REDUZIR DE 14 PARA 10 SECRETARIAS. </t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9073/9073_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9073/9073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA ELABORADO UM PROJETO ESPORTIVO QUE VISE ATENDER E DAR AULAS AO ALUNOS DA REDE PÚBLICA MUNICIPAL COM JOGOS DE XADREZ. </t>
   </si>
   <si>
     <t>9074</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9074/9074_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9074/9074_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INTENSIFICAÇÃO NO PROGRAMAS E PROJETOS SOCIAIS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>9075</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9075/9075_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9075/9075_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA DOS BUEIROS DA CIDADE. </t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO SINALIZAÇÃO DE TRÂNSITO  E CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NO LOCAL ONDE FUNCIONAVA O REDUTOR ELETRÔNICO DE VELOCIDADE NA RODOVIA MG-188, NO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9077/9077_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9077/9077_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA DOADO UM TERRENO PARA A ASSOCIAÇÃO DE ESPORTE ARTE MUNDIAL. </t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9078/9078_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9078/9078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA ENVIADO COM URGÊNCIA O PROJETO DE CRIAÇÃO DA SECRETARIA DE SEGURANÇA E ORDEM PÚBLICA. </t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9079/9079_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9079/9079_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA ENVIADO PARA A CÂMARA MUNICIPAL O PROJETO DE LEI DENOMINADO BOLSA ATLETA QUE FOI APROVADO POR ESSA CASA LEGISLATIVA.  </t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9080/9080_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9080/9080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA B, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9081/9081_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9081/9081_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA E A LIMPEZA NO CEMITÉRIO ALTO DA COLINA, NO BAIRRO NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9082/9082_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9082/9082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA JASMIM, NO BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO PAVIMENTAÇÃO ASFÁLTICA NA RUA JATOBÁ, NO BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9084/9084_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9084/9084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A TROCA DE LÂMPADAS QUEIMADAS NA RUA JASMIM, NO BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9085</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9085/9085_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9085/9085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A TROCA DE LÂMPADAS QUEIMADAS NA RUA JATOBÁ, NO BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>9090</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9090/9090_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9090/9090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA DE LOTES VAGO NA RUA JOSEFINA MARIANO DE ALMEIDA, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PINTURA DE TODAS AS FAIXAS DE PEDESTRES NAS PRINCIPAIS RUAS DA CIDADE. </t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9092/9092_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9092/9092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O MANILHAMENTO DO CÓRREGO PRÓXIMO AO RETIRO DA IGREJA RENASCER NA FAZENDA QUEIMADA NA REGIÃO ENTRE RIBEIROS. </t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PINTURA DE TODOS DOS REDUTORES DE VELOCIDADE NAS PRINCIPAIS RUAS DA CIDADE. </t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9094/9094_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9094/9094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE INFORME SE HOUVE, NO ANO DE 2015, CONTRATAÇÃO DE ASSESSORIA JURÍDICA POR PARTE DO PODER EXECUTIVO, E EM CASO POSITIVO, REQUER CÓPIA DE CAPA A CAPA DO PROCESSO. </t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9095/9095_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9095/9095_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ANA LÚCIA DAS NEVES, NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9096/9096_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9096/9096_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CASPC QUE CONVIDE O REPRESENTANTE DA DESTILARIA VALE DO PARACATU AGROENERGIA - DPVA, PARA ESCLARECIMENTO EM RELAÇÃO AO EMPREGO DE MÃO DE OBRA DE PARACATU. </t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9097/9097_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9097/9097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE O DESTINO AS MADEIRAS QUE FORAM RETIRADAS DA ANTIGA PONTE DO RIO SÃO PEDRO QUE DÁ ACESSO A ESCOLA SIMÕES CUNHA NO ASSENTAMENTO NOVA LAGOA RICA. </t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9098/9098_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9098/9098_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO MUNICIPAL, SEJA FEITA A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NA PRAÇA DA RUA TIRADENTES, NO BAIRRO  SANTO EDUARDO.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9099/9099_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9099/9099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA SÃO JOÃO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9100/9100_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9100/9100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A JARDINAGEM E BENFEITORIAS COM A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO ESPAÇO PÚBLICO LOCALIZADO ENTRE A RUA DO PERÍMETRO E A RUA DAS MARGARIDAS NO BAIRRO AEROPORTO. </t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9101/9101_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9101/9101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DAS RUAS GASTÃO CAMPOS LEPESQUEUR E A RUA SETE DE SETEMBRO, BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO E OU MODERNIZAÇÃO DA PONTES URBANAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9103/9103_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9103/9103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO JUNTO A SECRETARIA DE EDUCAÇÃO, QUE SEJA DESENVOLVIDO UM PROJETO JUNTO AS ESCOLAS MUNICIPAIS NO SENTIDO DE ORIENTAR E CONSCIENTIZAR OS ALUNOS E TAMBÉM SEUS PAIS, PROFESSORES E MEMBROS DAS MESMAS A FAZEREM O USO DAS PASSARELAS, NO INTUITO DE EVITAR ACIDENTES. </t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9104/9104_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9104/9104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO A EXTENSÃO DE MANILHAS À RUA ESTER DA PAIXÃO PRÓXIMO AO Nº 6, NO BAIRRO NOSSA SENHORA APARECIDA. </t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9105/9105_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9105/9105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE O PREGÃO PRESENCIAL Nº 002/2016 PARA PRESTAÇÃO DE SERVIÇO DE ASSESSORIA TÉCNICA, ASSISTENCIAL E ADMINISTRATIVA EM GESTÃO DA POLÍTICA PÚBLICA DE SAÚDE E, ATENDIMENTO A SECRETARIA DE SAÚDE. </t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9106/9106_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9106/9106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A SUBSTITUIÇÃO DE 02 POSTES DA RUA JATOBÁ DO BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO DAS RUAS DO BAIRRO JARDIM SERRANO E PRINCIPALMENTE NA RUA JATOBÁ. </t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9108/9108_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9108/9108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDE DE ESGOTO E ESCOAMENTO DE ÁGUAS PLUVIAIS DO BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9109/9109_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9109/9109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA COBERTA DO BAIRRO PARACATUZINHO, LOCALIZADA NA RUA DA CONTAGEM. </t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9120/9120_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9120/9120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE MANILHAS NO FUNDO DA RUA ROGÉRIO PEREIRA GONÇALVES, NO BAIRRO PARACATUZINHO COM DIVISA DO BAIRRO CHAPADINHA I.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9122/9122_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9122/9122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA RETORNADO AO ANEXO DO PRONTO SOCORRO MUNICIPAL, O SETOR QUE REALIZA A COLETA DE MATERIAL PARA EXAMES. </t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9123/9123_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9123/9123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A EXTENSÃO DE REDE ELÉTRICA E A COLOCAÇÃO DE POSTE E LUMINÁRIA, NA RUA JOÃO MACEDO ESQUINA COM A RUA PATOS DE MINAS, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9124/9124_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9124/9124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA NA RUA MERCÚRIO DO BAIRRO AMOREIRAS II. </t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9125/9125_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9125/9125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES DE CONCRETO OU FRESA DE ASFALTO NA RUA ORLANDO BATISTA ULHÔA, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9126/9126_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9126/9126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE BOCA DE LOBO  NA RUA ORLANDO BATISTA ULHÔA, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INTENSIFICAÇÃO DO POLICIAMENTO NO POVOADO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9128/9128_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9128/9128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DE CERCA DE 150 M DE ASFALTO NA RUA PRINCIPAL, PRÓXIMO AO Nº 470, POVOADO SÃO DOMINGOS. </t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>SOLICITA A CASPC QUE SEJA PROVIDENCIADA A CONVOCAÇÃO AO SERVIDOR PÚBLICO, ENGENHEIRO CIVIL DA SECRETARIA DE OBRAS, RESPONSÁVEL PELA APROVAÇÃO DE LOTEAMENTOS NO MUNICÍPIO, PARA QUE PRESTE ESCLARECIMENTO INERENTES AO CRITÉRIOS UTILIZADOS PARA APROVAÇÃO DOS LOTEAMENTOS E OUTRAS INFORMAÇÕES DE INTERESSE DA COMISSÃO.</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9133/9133_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9133/9133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDE PLUVIAL PARA RUA 07, BAIRRO NOSSA SENHORA APARECIDA. </t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9134/9134_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9134/9134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA RUA 07, BAIRRO NOSSA SENHORA APARECIDA. </t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9135/9135_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9135/9135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O REPARO DO ASFALTO NA RUA SEBASTIÃO PAES DE ALMEIDA, BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CASPC QUE SEJA SOLICITADO DO COMÉRCIO VAREJISTA DE PARACATU, CÓPIA DE CAPA A CAPA DAS PRESTAÇÕES DE CONTAS DO PROCESSO DE DESTINAÇÃO DAS VERBAS DAS ASSOCIAÇÕES COMUNITÁRIAS RURAIS E URBANAS, NO VALOR DE R$ 25.000,00 EMITIDA EM 10/12/2015. </t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9137/9137_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9137/9137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO À CESSÃO DO ANTIGO PRÉDIO DA POLÍCIA CIVIL PARA FUNCIONAMENTO DOS PROJETOS SOCIAIS: ASSOCIAÇÃO GUARDA MIRIM E ASSOCIAÇÃO DAS COSTUREIRAS E ARTESÃO DO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9138/9138_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9138/9138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADA MEDIDAS CABÍVEIS PARA A ENTREGA DEFINITIVA DAS MÁQUINAS DE COSTURA PARA A ASSOCIAÇÃO DAS COSTUREIRAS E ARTESÃS DO PARACATUZINHO E/OU ASSOCIAÇÃO GUARDA MIRIM. </t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9139/9139_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9139/9139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADA LICITAÇÕES COM EDITAIS QUE CONTEMPLEM A CONTRATAÇÃO EXCLUSIVA DE MICROEMPREENDEDORES INDIVIDUAIS E MICRO EMPRESAS, COMO FORMA DE DAR CUMPRIMENTO EM ASPECTOS SIGNIFICATIVOS DA LEI COMPLEMENTAR 126/2006. </t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9140/9140_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9140/9140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CAPINA E A LIMPEZA DE ACADEMIA AO AR LIVRE, NO BAIRRO JÓQUEI CLUBE. </t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9141/9141_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9141/9141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA ACADEMIA AO AR LIVRE, NO BAIRRO JÓQUEI CLUBE. </t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9142/9142_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9142/9142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA COMUNICAÇÃO AOS PROPRIETÁRIOS DE LOTES PARTICULARES NO BAIRRO JÓQUEI CLUBE PARA QUE PROCEDAM A LIMPEZA NOS LOTES.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9143/9143_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9143/9143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOCOS DE CONCRETO NA ACADEMIA AO LAR LIVRE, BAIRRO JÓQUEI CLUBE. </t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9144/9144_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9144/9144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIBERAÇÃO DA PISTA DE SKATE NO BAIRRO JÓQUEI CLUBE. </t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A MESA DIRETORA QUE SEJA SOLICITADO DO PRESIDENTE DO SINDICATO DO COMÉRCIO VAREJISTA DE PARACATU, CÓPIA DE CAPA A CAPA DAS PRESTAÇÕES DE CONTAS DO PROCESSO DE DESTINAÇÃO DAS VERBAS DAS ASSOCIAÇÕES COMUNITÁRIAS RURAIS E URBANAS, NO VALOR DE R$ 25.000,00 EMITIDA EM 10/12/2015. </t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9146/9146_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9146/9146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITO O REPARO DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9147/9147_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9147/9147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA A PODA DAS ÁRVORES DA CIDADE QUE ESTÃO EM CONTATO COM A REDE ELÉTRICA. </t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9152/9152_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9152/9152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO ESCLARECIMENTO ATRAVÉS DE CONTRATO E OUTROS ACERCA DOS VEÍCULOS DE PLACAS PXB 7543, OQX 9812 E PXB 7513, PARDOS NO PÁTIO. </t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9154/9154_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9154/9154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO UMA FORÇA TAREFA, TIPO MUTIRÃO DE LIMPEZA NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9155/9155_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9155/9155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA COLOCADO MEIO FIO NA RUAS DECÍLIO DIAS E TRAVESSA SINHÁ ULHOA, QUE FORAM ASFALTADA RECENTEMENTE. </t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9156/9156_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9156/9156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA INICIADA AS OBRAS PARA CONSTRUÇÃO DE UMA PASSARELA SOBRE A MG-188, LIGANDO O BAIRRO PRIMAVERA COM O JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9157/9157_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9157/9157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA COLOCADO DOIS REDUTORES DE VELOCIDADE NA AVENIDA AEROPORTO.</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA COLOCADO DOIS REDUTORES DE VELOCIDADE NA RUA ROMUALDO SILVA NEIVA. </t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9159/9159_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9159/9159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO O TÉRMINO DAS OBRAS QUE FORAM INICIADA NA PRACINHA DEFRONTE À ANTIGA IGREJA FOGO PURO, NA RUA SARA COSTA RORIZ. </t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9160/9160_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9160/9160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA COLOCADO UM REDUTOR DE VELOCIDADE NO FINAL DA RUA 13 DE MAIO. </t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9161/9161_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9161/9161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PODER EXECUTIVO A REATIVAÇÃO DO COMAD - CONSELHO MUNICIPAL DE POLÍTICAS SOBRE DROGAS DE PARACATU. </t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9162/9162_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9162/9162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODER EXECUTIVO A VIABILIDADE DE CRIAÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9163/9163_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9163/9163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO GESTÃO JUNTO AO GOVERNO FEDERAL PARA LIBERAÇÃO DOS RECURSOS DE CONCLUSÃO DAS OBRAS DE CONSTRUÇÃO DA PISTA DE SKATE NO BAIRRO JÓQUEI E DA REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9164/9164_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9164/9164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO RELAÇÃO/CÓPIA, CAPA A CAPA, DE ENTIDADES QUE FORAM BENEFICIADAS COM O REPASSE DE R$ 25.000,00, AO SINDCOMÉRCIO PARA CREDENCIAMENTOS/CERTIFICADO DIGITAL NOS TERMOS DA LEI 3.173/2015. </t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9165/9165_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9165/9165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO DA RUA MARIA DO CARMO TAVERA JORDÃO, EM FRENTE AO HOSPITAL SÃO LUCAS. </t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A CAPINA E PODA DOS LOTES VAGOS E DA PRAÇA, NO BAIRRO PRIMAVERA. </t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9167/9167_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9167/9167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A CAPINA E PODA DOS LOTES VAGOS, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9168/9168_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9168/9168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE UM TERRENO PARA A IGREJA CATEDRAL DE DEUS, CONGREGAÇÃO PARACATU. </t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9169/9169_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9169/9169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJAM FEITAS AS SEGUINTES OBRAS NO BAIRRO SERRANO: PAVIMENTAÇÃO, REDE DE ESGOTO, REDE DE ESCOAMENTO E ÁGUA PLUVIAL, ILUMINAÇÃO PÚBLICA, SUBSTITUIÇÃO DE POSTE DA RUA JATOBÁ. </t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9170/9170_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9170/9170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO QUE SOLICITA A COPASA A INSTALAÇÃO DE HIDRANTES NO CENTRO COMERCIAL E CENTRO HISTÓRICO BEM COMO NOS BAIRROS CONFORME PLANO DA EMPRESA. </t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9171/9171_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9171/9171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDÊNCIA EM RELAÇÃO À MELHORIAS NA REDE DE ESGOTO DO POVOADO DO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9174/9174_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9174/9174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A TROCA DOS SEMÁFOROS MAIS ANTIGOS DA CIDADE POR APARELHOS MAIS MODERNOS E MELHOR EQUIPADOS PARA GARANTIR O FUNCIONAMENTO EFETIVO DA SINALIZAÇÃO DE TRÂNSITO DA CIDADE. </t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9175/9175_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9175/9175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DOS PONTOS DE ÔNIBUS DETERIORADOS EM VÁRIOS BAIRROS DA CIDADE. </t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9176/9176_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9176/9176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA NA TRAVESSA SINHÁ ULHÔA PRÓXIMO AO Nº 20, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9177/9177_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9177/9177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA PONTE DO CÓRREGO DO BEZERRO DO CHAPÉU VELHO NA ZONA RURAL. </t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9178/9178_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9178/9178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A NOMEAÇÃO DE SERVIDORES EFETIVOS PARA FISCALIZAR O CONTRATO DE CONCESSÃO DA RODOVIÁRIA PARA A MAÇONARIA AMOR E JUSTIÇA PARACATUENSE, CONFORME A LEI 8.666/93.</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO EXPLICAÇÕES PORQUE ÀS PRESTAÇÕES DE CONTAS ENVIADAS REFERENTE AO CONTRATO DE CONCESSÃO DA RODOVIÁRIA PARA A MAÇONARIA AMOR E JUSTIÇA PARACATUENSE ESTÃO SEM ASSINATURAS E CARIMBOS DOS RESPONSÁVEIS. </t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9180/9180_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9180/9180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PRESTAÇÕES DE CONTAS MENSAIS DA MAÇONARIA AMOR E JUSTIÇA PARACATUENSE, NO ANO DE 2014/2015 E 2016, REFERENTE AO CONTRATO DE CONCESSÃO DA RODOVIÁRIA E PRINCIPALMENTE TAXA DE EMBARQUE COBRADA DOS PASSAGEIROS. </t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9182/9182_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9182/9182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ENCAMINHAMENTO DE PROJETO DE LEI COM A FINALIDADE DE DE ALTERAR O CNPJ NA LEI ORÇAMENTÁRIA ANUAL 2016, DA ASSOCIAÇÃO DE PEQUENOS PRODUTORES DO PR0JETO DE ASSENTAMENTO DA NOVA LAGOA RICA.</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9183/9183_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9183/9183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O REPARO DA ILUMINAÇÃO PÚBLICA NA AVENIDA FRANCISCO PEIXOTO BRAGA, BAIRRO CIDADE NOVA. </t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9184/9184_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9184/9184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE CPI, PARA INVESTIGAR SUPOSTAS IRREGULARIDADES NAS BARRAGENS DE REJEITOS, PREJUÍZOS AMBIENTAIS E URBANÍSTICOS A PARACATU PRATICADOS PELA MINERADORA KINROSS,</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9185/9185_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9185/9185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE SEGUE LA LMG 690, APÓS O CÓRREGO DA BEZERRA, ATÉ ENCONTRAR COM A FAZENDA BARRERINHO.</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9186/9186_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9186/9186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MEDIDAS CABÍVEIS NO SENTIDO DE PROVIDENCIAR A ILUMINAÇÃO DO ESTÁDIO DE FUTEBOL - CLUBE ATLÉCIO PARACATU - DER.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9188/9188_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9188/9188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE 20 MATA-BURROS, COM INÍCIO NA ESTRADA QUE DÁ ACESSO À FAZENDA DO SENHOR JONAS DUARTE E TÉRMINO NA FAZENDA DO SENHOR ELÓI ALVES DE SOUZA, FAZENDA CEDRO DA CACHOEIRA, NA REGIÃO DA ALDEIA DE CIMA. </t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9189/9189_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9189/9189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE MOLHADA OU DE PONTE DE MADEIRA PARA PASSAGEM DE UMA GROTA SECA, NA ESTRADA QUE DÁ ACESSO À FAZENDA DO SENHOR JUAREZ ALVES FLUTUOSO, NA REGIÃO ALDEIA DE CIMA, NO SENTIDO CÓRREGO ÁGUA FRIA. </t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9190/9190_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9190/9190_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CCJR, QUE SEJA CONVIDADO O SENHOR MÁRCIO VALERIANO, PRESIDENTE CISREUNO PARA PRESTAR ESCLARECIMENTOS REFERENTES A PRESTAÇÃO DE SERVIÇOS DO SAMU.</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9191/9191_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9191/9191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO MAIS APOIO E MANUTENÇÃO PARA O CENTRO COMUNITÁRIO DO SÃO DOMINGOS. </t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9192/9192_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9192/9192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA AFRÂNIO SALUSTIANO PEREIRA COM TRAVESSA A RUA DOM ELIZEU, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9193/9193_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9193/9193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA MELQUIADES GONÇALVES DE CARVALHO COM CRUZAMENTO DA RUA SALGADO FILHO E RUA DOM ELIZEU NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9194/9194_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9194/9194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA JOÃO ULHÔA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9198/9198_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9198/9198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A REDE FLUVIAL NA RUA SARGENTO, BAIRRO JK. </t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9199/9199_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9199/9199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO DO JAMBEIRO, ZONA RURAL. </t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9200/9200_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9200/9200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO DO BALNEÁRIO, ZONA RURAL. </t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9201/9201_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9201/9201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO MARIA CARECA, ZONA RURAL. </t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9202/9202_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9202/9202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO JOÃO GOMES, ZONA RURAL. </t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE DE CIMENTO NA REGIÃO SANTO AURÉLIO, ZONA RURAL. </t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9204/9204_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9204/9204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE DE CIMENTO NA REGIÃO ENGENHO DO PADRE, ZONA RURAL. </t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9205/9205_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9205/9205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE DE CIMENTO NA REGIÃO BALNEÁRIO, ZONA RURAL. </t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PINTURA DAS FAIXAS DE PEDESTRES EM TODA A CIDADE. </t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9207/9207_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9207/9207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE TRÊS QUEBRA-MOLAS NA RUA TÓRIO, BAIRRO AMOREIRAS, NAS PROXIMIDADES DA CRECHE MUNICIPAL E OUTRO NA LADEIRA. </t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9208/9208_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9208/9208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PASSARELA NA RUA 3, NO BAIRRO NOVO HORIZONTE SENTIDO APAE.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9209/9209_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9209/9209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM MATA BURRO DE FERRO NA REGIÃO MOTA FAZENDA MOTA, PROPRIETÁRIO JOÃO JOAQUIM OLIVEIRA. </t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9210/9210_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9210/9210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO MUNDO NOVO, ZONA RURAL. </t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDE FLUVIAL NA RUA SARGENTO, BAIRRO JK.</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9212/9212_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9212/9212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PINTURA DAS FAIXA DE PEDESTRES DAS RUAS DO MUNICÍPIO, E ESPECIAL NA PORTA DAS ESCOLAS. </t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UMA LOMBADA NA RUA ABADIA LEMOS DO PRADO, BAIRRO PRADO</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA UMA LOMBADA NA TRAVESSA EUZÉBIO Nº48, BAIRRO ARRAIAL D'ANGOLA. </t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9215/9215_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9215/9215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DA TRAVESSA CRISTAL NO BAIRRO AMOREIRAS, PRÓXIMO AO Nº 13.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9216/9216_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9216/9216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM MATA-BURRO NO FUNDO DA POLÍCIA RODOVIÁRIA SENTIDO BH, ANTES DA POLÍCIA 1ª ENTRADA A DIREITA. </t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9217/9217_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9217/9217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O CORTE DE UM ÁRVORE SITUADA NA RUA PERÍMETRO Nº 646, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9219/9219_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9219/9219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA ILUMINAÇÃO PÚBLICA, COM 02 POSTES, NA RUA ROGÉRIO PEREIRA GONÇALVES Nº 340, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CCJR O ENCAMINHAMENTO DE CONSULTA AO IBAM DO PROJETO DE LEI Nº 50/2016, DE AUTORIA DA MESA DIRETORA, QUE ALTERA DISPOSITIVO DA LEI Nº 3.242/2016,QUE FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DE SECRETÁRIO MUNICIPAL PARA O QUADRIÊNIO 2017/2020, PARA SUBSIDIAR A EMISSÃO DE PARECER DE ADMISSIBILIDADE DA REFERIDA PROPOSIÇÃO. </t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A SINALIZAÇÃO HORIZONTAL DE VIA PÚBLICA, ESPECIFICAMENTE NO TÚNEL QUE LIGA O CENTRO DA CIDADE AOS BAIRROS NOSSA SENHORA APARECIDA E AMOREIRAS.</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9222/9222_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9222/9222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM QUEBRA MOLA NA MG 188 KM 156, EM FRENTE AO SABOR DE FAZENDA. </t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9223/9223_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9223/9223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM QUEBRA MOLA NA MG 188 KM 159, PRÓXIMO AO TREVO DO NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9224/9224_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9224/9224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE ATENDER AS SOLICITAÇÕES DO IFTM AS QUAIS SEGUEM NO DOCUMENTO ANEXO. </t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9225/9225_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9225/9225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA COQUEIRO PRÓXIMO AO Nº 71, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9230/9230_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9230/9230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE BOCA DE LOBO PARA RUA 07, NA ALTURA DO Nº 03, BAIRRO NOSSA SENHORA APARECIDA. </t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9234/9234_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9234/9234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CASPC QUE SEJAM CONVOCADOS, EM AUDIÊNCIA PÚBLICA, OS SECRETÁRIOS MUNICIPAIS DE PLANEJAMENTO E GESTÃO, MEIO AMBIENTE, E DE OBRAS E SERVIÇOS URBANOS, E CONVIDADOS O DIRETOR DE GESTÃO DA SECRETARIA DE PLANEJAMENTO E GESTÃO, O INSPETOR E CHEFE DO CONSELHO DE ENGENHARIA E AGRONOMIA DE MINAS GERAIS, A COORDENADORA DO CURSO DE ARQUITETURA E URBANISMO DA FACULDADE TECSOMA, E OS COORDENADORES DO CURSO DE ENGENHARIA CIVIL DA FACULDADE ATENAS E FINOM, PARA ESCLARECIMENTOS SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 9/2016, QUE MODIFICA OS DISPOSITIVOS DA LEI COMPLEMENTAR Nº 120/2016.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9235/9235_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9235/9235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CASPC QUE SEJAM CONVOCADOS, EM AUDIÊNCIA PÚBLICA, OS SECRETÁRIOS MUNICIPAIS DE PLANEJAMENTO E GESTÃO, MEIO AMBIENTE, E DE OBRAS E SERVIÇOS URBANOS, E CONVIDADOS O DIRETOR DE GESTÃO DA SECRETARIA DE PLANEJAMENTO E GESTÃO, O INSPETOR E CHEFE DO CONSELHO DE ENGENHARIA E AGRONOMIA DE MINAS GERAIS, A COORDENADORA DO CURSO DE ARQUITETURA E URBANISMO DA FACULDADE TECSOMA, E OS COORDENADORES DO CURSO DE ENGENHARIA CIVIL DA FACULDADE ATENAS E FINOM, PARA ESCLARECIMENTOS SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 10/2016, QUE MODIFICA OS DISPOSITIVOS DA LEI COMPLEMENTAR Nº 121/2016.</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9236/9236_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9236/9236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O MANILHAMENTO DE GROTA PARA RUA COSTA E SILVA, Nº 114, BAIRRO N.S. DE FÁTIMA. </t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9237/9237_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9237/9237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DA REDE ELÉTRICA NA RUA GRAVIOLA, NAS PROXIMIDADES DO Nº 112, NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9238/9238_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9238/9238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO AÇÃO DE COMBATE AO MOSQUITO AEDS AEGYPTI NO BAIRRO PRIMAVERA, COM O CARRO FUMACÊ. </t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Zé Roberto</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9240/9240_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9240/9240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DESTINE VERBAS ORÇAMENTÁRIAS PARA A PROMOÇÃO DE MEIOS DE ACESSIBILIDADE EM TODOS OS ÓRGÃOS PÚBLICOS MUNICIPAIS CONFORMES A LEI FEDERAL 13.146/2015.</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9241/9241_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9241/9241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO DUAS LOMBADAS NA RUA ANA SILVEIRA NEIVA. </t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9242/9242_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9242/9242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A TROCA DE UM POSTE NA RUA ANA SILVEIRA NEIVA, ESQUINA COM A RUA TENENTE HUGO LIMA EM FRENTE A CASA 17. </t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Sílvio Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9243/9243_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9243/9243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DA RUA ANA MONTEIRO DOS SANTOS NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9244/9244_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9244/9244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DA RUA SÃO JUDAS TADEU NO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9245/9245_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9245/9245_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO QUE PROVIDENCIE A GALERIA DE ÁGUA PLUVIAL E A PAVIMENTAÇÃO ASFÁLTICA DA RUA SÃO JUDAS TADEU NO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9246/9246_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9246/9246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO QUE PROVIDENCIA A GALERIA DE ÁGUA PLUVIAL E A PAVIMENTAÇÃO ASFÁLTICA DA RUA ANA MONTEIRO DOS SANTOS NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9247/9247_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9247/9247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO QUE SEJA PROVIDENCIADO A LIGAÇÃO DE REDE COLETORA DE ESGOTO DA RUA ANA MONTEIRO DOS SANTOS, NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9248/9248_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9248/9248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO QUE SEJA PROVIDENCIADO A LIGAÇÃO DE REDE COLETORA DE ESGOTO DA RUA SÃO JUDAS TADEU, NO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9249/9249_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9249/9249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PODER EXECUTIVO A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA RUA AFRÂNIO SALUSTIANO PEREIRA, PRÓXIMO AO Nº 39, CIDADE NOVA.</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9250/9250_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9250/9250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PODER EXECUTIVO A INSTALAÇÃO DE REDE ESGOTO NA AVENIDA FRANCISCO PEIXOTO BRAGA, CIDADE NOVA II. </t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9251/9251_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9251/9251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PODER EXECUTIVO QUE SEJA PROVIDENCIADO A COLOCAÇÃO DE BLOQUETES NA TRAVESSA OLENDINA LOUREIRO.</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Gilsão do Paracatuzinho</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9252/9252_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9252/9252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA A ILUMINAÇÃO DA RUA GERALDO CARDOSO PEREIRA, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9253/9253_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9253/9253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA EM UMA EXTENSÃO DE ENERGIA ELÉTRICA NO BECO JÚLIO WILSON BATISTA NA ALTURA DO Nº 62, BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9254/9254_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9254/9254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE DOIS BANHEIROS FEMININO/MASCULINO PARA O ATENDIMENTO AO PONTO DE TÁXI NA PRAÇA DO PONTO DE TÁXI DA RODOVIÁRIA. </t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9255/9255_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9255/9255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DO CEMITÉRIO DO MORRO AGUDO.</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9260/9260_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9260/9260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA VIABILIZADO EXTENSÃO DE REDE ELÉTRICA COM 03 POSTES NA RUA 3 DO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9261/9261_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9261/9261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA ZINCO, BAIRRO AMOREIRAS II. </t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9262/9262_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9262/9262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA NA RUA GALVÃO, BAIRRO AMOREIRA II. </t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9263/9263_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9263/9263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE DUAS LOMBADAS NA RUA DO PARQUE, E SEJA TROCADO UM NA MESMA RUA NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9268/9268_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9268/9268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A CASPC QUE SEJAM CONVOCADOS, EM AUDIÊNCIA PÚBLICA, OS SECRETÁRIOS MUNICIPAIS DE PLANEJAMENTO E GESTÃO, DE MEIO AMBIENTE, E DE OBRAS E SERVIÇOS URBANOS, E CONVIDADOS O DIRETOR DE GESTÃO DA SECRETARIA DE PLANEJAMENTO E GESTÃO, O PRESIDENTE DO CONPHAP, O INSPETOR CHEFE DO CREA/MG, A COORDENADORA DO CURSO DE ARQUITETURA E URBANISMO DA FACULDADE TECSOMA, E OS COORDENADORES DO CURSO DE ENGENHARIA CIVIL DAS FACULDADES ATENAS E FINOM, PARA ESCLARECIMENTO SOBRE PROJETO DE LEI COMPLEMENTAR Nº 09/2014, DE AUTORIA DO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9269/9269_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9269/9269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA CARAÍBA NO BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9270/9270_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9270/9270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PASSARELA NA RUA BRASÍLIA CAROLINE SANTANA DE SOUZA, LIGANDO OS BAIRROS SANTA LÚCIA E CIDADE NOVA. </t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9271/9271_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9271/9271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DONIZETE VICTOR RODRIGUES EM FRENTE AO Nº 421, BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9276/9276_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9276/9276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES DE CONCRETO NA RUA MARQUÊS DE POMBAL, NO BAIRRO JK, NAS PROXIMIDADES DA IGREJA DE DEUS NO BRASIL. </t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9279/9279_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9279/9279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO/DOAÇÃO DE UM TERRENO PARA QUE SEJA CONSTRUIDA A SEDE DA IGREJA PENTECOSTAL ADORADORES DA ULTIMA HORA. </t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9280/9280_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9280/9280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE 03 LOMBADAS PRÓXIMO AO Nº 333, NA RUA DO PARQUE DE EXPOSIÇÕES NO BAIRRO ALVORADA. </t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA UNIDADE SOCIOEDUCATIVA NO MUNICÍPIO DE PARACATU, PARA ATENDIMENTO AOS ADOLESCENTES INFRATORES. </t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9294/9294_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9294/9294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA CAJARANA, NO BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>9295</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9295/9295_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9295/9295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO À ADESÃO PELA SECRETARIA DE EDUCAÇÃO DO PROGRAMA ESCOLA SATÉLITE. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9097,67 +9097,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8876/8876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8936/8936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8953/8953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8955/8955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8956/8956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8972/8972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9017/9017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9038/9038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9045/9045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9046/9046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9055/9055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9070/9070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9130/9130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9131/9131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9132/9132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9181/9181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9275/9275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8496/8496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8497/8497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8498/8498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8499/8499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8500/8500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8501/8501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8502/8502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8503/8503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8504/8504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8505/8505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8506/8506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8507/8507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8508/8508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8509/8509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8510/8510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8511/8511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8512/8512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8513/8513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8514/8514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8515/8515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8516/8516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8517/8517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8518/8518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8519/8519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8521/8521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8522/8522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8523/8523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8524/8524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8525/8525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8526/8526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8527/8527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8528/8528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8529/8529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8530/8530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8531/8531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8532/8532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8533/8533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8534/8534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8535/8535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8536/8536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8537/8537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8538/8538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8539/8539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8540/8540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8541/8541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8542/8542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8543/8543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8544/8544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8545/8545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8546/8546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8549/8549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8550/8550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8551/8551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8552/8552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8553/8553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8554/8554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8556/8556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8557/8557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8558/8558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8559/8559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8560/8560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8561/8561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8562/8562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8563/8563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8564/8564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8565/8565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8566/8566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8567/8567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8568/8568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8569/8569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8570/8570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8571/8571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8572/8572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8573/8573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8575/8575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8576/8576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8577/8577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8578/8578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8579/8579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8580/8580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8581/8581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8582/8582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8584/8584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8585/8585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8586/8586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8587/8587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8588/8588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8589/8589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8590/8590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8591/8591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8592/8592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8593/8593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8594/8594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8595/8595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8596/8596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8597/8597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8598/8598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8599/8599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8600/8600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8601/8601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8602/8602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8603/8603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8604/8604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8605/8605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8606/8606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8607/8607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8608/8608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8609/8609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8610/8610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8611/8611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8612/8612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8613/8613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8614/8614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8616/8616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8617/8617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8618/8618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8619/8619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8620/8620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8621/8621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8622/8622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8623/8623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8624/8624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8625/8625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8630/8630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8631/8631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8633/8633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8634/8634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8635/8635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8636/8636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8637/8637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8638/8638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8639/8639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8640/8640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8641/8641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8642/8642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8643/8643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8644/8644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8645/8645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8646/8646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8647/8647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8648/8648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8649/8649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8651/8651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8652/8652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8654/8654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8655/8655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8656/8656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8657/8657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8658/8658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8659/8659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8660/8660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8661/8661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8662/8662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8663/8663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8665/8665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8666/8666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8667/8667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8668/8668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8669/8669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8671/8671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8672/8672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8673/8673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8674/8674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8675/8675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8676/8676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8677/8677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8682/8682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8683/8683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8684/8684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8686/8686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8687/8687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8688/8688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8689/8689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8690/8690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8691/8691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8692/8692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8693/8693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8694/8694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8695/8695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8696/8696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8697/8697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8698/8698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8699/8699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8700/8700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8701/8701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8702/8702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8703/8703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8704/8704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8705/8705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8706/8706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8707/8707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8708/8708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8709/8709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8710/8710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8711/8711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8712/8712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8713/8713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8714/8714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8715/8715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8716/8716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8717/8717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8718/8718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8719/8719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8720/8720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8721/8721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8722/8722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8723/8723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8724/8724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8725/8725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8726/8726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8727/8727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8728/8728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8729/8729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8730/8730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8731/8731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8732/8732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8733/8733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8734/8734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8735/8735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8736/8736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8737/8737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8738/8738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8739/8739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8740/8740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8741/8741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8742/8742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8743/8743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8744/8744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8745/8745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8747/8747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8748/8748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8749/8749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8750/8750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8751/8751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8752/8752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8753/8753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8754/8754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8755/8755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8756/8756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8757/8757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8758/8758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8759/8759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8760/8760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8761/8761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8762/8762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8763/8763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8764/8764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8765/8765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8766/8766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8767/8767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8768/8768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8769/8769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8770/8770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8771/8771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8772/8772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8773/8773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8774/8774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8775/8775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8776/8776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8777/8777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8778/8778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8779/8779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8780/8780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8781/8781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8782/8782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8783/8783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8784/8784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8785/8785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8786/8786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8787/8787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8788/8788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8789/8789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8790/8790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8791/8791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8796/8796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8797/8797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8798/8798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8800/8800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8802/8802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8803/8803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8804/8804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8805/8805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8806/8806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8807/8807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8808/8808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8810/8810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8811/8811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8812/8812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8813/8813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8814/8814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8815/8815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8816/8816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8817/8817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8818/8818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8819/8819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8820/8820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8821/8821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8823/8823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8824/8824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8825/8825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8826/8826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8827/8827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8828/8828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8829/8829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8832/8832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8833/8833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8834/8834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8835/8835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8836/8836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8837/8837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8838/8838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8839/8839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8840/8840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8841/8841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8842/8842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8843/8843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8844/8844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8845/8845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8846/8846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8847/8847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8848/8848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8849/8849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8850/8850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8851/8851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8853/8853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8855/8855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8858/8858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8859/8859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8860/8860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8861/8861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8862/8862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8863/8863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8864/8864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8865/8865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8866/8866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8867/8867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8868/8868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8869/8869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8870/8870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8871/8871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8872/8872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8873/8873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8874/8874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8875/8875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8877/8877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8878/8878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8879/8879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8880/8880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8882/8882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8883/8883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8884/8884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8886/8886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8888/8888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8889/8889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8890/8890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8891/8891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8892/8892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8893/8893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8894/8894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8895/8895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8896/8896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8897/8897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8898/8898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8899/8899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8900/8900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8901/8901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8902/8902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8903/8903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8904/8904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8905/8905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8906/8906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8907/8907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8908/8908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8909/8909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8910/8910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8912/8912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8918/8918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8919/8919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8920/8920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8921/8921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8922/8922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8923/8923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8925/8925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8926/8926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8927/8927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8928/8928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8930/8930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8933/8933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8934/8934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8935/8935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8937/8937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8938/8938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8939/8939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8940/8940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8941/8941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8942/8942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8943/8943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8944/8944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8945/8945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8946/8946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8947/8947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8951/8951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8952/8952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8957/8957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8958/8958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8959/8959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8960/8960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8961/8961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8966/8966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8967/8967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8968/8968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8969/8969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8971/8971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8973/8973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8974/8974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8975/8975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8976/8976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8977/8977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8978/8978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8979/8979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8982/8982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8984/8984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8985/8985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8986/8986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8987/8987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8989/8989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8992/8992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8994/8994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8998/8998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9000/9000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9001/9001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9002/9002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9003/9003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9004/9004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9005/9005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9006/9006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9007/9007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9008/9008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9010/9010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9011/9011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9013/9013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9014/9014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9015/9015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9018/9018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9019/9019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9025/9025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9026/9026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9028/9028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9030/9030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9031/9031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9034/9034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9036/9036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9037/9037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9039/9039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9040/9040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9041/9041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9042/9042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9043/9043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9044/9044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9047/9047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9059/9059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9060/9060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9061/9061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9063/9063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9064/9064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9065/9065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9066/9066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9067/9067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9073/9073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9074/9074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9075/9075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9077/9077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9078/9078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9079/9079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9080/9080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9081/9081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9082/9082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9084/9084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9085/9085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9090/9090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9092/9092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9094/9094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9095/9095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9096/9096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9097/9097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9098/9098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9099/9099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9100/9100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9101/9101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9103/9103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9104/9104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9105/9105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9106/9106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9108/9108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9109/9109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9120/9120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9122/9122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9123/9123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9124/9124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9125/9125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9126/9126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9128/9128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9133/9133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9134/9134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9135/9135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9137/9137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9138/9138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9139/9139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9140/9140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9141/9141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9142/9142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9143/9143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9144/9144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9146/9146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9147/9147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9152/9152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9154/9154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9155/9155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9156/9156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9157/9157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9159/9159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9160/9160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9161/9161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9162/9162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9163/9163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9164/9164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9165/9165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9167/9167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9168/9168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9169/9169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9170/9170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9171/9171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9174/9174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9175/9175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9176/9176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9177/9177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9178/9178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9180/9180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9182/9182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9183/9183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9184/9184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9185/9185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9186/9186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9188/9188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9189/9189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9190/9190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9191/9191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9192/9192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9193/9193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9194/9194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9198/9198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9199/9199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9200/9200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9201/9201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9202/9202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9204/9204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9205/9205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9207/9207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9208/9208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9209/9209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9210/9210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9212/9212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9215/9215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9216/9216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9217/9217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9219/9219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9222/9222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9223/9223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9224/9224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9225/9225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9230/9230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9234/9234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9235/9235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9236/9236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9237/9237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9238/9238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9240/9240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9241/9241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9242/9242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9243/9243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9244/9244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9245/9245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9246/9246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9247/9247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9248/9248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9249/9249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9250/9250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9251/9251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9252/9252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9253/9253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9254/9254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9255/9255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9260/9260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9261/9261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9262/9262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9263/9263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9268/9268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9269/9269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9270/9270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9271/9271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9276/9276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9279/9279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9280/9280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9294/9294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9295/9295_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8876/8876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8936/8936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8953/8953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8955/8955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8956/8956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8972/8972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9017/9017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9038/9038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9045/9045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9046/9046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9055/9055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9070/9070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9130/9130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9131/9131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9132/9132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9181/9181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9275/9275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8496/8496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8497/8497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8498/8498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8499/8499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8500/8500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8501/8501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8502/8502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8503/8503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8504/8504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8505/8505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8506/8506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8507/8507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8508/8508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8509/8509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8510/8510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8511/8511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8512/8512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8513/8513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8514/8514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8515/8515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8516/8516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8517/8517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8518/8518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8519/8519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8521/8521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8522/8522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8523/8523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8524/8524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8525/8525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8526/8526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8527/8527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8528/8528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8529/8529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8530/8530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8531/8531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8532/8532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8533/8533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8534/8534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8535/8535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8536/8536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8537/8537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8538/8538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8539/8539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8540/8540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8541/8541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8542/8542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8543/8543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8544/8544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8545/8545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8546/8546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8549/8549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8550/8550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8551/8551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8552/8552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8553/8553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8554/8554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8556/8556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8557/8557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8558/8558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8559/8559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8560/8560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8561/8561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8562/8562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8563/8563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8564/8564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8565/8565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8566/8566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8567/8567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8568/8568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8569/8569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8570/8570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8571/8571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8572/8572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8573/8573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8575/8575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8576/8576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8577/8577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8578/8578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8579/8579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8580/8580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8581/8581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8582/8582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8584/8584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8585/8585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8586/8586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8587/8587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8588/8588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8589/8589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8590/8590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8591/8591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8592/8592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8593/8593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8594/8594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8595/8595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8596/8596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8597/8597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8598/8598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8599/8599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8600/8600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8601/8601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8602/8602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8603/8603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8604/8604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8605/8605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8606/8606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8607/8607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8608/8608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8609/8609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8610/8610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8611/8611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8612/8612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8613/8613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8614/8614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8616/8616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8617/8617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8618/8618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8619/8619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8620/8620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8621/8621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8622/8622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8623/8623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8624/8624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8625/8625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8630/8630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8631/8631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8633/8633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8634/8634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8635/8635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8636/8636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8637/8637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8638/8638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8639/8639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8640/8640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8641/8641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8642/8642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8643/8643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8644/8644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8645/8645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8646/8646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8647/8647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8648/8648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8649/8649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8651/8651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8652/8652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8654/8654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8655/8655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8656/8656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8657/8657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8658/8658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8659/8659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8660/8660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8661/8661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8662/8662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8663/8663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8665/8665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8666/8666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8667/8667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8668/8668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8669/8669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8671/8671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8672/8672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8673/8673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8674/8674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8675/8675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8676/8676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8677/8677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8682/8682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8683/8683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8684/8684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8686/8686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8687/8687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8688/8688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8689/8689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8690/8690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8691/8691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8692/8692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8693/8693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8694/8694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8695/8695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8696/8696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8697/8697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8698/8698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8699/8699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8700/8700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8701/8701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8702/8702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8703/8703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8704/8704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8705/8705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8706/8706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8707/8707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8708/8708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8709/8709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8710/8710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8711/8711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8712/8712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8713/8713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8714/8714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8715/8715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8716/8716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8717/8717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8718/8718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8719/8719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8720/8720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8721/8721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8722/8722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8723/8723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8724/8724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8725/8725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8726/8726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8727/8727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8728/8728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8729/8729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8730/8730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8731/8731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8732/8732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8733/8733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8734/8734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8735/8735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8736/8736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8737/8737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8738/8738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8739/8739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8740/8740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8741/8741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8742/8742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8743/8743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8744/8744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8745/8745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8747/8747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8748/8748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8749/8749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8750/8750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8751/8751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8752/8752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8753/8753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8754/8754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8755/8755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8756/8756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8757/8757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8758/8758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8759/8759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8760/8760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8761/8761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8762/8762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8763/8763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8764/8764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8765/8765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8766/8766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8767/8767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8768/8768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8769/8769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8770/8770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8771/8771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8772/8772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8773/8773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8774/8774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8775/8775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8776/8776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8777/8777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8778/8778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8779/8779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8780/8780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8781/8781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8782/8782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8783/8783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8784/8784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8785/8785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8786/8786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8787/8787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8788/8788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8789/8789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8790/8790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8791/8791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8796/8796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8797/8797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8798/8798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8800/8800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8802/8802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8803/8803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8804/8804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8805/8805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8806/8806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8807/8807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8808/8808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8810/8810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8811/8811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8812/8812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8813/8813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8814/8814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8815/8815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8816/8816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8817/8817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8818/8818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8819/8819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8820/8820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8821/8821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8823/8823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8824/8824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8825/8825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8826/8826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8827/8827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8828/8828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8829/8829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8832/8832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8833/8833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8834/8834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8835/8835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8836/8836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8837/8837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8838/8838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8839/8839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8840/8840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8841/8841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8842/8842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8843/8843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8844/8844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8845/8845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8846/8846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8847/8847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8848/8848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8849/8849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8850/8850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8851/8851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8853/8853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8855/8855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8858/8858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8859/8859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8860/8860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8861/8861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8862/8862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8863/8863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8864/8864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8865/8865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8866/8866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8867/8867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8868/8868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8869/8869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8870/8870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8871/8871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8872/8872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8873/8873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8874/8874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8875/8875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8877/8877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8878/8878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8879/8879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8880/8880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8882/8882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8883/8883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8884/8884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8886/8886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8888/8888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8889/8889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8890/8890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8891/8891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8892/8892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8893/8893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8894/8894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8895/8895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8896/8896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8897/8897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8898/8898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8899/8899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8900/8900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8901/8901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8902/8902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8903/8903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8904/8904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8905/8905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8906/8906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8907/8907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8908/8908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8909/8909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8910/8910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8912/8912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8918/8918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8919/8919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8920/8920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8921/8921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8922/8922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8923/8923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8925/8925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8926/8926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8927/8927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8928/8928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8930/8930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8933/8933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8934/8934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8935/8935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8937/8937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8938/8938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8939/8939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8940/8940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8941/8941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8942/8942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8943/8943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8944/8944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8945/8945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8946/8946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8947/8947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8951/8951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8952/8952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8957/8957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8958/8958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8959/8959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8960/8960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8961/8961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8966/8966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8967/8967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8968/8968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8969/8969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8971/8971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8973/8973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8974/8974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8975/8975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8976/8976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8977/8977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8978/8978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8979/8979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8982/8982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8984/8984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8985/8985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8986/8986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8987/8987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8989/8989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8992/8992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8994/8994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/8998/8998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9000/9000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9001/9001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9002/9002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9003/9003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9004/9004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9005/9005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9006/9006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9007/9007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9008/9008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9010/9010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9011/9011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9013/9013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9014/9014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9015/9015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9018/9018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9019/9019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9025/9025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9026/9026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9028/9028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9030/9030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9031/9031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9034/9034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9036/9036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9037/9037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9039/9039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9040/9040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9041/9041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9042/9042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9043/9043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9044/9044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9047/9047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9059/9059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9060/9060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9061/9061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9063/9063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9064/9064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9065/9065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9066/9066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9067/9067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9073/9073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9074/9074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9075/9075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9077/9077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9078/9078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9079/9079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9080/9080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9081/9081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9082/9082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9084/9084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9085/9085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9090/9090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9092/9092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9094/9094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9095/9095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9096/9096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9097/9097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9098/9098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9099/9099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9100/9100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9101/9101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9103/9103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9104/9104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9105/9105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9106/9106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9108/9108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9109/9109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9120/9120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9122/9122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9123/9123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9124/9124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9125/9125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9126/9126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9128/9128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9133/9133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9134/9134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9135/9135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9137/9137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9138/9138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9139/9139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9140/9140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9141/9141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9142/9142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9143/9143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9144/9144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9146/9146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9147/9147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9152/9152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9154/9154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9155/9155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9156/9156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9157/9157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9159/9159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9160/9160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9161/9161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9162/9162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9163/9163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9164/9164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9165/9165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9167/9167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9168/9168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9169/9169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9170/9170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9171/9171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9174/9174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9175/9175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9176/9176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9177/9177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9178/9178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9180/9180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9182/9182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9183/9183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9184/9184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9185/9185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9186/9186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9188/9188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9189/9189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9190/9190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9191/9191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9192/9192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9193/9193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9194/9194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9198/9198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9199/9199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9200/9200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9201/9201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9202/9202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9204/9204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9205/9205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9207/9207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9208/9208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9209/9209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9210/9210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9212/9212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9215/9215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9216/9216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9217/9217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9219/9219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9222/9222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9223/9223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9224/9224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9225/9225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9230/9230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9234/9234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9235/9235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9236/9236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9237/9237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9238/9238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9240/9240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9241/9241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9242/9242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9243/9243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9244/9244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9245/9245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9246/9246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9247/9247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9248/9248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9249/9249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9250/9250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9251/9251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9252/9252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9253/9253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9254/9254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9255/9255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9260/9260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9261/9261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9262/9262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9263/9263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9268/9268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9269/9269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9270/9270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9271/9271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9276/9276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9279/9279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9280/9280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9294/9294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2016/9295/9295_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H790"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>