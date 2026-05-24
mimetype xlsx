--- v0 (2025-12-13)
+++ v1 (2026-05-24)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marcos Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6220/6220_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6220/6220_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À ASSOCIAÇÃO DE APOIO AO BOMBEIROS CIVIS VOLUNTÁRIOS DE PARACATU.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cabo Camilo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6242/6242_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6242/6242_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À SUPERINTENDÊNCIA DE ADMINISTRAÇÃO PRISIONAL DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Hamilton Batista</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6289/6289_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6289/6289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SENHOR ANTÔNIO OLAR ALVARES DA SILVA CAMPOS (DEDÉ DA FARMÁCIA).</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Eloisa Cunha</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6320/6320_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6320/6320_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE MÉRITO DESPORTIVO DA CÂMARA MUNICIPAL AO SENHOR DONATO SILVA.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6321/6321_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6321/6321_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE MÉRITO DESPORTIVO DA CÂMARA MUNICIPAL AO SENHOR VALMIR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ragos Oliveira, Eloisa Cunha, Glewton de Sá, João Archanjo, José Maria Coimbra, Marcos Oliveira, Marli Ribeiro, Marlon Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6370/6370_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6370/6370_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE DESAGRAVO DA CÂMARA MUNICIPAL AO DR. ABDON DA PAIXÃO ESPÍRITO SANTO, PELA VIOLÊNCIA CONTRA SUA PESSOA POR PARTES DE INTEGRANTES DA POLICIA MILITAR DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6521/6521_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6521/6521_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SENHOR AURELIANO LOPES DOS REIS.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>João Archanjo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6591/6591_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6591/6591_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÉRITO DESPORTIVO DA CÂMARA MUNICIPAL A DIRETORIA DO REAL SOCIEDADE ESPORTE.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Joãozinho Contador</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6670/6670_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6670/6670_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SEBRAE - UNIDADE DE PARACATU.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Cabo Camilo, Gilvan Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6681/6681_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6681/6681_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO 45º BATALHÃO DE POLÍCIA MILITAR DE PARACATU.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marlon Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6797/6797_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6797/6797_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REPUDIO A PÉSSIMA QUALIDADE DOS SERVIÇOS DE TELEFONIA MÓVEL, PRESTADAS PELAS OPERADORAS NO MUNICÍPIO DE PARACATU, NOTADAMENTE AS OPERADORAS VIVO, OI, TIM E CLARO.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6872/6872_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6872/6872_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL, DE DIPLOMA A HONRA AO MÉRITO EDUCACIONAL ÀS SRAS. MARIA APARECIDA ALVES DA SILVA E LUCIANA SOUTO.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6968/6968_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6968/6968_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À SENHORA ELISA CRISTINA MUNDIM.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Juscelino Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO DESPORTISTA ARTHUR XAVIER SANTANA.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO DESPORTISTA MATHEUS SOUZA BARBOSA.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Greik de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7002/7002_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7002/7002_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À PATRULHA FAMILIAR DA POLICIA MILITAR DE PARACATU.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7053/7053_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7053/7053_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE HONRA AO MÉRITO AO SR. DAVI BRASIL.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO 45º BATALHÃO DE POLÍCIA MILITAR DE PARACATU, NO DESEMPENHO DAS ATIVIDADES DO TÁTICO MÓVEL.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO 45º BATALHÃO DE POLÍCIA MILITAR DE PARACATU, NO DESEMPENHO DAS ATIVIDADES DA ASSOCIAÇÃO DA VILA DOS POLICIAIS MILITARES DE PARACATU - AVPMP.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7098/7098_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7098/7098_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE MÉRITO DESPORTIVO PARA O AMOREIRAS ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Glewton de Sá</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SENHOR MARCELO JOSÉ DO AMPARO.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Greik de Oliveira, Rosival Araújo</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SENHOR MARTINHO FONSECA COUTINHO </t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7146/7146_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7146/7146_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO PROGRAMA DE BEM COM A VIDA DA TV MINAS BRASIL.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7147/7147_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7147/7147_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REPÚDIO DA CÂMARA MUNICIPAL À ATITUDE DESELEGANTE E INTIMIDADORA DE MEMBROS DA POLÍCIA MILITAR DE MINAS GERAIS NA 44ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL REALIZADA NO DIA 15/12/2014.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>729907</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Tribunal de Contas de Minas Gerais</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, PELA APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE PARACATU, EXERCÍCIO DE 2006.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
@@ -1599,51 +1599,51 @@
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA OLENDINA LOUREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA MUNICIPAL A ENTIDADE QUE MENCIONA</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA CIRÍACO FRANCISCO ANDRADE. </t>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA CIRÍACO FRANCISCO ANDRADE.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA ÁLVARO BATISTA FRANCO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t xml:space="preserve">RECONHECE DE UTILIDADE PÚBLICA MUNICIPAL A ENTIDADE QUE MENCIONA. </t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>133</t>
   </si>
@@ -1722,9960 +1722,9960 @@
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>Greik de Oliveira, Marlon Gouveia</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO PARACATUENSE AO PADRE PAULO GIOVANNI RODRIGUES DE MELO.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE PARACATU, EXERCÍCIO DE 2006, NOS TERMOS DO PARECER PRÉVIO Nº 729907, DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>RQN</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA CÂNDIDO ULHÔA.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6058/6058_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6058/6058_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA ESCOLA MUNICIPAL MÁRCIA MACEDO MEIRELES - CAIC.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6059/6059_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6059/6059_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTE NO BAIRRO VILINHA.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6060/6060_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6060/6060_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM PALCO PARA REALIZAÇÃO DE EVENTOS NA QUADRA DE ESPORTE DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6061/6061_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6061/6061_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO VILINHA.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6062/6062_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6062/6062_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTE NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6063/6063_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6063/6063_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA GOVERNADOR MAGALHÃES PINTO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6064/6064_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6064/6064_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PISTA DE SKATE NA PRAÇA GOVERNADOR MAGALHÃES PINTO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6065/6065_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6065/6065_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CASAS POPULARES POR MEIO DE GESTÃO JUNTO AO GOVERNO FEDERAL, COM RECURSOS DO PAC.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6066/6066_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6066/6066_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - SAMU.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6067/6067_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6067/6067_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ATERRAMENTO DE UMA GROTA ABERTA NO TERRENO DE Nº 62, NA RUA AFRÂNIO GERALDO FERREIRA, BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6068/6068_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6068/6068_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA DE ESPORTE DO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6069/6069_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6069/6069_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTE NO BAIRRO CHAPADINHA II.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6070/6070_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6070/6070_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E COBERTURA DA QUADRA DE ESPORTE DO BAIRRO CHAPADINHA.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6071/6071_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6071/6071_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA DE ESPORTE DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6072/6072_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6072/6072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO E RECOLOCAÇÃO DE TAMPAS DE BUEIRO EM TODO O LOTEAMENTO DO JÓQUEI CLUBE.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6073/6073_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6073/6073_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CAPINA E MANUTENÇÃO DOS CANTEIROS DA MARGINAL DA BR-040, DESDE O TREVO DA MG 188 ATÉ O BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6074/6074_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6074/6074_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CASPC A CONVOCAÇÃO DOS SECRETÁRIOS DE DESENVOLVIMENTO E AÇÃO SOCIAL, OBRAS, ENGENHEIRO OU RESPONSÁVEL PELA EMPRESA QUE ESTÁ CONSTRUINDO AS MORADIAS "MINHA CASA MINHA VIDA" NO BAIRRO JK, CONVIDAR O GERENTE DA C.E.F. PARA ESCLARECIMENTOS AO MEMBROS DA COMISSÃO E O PÚBLICO PRESENTE SOBRE O ANDAMENTO DAS OBRAS.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6075/6075_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6075/6075_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE MÉTODO DE TEMPO INTEGRAL NA ESCOLA MUNICIPAL ANTÔNIO RIBEIRO, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6076/6076_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6076/6076_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CAIXA D'ÁGUA COMUNITÁRIA NO PA ESPERANÇA.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6077/6077_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6077/6077_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER  EXECUTIVO A IMPLANTAÇÃO DO PROJETO AGRICULTURA URBANA NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6078/6078_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6078/6078_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA ENVIADO A CÂMARA MUNICIPAL PROJETO DE LEI COMPLEMENTAR PROPONDO A REVISÃO DO PLANO DE CARGOS E CARREIRAS DOS SERVIDORES PÚBLICOS MUNICIPAIS, QUE SE ENCONTRA DEFASADO.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>João Archanjo, Gilvan Rodrigues, Marlon Gouveia</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A AMPLIAÇÃO E REFORMA DA QUADRA DE ESPORTE DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6080/6080_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6080/6080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INTENSIFICAÇÃO NO COMBATE A DENGUE.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6081/6081_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6081/6081_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IDENTIFICAÇÃO DO LOGRADOURO DA RUA JOSÉ MONTEIRO DA SILVA, TENDO EM VISTA QUE A ATUAL IDENTIFICAÇÃO SE ENCONTRA INELEGÍVEL. </t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6083/6083_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6083/6083_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DOS BANHEIROS E INSTALAÇÃO DE MAIS CADEIRAS NA ÁREA EXTERNA DE ESPERA DA CLÍNICA DA MULHER.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6084/6084_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6084/6084_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE DE CIMENTO NO CÓRREGO DO NETO QUE DÁ ACESSO AO POVOADO DA LAGOA DO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6085/6085_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6085/6085_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE DE CIMENTO NO CÓRREGO DO ESPÍRITO SANTO QUE DÁ ACESSO AO FRIGORÍFICO DE PARACATU, NO BAIRRO CHAPADINHA.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6086/6086_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6086/6086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA COBRADO MAIS UMA VEZ A IMPLANTAÇÃO DO POSTO AVANÇADO DO HEMOCENTRO EM PARACATU.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6093/6093_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6093/6093_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E MANUTENÇÃO DOS APARELHOS PÚBLICOS DE GINÁSTICAS.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6094/6094_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6094/6094_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE APARELHOS PÚBLICOS DE GINÁSTICA NO CALÇADÃO DA RUA HONÓRIO SILVA.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DISPONIBILIDADE DE UM PONTO DE ÔNIBUS NO BAIRRO PARQUE DO PRÍNCIPE.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6096/6096_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6096/6096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA (CAPINA) NO BAIRRO SANTA LÚCIA, PRINCIPALMENTE NA AVENIDA BRASÍLIA ONDE O MATO ESTÁ GRANDE E NÃO ESTÃO RECOLHENDO O LIXO DO BAIRRO.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6097/6097_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6097/6097_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA ANA MARIA MONTEIRO DOS SANTOS, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6098/6098_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6098/6098_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO ASFÁLTICA NA RUA JOSEFINA MARIANA DE ALMEIDA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6099/6099_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6099/6099_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA FELISBERTO CALDEIRA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6100/6100_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6100/6100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTENOR SILVA NEIVA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6101/6101_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6101/6101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA LADEIRA CRUVINEL, VILA CRUVINEL.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6102/6102_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6102/6102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A MUDANÇA DE UM PEQUENO TRECHO DE UMA ESTRADA NA REGIÃO DA COMUNIDADE SANTA BÁRBARA, FAZENDA MANEQUIM SERTÃO DE BAIXO.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6103/6103_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6103/6103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA TRAVESSA JOSÉ DE BARROS, VILA CRUVINEL.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6104/6104_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6104/6104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE IMPEÇA A TRANSIÇÃO DE VEÍCULOS PESADOS NA RUA PINHEIRO CHAGAS, NO CENTRO, UMA VEZ QUE ESTÁ RACHANDO TODOS OS IMÓVEIS DAQUELA REGIÃO, INCLUSIVE AS DE PATRIMÔNIO HISTÓRICO.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6105/6105_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6105/6105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE PROJETO DE LEI QUE ADMITA APOSENTADORIA ANTECIPADA DOS SERVIDORES PORTADORES DE DEFICIÊNCIA, NOS MOLDES DA LEI COMPLEMENTAR FEDERAL Nº 142/2013.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6106/6106_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6106/6106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA E MANUTENÇÃO DO CAMPO ANANIAS DA SILVA PEREIRA, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6107/6107_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6107/6107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA E MANUTENÇÃO DO PARQUE ECOLÓGICO, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6108/6108_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6108/6108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CAPINA GERAL E LIMPEZA DOS CEMITÉRIOS DA CIDADE, EVITANDO ASSIM FOCOS DO MOSQUITO DA DENGUE.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6109/6109_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6109/6109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, QUE POR APROXIMAR O PERÍODO CHUVOSO, SEJA FEITA A LIMPEZA DE TODOS OS BUEIROS DA CIDADE, EVITANDO O ENTUPIMENTO DOS MESMOS.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6110/6110_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6110/6110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO E LIMPEZA NAS PRAÇAS E JARDINS DE TODA A CIDADE, BEM COMO A REFORMA DAQUELAS QUE SE FIZEREM NECESSÁRIA.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6111/6111_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6111/6111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CASA DE APOIO PARA MENORES INFRATORES NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6112/6112_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6112/6112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE GALERIAS PLUVIAIS E REDE DE ESGOTO NA RUA DA CONTAGEM (PRÓXIMO A CADEIA PÚBLICA).</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6113/6113_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6113/6113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA DIRETORA QUE SEJA REQUISITADO DO PREFEITO MUNICIPAL O PORQUE FOI PAGO, NO MÊS DE NOVEMBRO DE 2013, OS SUBSÍDIOS INTEGRAIS DE SECRETÁRIO MUNICIPAL DE AGRICULTURA, PECUÁRIA E ABASTECIMENTO, AOS SENHORES LUIZ HENRIQUE GUIMARÃES OLIVEIRA E CAROLINE PETROLL RODRIGUES, BEM COMO AS RESPECTIVAS GRATIFICAÇÕES NATALINAS REFERENTE AO ANO DE 2013.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6114/6114_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6114/6114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NO RUA DR. SÉRGIO ULHOA, ALTURA DO Nº 121.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6115/6115_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6115/6115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM MUTIRÃO DE LIMPEZA EM PARACATU, PARA PREVENÇÃO DE FOCOS DE MOSQUITOS DA DENGUE E LEISHMANIOSE. </t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6116/6116_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6116/6116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO EM CARÁTER DE URGÊNCIA URGENTÍSSIMA DE UM POSTO POLICIAL NA ESTAÇÃO RODOVIÁRIA DE PARACATU E NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6117/6117_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6117/6117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA QUE SEJA REQUISITADO DO PREFEITO MUNICIPAL A CÓPIA DO CONTRATO E/OU CONVÊNIO FIRMADO ENTRE O MUNICÍPIO DE PARACATU E A EMPRESA DE SERVIÇO DE ADMINISTRAÇÃO, ABATE E COMERCIALIZAÇÃO DE CARNE E DERIVADOS, DO FRIGORÍFICO DE PARACATU.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6118/6118_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6118/6118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA PLACA DE PROIBIDO ESTACIONAR, NA RUA AUGUSTA FERREIRA ALBERNAZ.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6119/6119_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6119/6119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA DA RODOVIA NA ALTURA DO Nº 10 NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6120/6120_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6120/6120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA CIBELE, VILA CRUVINEL.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6121/6121_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6121/6121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CANALIZAÇÃO EM DUAS GROTAS LOCALIZADAS NA RUA PRESIDENTE COSTA E SILVA, NA ALTURA DO Nº 55, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6122/6122_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6122/6122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO LOMBADAS NA RUA ÂNGELO MONTEIRO DA SILVA, BAIRRO CIDADE NOVA II.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6123/6123_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6123/6123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO LIMPEZA A MARGEM DA RUA DA CONTAGEM, INICIO NA AMNOR E TÉRMINO NO TREVO DA MG 188, SENTIDO GUARDA-MOR. </t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6124/6124_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6124/6124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM PONTO DE ÔNIBUS COLETIVO, NA AVENIDA DEPUTADO QUINTINO VARGAS, NAS PROXIMIDADES DOS BANCOS BRADESCO E BRASIL.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6125/6125_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6125/6125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA QUADRA DE ESPORTE COBERTA NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6126/6126_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6126/6126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ILUMINAÇÃO PÚBLICA, ASFALTAMENTO E REDE DE ESGOTO NAS RUAS 01,02,03 E 04 DO BAIRRO JK.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6127/6127_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6127/6127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADAS NO CEMITÉRIO ALTO DA COLINA, NO BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6128/6128_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6128/6128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE MOLHADA NO CÓRREGO RICO, NA FAZENDA SÃO MIGUEL.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6129/6129_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6129/6129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O TÉRMINO DO ASFALTO DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA DE ESPORTES DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6131/6131_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6131/6131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CASCALHAMENTO DA ESTRADA, NA REGIÃO TERRA VERMELHA.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6132/6132_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6132/6132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA PRAÇA NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6133/6133_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6133/6133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PONTE DO RIO ALDEIA, NA REGIÃO JOÃO GOMES, FAZENDA DIVISA DOS MUNICÍPIOS DE PARACATU E UNAÍ.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6134/6134_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6134/6134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PODER EXECUTIVO MÉDICO PEDIATRA PARA ATENDIMENTO, QUINZENAL, NO POSTO DE SAÚDE DO POVOADO DA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DO PARQUE ECOLÓGICO DO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ILUMINAÇÃO PÚBLICA NAS RUAS 02 E 03 DO BAIRRO JK.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>Ragos Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6137/6137_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6137/6137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O REAJUSTE DE CONTRATO DA ASSOCIAÇÃO DOS CARROCEIROS DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6138/6138_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6138/6138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA LUIZ GOUVEIA DAMASCENA, NA ALTURA DO Nº 276, EM FRENTE A IGREJA MINISTÉRIO INTERNACIONAL LEÃO DA TRIBO DE JUDÁ.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6139/6139_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6139/6139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A POSSIBILIDADE DE INSTALAÇÃO DE APARELHOS DE GINÁSTICA NA CLÍNICA LUZ E VIDA.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6140/6140_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6140/6140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA PERIÓDICA NO CEMITÉRIO DA COLINA E SERVIÇOS DE JARDINAGEM NA ENTRADA DO MESMO.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6141/6141_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6141/6141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6142/6142_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6142/6142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RESTAURAÇÃO E MANUTENÇÃO DA IGREJA SÃO SEBASTIÃO DO POUSO ALEGRE, E A REATIVAÇÃO DA ESCOLA SÃO SEBASTIÃO DO POUSO ALEGRE.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6143/6143_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6143/6143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA E PODA DA VEGETAÇÃO DO CÓRREGO POBRE (CÓRREGO DOS MENINOS) EM ESPECIAL NA RUA HONÓRIO SILVA, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6144/6144_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6144/6144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA E MANUTENÇÃO DO CHAFARIZ SITUADO NA RUA HONÓRIO SILVA.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6145/6145_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6145/6145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ATERRO DE UMA EROSÃO CAUSADA PELAS ÁGUAS, QUE ESTÁ IMPOSSIBILITANDO A CONSTRUÇÃO NA RUA ADRILES ULHÔA, NA ALTURA DO Nº 1060, PARACATUZINHO.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>SOLICITA A CCJR QUE SEJA SOLICITADO A MESA DIRETORA O ENCAMINHAMENTO DE CONSULTA AO IBAM AO PROJETO DE LEI Nº 1/2014.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6151/6151_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6151/6151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A POSSIBILIDADE DE REPASSAR RECURSOS ORÇAMENTÁRIOS PRÓPRIOS DO MUNICÍPIO AO FIA - FUNDO DA INFÂNCIA E ADOLESCÊNCIA.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6152/6152_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6152/6152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APOIO E REFORMA DAS INSTALAÇÕES DO CINE TEATRO SANTO ANTÔNIO, ATRAVÉS DE CONVÊNIO.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6153/6153_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6153/6153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CANALIZAÇÃO DA GROTA SITUADA NA TRAVESSA SOUZA CAMARGO, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6154/6154_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6154/6154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CANALIZAÇÃO DA GROTA SITUADA NOS BAIRROS NOVO HORIZONTE E NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6155/6155_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6155/6155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE RESTAURANTE COMUNITÁRIO.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6156/6156_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6156/6156_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE POSTO DE SAÚDE NA VILA DO ESPERA TAPA.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6157/6157_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6157/6157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE TRÊS SALAS DE AULA E UMA CRECHE NA ESCOLA NILO SADOK, NO BAIRRO VILA CRISTIANO.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6158/6158_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6158/6158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM(A) PROFESSOR(A) DE INFORMÁTICA NA ESCOLA NILO SADOK, NO BAIRRO VILA CRISTIANO.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6159/6159_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6159/6159_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ILUMINAÇÃO DA AVENIDA CINCO, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6160/6160_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6160/6160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6161/6161_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6161/6161_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DO ESTÁDIO MUNICIPAL DE FUTEBOL, NO CAMPO DO DER.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6162/6162_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6162/6162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DA PADARIA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6163/6163_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6163/6163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA SÃO DOMINGOS, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6164/6164_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6164/6164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PISTA DE MOTOCROSS NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6165/6165_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6165/6165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE BANHEIROS QUÍMICOS AO DOMINGOS, NA FEIRA DO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6166/6166_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6166/6166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PISTA DE SKATE E UM QUADRA POLIESPORTIVA, NO BAIRRO JÓQUEI CLUBE.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6167/6167_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6167/6167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE SALÕES DE VELÓRIO NOS BAIRROS.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6168/6168_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6168/6168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ASSENTOS E COBERTURA NA ÁREA EXTERNA DO PRESÍDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6169/6169_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6169/6169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MELHORIAS NOS PONTOS DE TRANSPORTE COLETIVO PÚBLICO.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6170/6170_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6170/6170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA RAMPA NA ESQUINA DA RUA RUBENS BITENCOURT COM AVENIDA OLEGÁRIO MACIEL.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6171/6171_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6171/6171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO EM TODAS AS RUAS DO BAIRRO PRIMAVERA QUE FOREM NECESSÁRIAS.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6172/6172_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6172/6172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA JOÃO MENDES DA SILVA, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6173/6173_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6173/6173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE DE CIMENTO NO RIO ESCURO, NA REGIÃO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6174/6174_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6174/6174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE DE CIMENTO NO CÓRREGO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6176/6176_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6176/6176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA QUE SEJA REQUISITADO DO SENHOR PREFEITO MUNICIPAL, CÓPIAS DOS CONTRATOS E/OU CONVÊNIOS FIRMADOS ENTRE O MUNICÍPIO, DOS ANOS DE 2013 E 2014 COM A EMPRESA DE SERVIÇO DE SEGURANÇA PRIVADA PARA PRESTAÇÃO DE SERVIÇOS DURANTE O CARNAVAL.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6177/6177_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6177/6177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA QUE SEJA REQUISITADO DO SENHOR PREFEITO MUNICIPAL, QUE ENVIE AO LEGISLATIVO PROJETO DE LEI QUE REGULAMENTE AS ELEIÇÕES DE DIRETORES, VICE-DIRETORES, COORDENADORES DE EDUCAÇÃO INFANTIL E CRECHES DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6178/6178_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6178/6178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM "CALÇADÃO" PARA CAMINHADA NO BAIRRO JÓQUEI CLUBE.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6179/6179_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6179/6179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE MAIS VAGAS DE ESTACIONAMENTO PARA VEÍCULOS COM PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS NA RUA JOAQUIM ADJUTO BOTELHO, CENTRO.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6181/6181_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6181/6181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA RAMPA, PARA ACESSO DE PEDESTRE E CADEIRANTE, NA ESQUINA DA RUA JOSÉ F. MUNDIM COM A RUA JOAQUIM ADJUTO BOTELHO, NO CENTRO.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6182/6182_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6182/6182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMEDIATA CRIAÇÃO E ABERTURA E/OU CONTINUAÇÃO DA OBRA DA AVENIDA QUA FAZ DIVISA COM A RUA SEVERIANO SILVA NEIVA COMA A RUA JOSÉ BONIFÁCIO, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6183/6183_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6183/6183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6184/6184_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6184/6184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM RESTAURANTE POPULAR EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6185/6185_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6185/6185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA COM UM PARQUE, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6186/6186_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6186/6186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA ESCOLA DE MÚSICA OU CONSERVATÓRIO EM PARACATU.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6187/6187_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6187/6187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA ANALISADA A POSSIBILIDADE DA INSTALAÇÃO DE UM SEST-SENAT EM PARACATU.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6193/6193_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6193/6193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM TEATRO DE BOLSO NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6194/6194_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6194/6194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A VIABILIDADE DE IMPLANTAR NAS ESCOLAS NO NOSSO MUNICÍPIO O ENSINAMENTO DE XADREZ PARA MELHORA DO RACIOCÍNIO DOS ALUNOS.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6195/6195_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6195/6195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA PALMAS, NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6196/6196_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6196/6196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DA TRAVESSA OLINDINA LOUREIRO, BAIRRO NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6197/6197_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6197/6197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA USINA DE ASFALTO NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6198/6198_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6198/6198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CASCALHAMENTO E PATROLAMENTO DAS ESTRADAS DAS REGIÕES DO PA BURITIS E PA SANTA ROSA.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6199/6199_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6199/6199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MODERNIZAÇÃO/CONSTRUÇÃO DA PONTE NO POVOADO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6200/6200_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6200/6200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MELHORIAS NA RUA 05 AO LADO DO CAMPO SÓ CAMISINHA.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6201/6201_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6201/6201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO DA ESTRADA NA REGIÃO DOS POÇÕES (COMUNIDADE DOBEIRAS).</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6202/6202_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6202/6202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO NA PRAÇA ENTRE AS AVENIDAS AEROPORTO E J.J. ANSELMO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6203/6203_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6203/6203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO NA PRAÇA ENTRE AS AVENIDAS J.J. ANSELMO E TENENTE HUGO LIMA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6204/6204_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6204/6204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ILUMINAÇÃO NA PRAÇA LUIZ CABECEIRA NA AVENIDA AEROPORTO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6205/6205_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6205/6205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DA RUA EURIDAMAS AVELINO DE BARROS, PRÓXIMO DA FACULDADE ATENAS E DO CLUBE DA AABB.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6206/6206_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6206/6206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CALÇAMENTO NOS LOCAIS ONDE FORAM INSTALADOS APARELHOS DE GINÁSTICA AO AR LIVRE: PRAÇA DO SANTANA, PRAÇA CÂNDIDO ULHÔA, LOTEAMENTO DO JÓQUEI CLUBE, PRAÇA DO POVOADO LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6210/6210_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6210/6210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CFFO QUE SEJA ENCAMINHADO CONVITE AOS GERENTES DAS AGÊNCIA BANCÁRIAS DE PARACATU PARA COMPARECEREM A REUNIÃO DESTA COMISSÃO NO DIA 26/03/2014, PARA TRATAR DE ASSUNTOS RELACIONADOS A CONTAS-SALÁRIO.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6211/6211_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6211/6211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DA TRAVESSA 01, RUA 01, NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6212/6212_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6212/6212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM VEÍCULO AUTOMOTOR (VAN), PARA OS PROFESSORES DA ESCOLA MUNICIPAL ALTINA DE PAULA SOUZA LOCALIZADO NO CONDOMÍNIO PROJETO ENTRE RIBEIRO.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Glewton de Sá, Greik de Oliveira, Juscelino Carteiro, Marlon Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6213/6213_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6213/6213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UMA UNIDADE DE CORPO DE BOMBEIROS NA CIDADE DE PARACATU.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6214/6214_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6214/6214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REVOGUE O DECRETO DE Nº 4504/2013 QUE AUTORIZA O AUMENTO DA PASSAGEM DO TRANSPORTE COLETIVO URBANO, CUJO VALOR É ALTERADO DE R$ 2,00 (DOIS REAIS) PARA R$ 2,25 (DOIS REAIS E VINTE E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>SOLICITA A CPCJR QUE SEJA ENCAMINHADO OFICIO AO PODER EXECUTIVO SOLICITANDO ENVIO DE CÓPIA DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO DE SAÚDE E DESENVOLVIMENTO DOS VALES DO NOROESTE DE MINAS - CONVALRES.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6216/6216_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6216/6216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DO CEMITÉRIO DO BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6217/6217_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6217/6217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PONTE SITUADA NA RUA ESPÍRITO SANTO, BAIRRO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6218/6218_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6218/6218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DO CONSELHO MUNICIPAL DA ECONOMIA SOLIDÁRIA NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6219/6219_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6219/6219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE CESTOS PARA COLETA SELETIVA NAS PRAÇAS E RUAS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DA REDE ELÉTRICA NA TRAVESSA SÃO DOMINGOS, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6222/6222_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6222/6222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DA SECRETARIA MUNICIPAL DE SEGURANÇA E ORDEM PÚBLICA NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6223/6223_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6223/6223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA TRANSFORMADA EM MÃO ÚNICA A QUADRA DA RUA TEMÍSTOCLES ROCHA, CENTRO, ONDE SE LOCALIZA O INSTITUTO PRIMÍCIAS E CRIAÇÃO DE ESTACIONAMENTO LADO ESQUERDO.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6224/6224_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6224/6224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE BANHEIRO PÚBLICO NA PRAÇA FIRMINA SANTANA.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6225/6225_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6225/6225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MELHORIAS NA ILUMINAÇÃO DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6226/6226_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6226/6226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO E OBRAS DE SANEAMENTO BÁSICO, NA RUA 02 DO BAIRRO JK LENE VILLE.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6230/6230_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6230/6230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENCAMINHAMENTO AO PODER EXECUTIVO DE ANTEPROJETO DE LEI COMPLEMENTAR SUGERINDO A CRIAÇÃO DO DIÁRIO OFICIAL DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6231/6231_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6231/6231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA QUE SEJA ESTUDADA A VIABILIDADE DE CRIAÇÃO DE UNIDADE DO PROCON VINCULADA À CÂMARA MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Glewton de Sá, Cabo Camilo</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6233/6233_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6233/6233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE APARELHOS DE GINÁSTICAS, NA PRAÇA RODALHO ORMIDAS ULHOA, NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6234/6234_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6234/6234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INCLUSÃO DE ASSISTENTE SOCIAL NOS PSF'S (PROGRAMA DE SAÚDE FAMILIAR) NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6235/6235_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6235/6235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE TERRENO PARA CONSTRUÇÃO DE POSTO POLICIAL NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6236/6236_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6236/6236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE CELEBRE CONVÊNIO COM O HOSPITAL OFTALMOLÓGICO DE SOROCABA - BANCO DE OLHOS DE SOROCABA - GRUPO BOS.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6237/6237_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6237/6237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA IMPLANTADA NO MUNICÍPIO, NO HOSPITAL MUNICIPAL CIRURGIA DE ALTA COMPLEXIDADE (CARDÍACA).</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6238/6238_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6238/6238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROCEDIDA LIMPEZA (CAPINA) EM TODO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6239/6239_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6239/6239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OPERAÇÃO TAPA-BURACOS NA RUA ALAMEDA DAS ORQUÍDEAS PRÓXIMO AO Nº 230, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6240/6240_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6240/6240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PASSEIO PARA PEDESTRES EM TODA EXTENSÃO DA RUA BÁLSAMO, NO BAIRRO JARDIM SERRANO, DESDE A RUA DUDU ROCHA NO BAIRRO VILA MARIANA ATÉ RUA MARGINAL NA RODOVIA MG 188.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ILUMINAÇÃO PÚBLICA NAS RUAS 01 E 04 DO BAIRRO JK.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6243/6243_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6243/6243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE TRÊS QUEBRAS-MOLAS NA RUA BELMIRA ARAÚJO NEVES, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6244/6244_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6244/6244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA ESCOLA MUNICIPAL RAIMUNDO JOSÉ SANTANA, NA REGIÃO DO JOÃO GOMES/BARRA DA ÉGUA.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6245/6245_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6245/6245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE MOLHADA NO CÓRREGO CARAPINTAS, NA FAZENDA CAMPO LIMPO NA COMUNIDADE CHAPADA.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6246/6246_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6246/6246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE MOLHADA NO CÓRREGO JOÃO PEREIRA, NA REGIÃO DO RIBEIRO DO SÃO PEDRO.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6247/6247_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6247/6247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DO IML.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6248/6248_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6248/6248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA PONTE MOLHADA NO CÓRREGO SÃO CAETANO, NO FUNDO DA FAZENDA SÃO CAETANO, NA REGIÃO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6249/6249_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6249/6249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DA TRAVESSA OVÍDIO MARTINS, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6251/6251_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6251/6251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DA ESTRADA DO CERCADO.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6252/6252_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6252/6252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE MOLHADA NA VEREDA NO FUNDO DA FAZENDA DE CHIQUITO GARCIA, NA REGIÃO SOARES.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6253/6253_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6253/6253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE MOLHADA NO CÓRREGO DO PAIOU, NA REGIÃO SOARES.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6254/6254_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6254/6254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADÃO COM CICLOVIA NA RUA DR. ALMIR ALAOR PORTO ADJUTO CONTORNANDO O LOTEAMENTO DO JOQUÉI CLUBE.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6255/6255_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6255/6255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O TÉRMINO DA RUA ANTÔNIO ROCHA BORGES, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6256/6256_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6256/6256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE DE CIMENTO NO CÓRREGO DO BEZERRA, NA REGIÃO DO CERCADO.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6257/6257_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6257/6257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UMA LINHA DE ÔNIBUS NO BAIRRO VISTA ALEGRE II.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6258/6258_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6258/6258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UMA LINHA DE ÔNIBUS NO PROJETO 21.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6259/6259_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6259/6259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UMA LINHA DE ÔNIBUS NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6260/6260_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6260/6260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE LÂMPADAS EM DOIS POSTES DA RUA ALAMEDA DOS LÍRIOS, 20, BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6261/6261_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6261/6261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO DA RUA VICENTE LOPES COSTA E TRAVESSA SEVERIANO SILVA NEIVA.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6262/6262_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6262/6262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO COLOCAÇÃO DE APARELHOS DE GINÁSTICAS NA PRAÇA ONDE ESTÁ LOCALIZADO O QUIOSQUE DO TEIXEIRA, NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PRAÇA, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6264/6264_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6264/6264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COBERTURA DA QUADRA POLIESPORTIVA, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E MANUTENÇÃO DA QUADRA POLIESPORTIVA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6266/6266_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6266/6266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INCLUSÃO DE SHOW COM CANTORES GOSPEL NAS COMEMORAÇÕES DO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6267/6267_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6267/6267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA COBERTA, NO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA COBERTA, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA COBERTA, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6270/6270_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6270/6270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA COBERTA, NO POVOADO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6271/6271_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6271/6271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA COBERTA, NO BAIRRO CHAPADINHA.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA E MANUTENÇÃO DO CEMITÉRIO DO BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6273/6273_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6273/6273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORÇO DA PARCERIA DE UMA MAIOR ATUAÇÃO DOS SERVIÇOS DO CEPAL NA LIMPEZA DA CIDADE.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6274/6274_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6274/6274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA RUA ROGÉRIO PEREIRA GONÇALVES, ENTRE OS BAIRROS PARACATUZINHO E CHAPADINHA.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6275/6275_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6275/6275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DUAS LUMINÁRIAS NA RUA 12, EM FRENTE AOS NºS 16 E 128, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6276/6276_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6276/6276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA LUMINÁRIA NA RUA JOSÉ MARTINS DE ARAÚJO, EM FRENTE AO Nº 231, NO SETOR ESPÍRITO SANTO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6277/6277_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6277/6277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA LUMINÁRIA NA RUA ELÓI FERREIRA, ESQUINA COM A RUA CHICO MENDES, NO BAIRRO SÃO JOÃO EVANGELISTA.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6278/6278_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6278/6278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A SUBSTITUIÇÃO DAS LÂMPADAS EXISTENTES POR OUTRAS DE MAIOR POTÊNCIA, E COM BRAÇOS MAIORES, PARA MELHOR ADEQUAÇÃO, NAS AVENIDAS TENENTE HUGO LIMA, AEROPORTO E J.J. ANSELMO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6279/6279_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6279/6279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA/PATROLAMENTO DO CAMPO DE FUTEBOL, LOCALIZADO AO FINAL DA RUA ALÍRIO ROCHA, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6280/6280_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6280/6280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A TRANSFORMAÇÃO EM VIA ÚNICA DE TRANSITO, A RUA JOSÉ PEREIRA GUIMARÃES, LOCALIZADA NO CENTRO, PRÓXIMO A CAIXA ECONÔMICA FEDERAL E RECEITA FEDERAL DO BRASIL.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6281/6281_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6281/6281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UMA ACADEMIA NA PRAÇA NO PARQUE ECOLÓGICO, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6282/6282_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6282/6282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA UNIDADE PRO INFÂNCIA, NO BAIRRO BANDEIRANTE. </t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6283/6283_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6283/6283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA UNIDADE PRO INFÂNCIA, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6284/6284_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6284/6284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA UNIDADE PRO INFÂNCIA, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6285/6285_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6285/6285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA UNIDADE PRO INFÂNCIA, NO BAIRRO CHAPADINHA.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6286/6286_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6286/6286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE - UBS, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6287/6287_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6287/6287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA, NO LOTEAMENTO VILA ECOLÓGICA SOL NASCENTE, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6288/6288_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6288/6288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A LIMPEZA (CAPINA) NOS LOTES DA RUA AMÁLIA SOUZA CAMARGO (NA RUA DO MOTO PISTA), NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6290/6290_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6290/6290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CUMPRIMENTO DA LEI MUNICIPAL Nº 2.854/2011, QUE ESTABELECE NORMAS PARA OPERAÇÕES DE CARGA E DESCARGA NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6291/6291_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6291/6291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REDUTORES DE VELOCIDADE NA RUA LADEIRA MARIANA COM O CRUZAMENTO DA RUA DOS OPERÁRIOS NA BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6292/6292_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6292/6292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REDUTORES DE VELOCIDADE NA RUA DOS OPERÁRIOS COM O CRUZAMENTO DA RUA SEBASTIÃO PAES DE ALMEIDA NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6293/6293_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6293/6293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA DISPONIBILIZADA UMA EQUIPE DE SAÚDE, PARA REALIZAR ATENDIMENTOS ITINERANTES NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6294/6294_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6294/6294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DO VIADUTO NA BR-040 LIGANDO O BAIRRO ALTO DO AÇUDE AO CENTRO.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6295/6295_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6295/6295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE REDE PLUVIAL NA RUA BENEDITO PEREIRA SOUZA, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6296/6296_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6296/6296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE REDE PLUVIAL NO ENTORNO DO CAMPO DE FUTEBOL DO BAIRRO JK.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6297/6297_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6297/6297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ILUMINAÇÃO DA TRAVESSA OVÍDIO MARTINS, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA QUADRA DE ESPORTE COBERTA NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6299/6299_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6299/6299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A VARREDURA PELO MENOS DUAS VEZES POR SEMANA, DAS RUAS DOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6300/6300_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6300/6300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DO NÚCLEO DE APOIO À SAÚDE DA FAMÍLIA - NASF.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6301/6301_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6301/6301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDE DE ESGOTO NA TRAVESSA VOLNEY MEIRELES, 571, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6302/6302_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6302/6302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O TÉRMINO DOS MEIO FIOS DAS RUAS 2,3 E 4, BEM COMO, PAVIMENTAÇÃO E ILUMINAÇÃO DAS RUAS 2 E 3, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6303/6303_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6303/6303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DO VIADUTO E DE UMA PASSARELA, NA BR 040, ENTRE O BAIRRO ALTO DO CÓRREGO COM ACESSO AO BAIRRO JK, PRÓXIMO AO POSTO ALE.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6304/6304_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6304/6304_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA CRECHE E PRAÇA PÚBLICA NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6305/6305_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6305/6305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A OPERAÇÃO TABA BURACO E RECAPEAMENTO ASFÁLTICO NA RUA MARIA DO CARMO T JORDÃO, BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6306/6306_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6306/6306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INCLUSÃO NO CALENDÁRIO DE VARREÇÃO DE RUAS, DAS RUAS DO BAIRRO PARQUE DO PRÍNCIPE, PELO MOTIVO DE MUITA SUJEIRA NAS RUAS.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6307/6307_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6307/6307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM SEMÁFORO OU UM QUEBRA MOLA NO CRUZAMENTO DA RUA SANTIAGO DANTAS COM A PRAÇA GOVERNADOR MAGALHÃES PINTO.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6308/6308_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6308/6308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA ANTIGA RUA ESPÍRITO SANTO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6309/6309_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6309/6309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NO INICIO DA RUA DO PERÍMETRO SITUADO NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6310/6310_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6310/6310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADA NAS PROXIMIDADES DA PONTE, NA RUA ANTÔNIO NETO SIQUEIRA, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6311/6311_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6311/6311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA VERÍSSIMO VIEIRA DOS SANTOS, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6312/6312_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6312/6312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DOS BUEIROS LOCALIZADO NA RUA LANDIM, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6313/6313_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6313/6313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO ESTACIONAMENTO SÓ DE UM LADO NA RUA ANTÔNIO PORTO, NO CENTRO.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6314/6314_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6314/6314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA TRAVESSA GOUVEIA, NO BAIRRO ARRAIAL D'ANGOLA. </t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6315/6315_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6315/6315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CORTE DAS ÁRVORES DE EUCALIPTO NA CALÇADA DA RUA VICENTE ALVES PEREIRA, NO SETOR ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6316/6316_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6316/6316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA LUMINÁRIAS NA RUA VICENTE ALVES PEREIRA, NO SETOR ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6317/6317_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6317/6317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REGULARIZAÇÃO DOS IMÓVEIS RESIDENCIAIS LOCALIZADOS NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6318/6318_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6318/6318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA DOS GOUVEIAS, EM FRENTE AO Nº 267, BAIRRO ARRAIAL D'ANGOLA.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6319/6319_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6319/6319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MUDANÇA DA BIBLIOTECA PÚBLICA PARA UM LOCAL APROPRIADO COM RAMPA E ADAPTAÇÃO PRÓPRIA PARA ACESSO DOS DEFICIENTES FÍSICOS E IDOSOS.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6322/6322_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6322/6322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NO BECO QUE FAZ ESQUINA COM A RUA JOÃO ULHÔA, NA ALTURA DO Nº 502, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6323/6323_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6323/6323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA 01, ESQUINA COM A RUA JÚLIO WILSON BATISTA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6324/6324_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6324/6324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA LOCALIZADA NA RUA LANDIM BENEDITO OLIVEIRA MELO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6325/6325_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6325/6325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO ASFÁLTICA NA RUA DECÍLIO DIAS, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6327/6327_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6327/6327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM APARELHO DE GINÁSTICA PARA O BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6329/6329_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6329/6329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COMPRA DE UM APARELHO DE ARTROSCÓPIA PARA REALIZAÇÃO DE PEQUENAS CIRURGIA NO JOELHO. </t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6330/6330_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6330/6330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPRA DE UM APARELHO DE RESSONÂNCIA MAGNÉTICA PARA REALIZAÇÃO DE EXAMES.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6332/6332_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6332/6332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE OFICIO À CEMIG SUGERINDO COLOCAÇÃO DE UM POSTE NA RUA ALAMEDA DOS HIBISCOS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6335/6335_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6335/6335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA TRAVESSA B, NO BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6336/6336_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6336/6336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM POSTO POLICIAL NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6337/6337_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6337/6337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE JUNTO A CEMIG MELHOR ILUMINAÇÃO NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6338/6338_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6338/6338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE CAPINA EM VOLTA DO PSF, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6339/6339_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6339/6339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE GINÁSIO DE ESPORTES NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6341/6341_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6341/6341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA COBERTA DE ESPORTE, NO BAIRRO AMOREIRAS II. </t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6342/6342_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6342/6342_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6343/6343_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6343/6343_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTE ENTRE AS RUAS ROMUALDO LEMOS DE PRADO E CRISTIANO LEMOS DE PRADO, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6344/6344_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6344/6344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM VIADUTO PRÓXIMO AO POSTO CRUZEIRO, COM ACESSO AOS BAIRROS NOSSA SENHORA DE FÁTIMA E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6346/6346_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6346/6346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM POSTO FISCAL DA POLÍCIA RODOVIÁRIA FEDERAL, PRÓXIMO A ENTRADA DA KINROSS, NA BR 040.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6347/6347_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6347/6347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES PRÓXIMO A ESCOLA DA VILA DO ESPERA TAPA.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6348/6348_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6348/6348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA 02, EM FRENTE A CRECHE DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6349/6349_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6349/6349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA ESCOLA NO BAIRRO CHAPADINHA II.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6350/6350_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6350/6350_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO CHAPADINHA II.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DA TRAVESSA OLINDINA LOUREIRO, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6352/6352_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6352/6352_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE ESTRADAS SEPARANDO OS LOTES DO PA ESPERANÇA, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6353/6353_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6353/6353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CANALIZAÇÃO DE ESGOTO DESPEJADO NA GROTA DO BAIRRO JK.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6354/6354_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6354/6354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO NOMINAL DOS MUNICÍPIOS LIMÍTROFES, ESTRADAS RURAIS E PONTE.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6355/6355_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6355/6355_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DAS PRAÇAS E DAS QUADRAS COBERTAS DO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6356/6356_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6356/6356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CAMPO DE FUTEBOL SOCIETY, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6357/6357_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6357/6357_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE EQUIPAMENTOS DE GINÁSTICA NA PRAÇA MÁRIO PRAÇA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6358/6358_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6358/6358_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CASCALHAMENTO E PATROLAMENTO DA RUA 02, BAIRRO JK.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6359/6359_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6359/6359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CAPINA, LIMPEZA E RECOLHIMENTO DE LIXO NAS IMEDIAÇÕES DO CÓRREGO RICO.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6360/6360_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6360/6360_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CAPINA, LIMPEZA E RECOLHIMENTO DE LIXO NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6361/6361_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6361/6361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CAPINA, LIMPEZA E RECOLHIMENTO DE LIXO NO BAIRRO VILA CRISTIANO.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6362/6362_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6362/6362_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REFORMA DE MATA BURRO NA REGIÃO DOBEIRA.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6363/6363_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6363/6363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DA REGIÃO DOBEIRA.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6364/6364_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6364/6364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DA REGIÃO DO SOARES.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6365/6365_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6365/6365_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DA REGIÃO DO CAPÃO GRANDE.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6366/6366_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6366/6366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DA REGIÃO DO NOLASCO.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6367/6367_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6367/6367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DA REGIÃO DO SANTA BARBARA. </t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6368/6368_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6368/6368_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA GERALDO FERREIRA SOUTO, BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6369/6369_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6369/6369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A CAPINA E LIMPEZA GERAL DE TODA ÁREA INSTITUCIONAL E PÚBLICA NO BAIRRO PARQUE DO PRÍNCIPE.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6375/6375_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6375/6375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE ILUMINAÇÃO PÚBLICA NO BECO JULIO WILSON BATISTA, BAIRRO PARACATUZINHO, PRÓXIMO A CRECHE.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6376/6376_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6376/6376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL ILUMINADO ÀS MARGENS DA BR-040, PRÓXIMO A CONCESSIONÁRIA DE VEÍCULOS MÁXIMA.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6378/6378_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6378/6378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITO UMA NOVA QUADRA NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6379/6379_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6379/6379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE UM TERRENO QUE SE ENCONTRA DEFRONTE A QUADRA DO AEROPORTO PARA A CONSTRUÇÃO DE UMA NOVA COMPANHIA DA POLICIA MILITAR.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6380/6380_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6380/6380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NO SENTIDO DA RUA MARIA MONTEIRO DA SILVA Nº 138, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6381/6381_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6381/6381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE TAMPAS EM BUEIROS NOS DIVERSOS PONTOS DA CIDADE QUE ESTÃO OFERECENDO RISCO AOS PEDESTRES E VEÍCULOS.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6382/6382_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6382/6382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A CAPINA DA MARGINAL DA BR-040, NA ALTURA DA CASEMG E ENTRE O POSTO PLANALTO E O POSTO CRUZEIRO.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6383/6383_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6383/6383_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A PAVIMENTAÇÃO ASFÁLTICA DA RUA PINHEIRO CHAGAS.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O ATERRO DE UMA GROTA ABERTA NO TERRENO DE Nº62 NA RUA AFRÂNIO GERALDO MARTINS FERREIRA, NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6385/6385_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6385/6385_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O PROLONGAMENTO DA REDE ELÉTRICA COM POSTE E LUMINÁRIA, NA RUA 01, NA ALTURA DO Nº 247, NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6386/6386_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6386/6386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O PROLONGAMENTO DA REDE ELÉTRICA COM POSTE E LUMINÁRIA, REDE DE ESGOTO E PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA EDUARDO FERREIRA DE ARAÚJO, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6387/6387_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6387/6387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA SAMBAÍBA, NO BAIRRO VILA RICA.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6388/6388_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6388/6388_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE OFICIO À CEMIG SUGERINDO COLOCAÇÃO DE UM POSTE NA RUA ROBERTO WACHSMUTH,CENTRO.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6389/6389_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6389/6389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA FELISBERTO CALDEIRA BRANT, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6390/6390_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6390/6390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA PEDRO SANTANA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6391/6391_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6391/6391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ROMUALDO SILVA NEIVA DE FRENTE AO Nº 445, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6392/6392_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6392/6392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM NOVO PSF OU UMA UBS NA RUA JULIA CAMARGOS, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6393/6393_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6393/6393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA GERAL (EM TODAS AS ÁREAS) DO PSF DO AEROPORTO, LOCALIZADO À AVENIDA AEROPORTO NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6394/6394_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6394/6394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA GERAL NA ÚNICA PRAÇA DO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6395/6395_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6395/6395_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DA REGIÃO DA BARRA DA ÉGUA.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6396/6396_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6396/6396_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CAPINA E PODA DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6397/6397_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6397/6397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO AVALIAÇÃO TÉCNICA, NA RUA LUIZ GOUVEIA DAMASCENO, NO BAIRRO NOSSA SENHORA DE FÁTIMA, PARA ANALISAR A POSSIBILIDADE DE CONVERSÃO DA RUA MENCIONADA EM MÃO ÚNICA.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6398/6398_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6398/6398_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUADRA DE TÊNIS, NOS BAIRROS.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6399/6399_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6399/6399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CONSERTO E O RECAPEAMENTO ASFÁLTICO NA RUA ÂNGELO MONTEIRO DA SILVA, ALTURA DO Nº 280, NO BAIRRO CIDADE NOVA I.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6400/6400_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6400/6400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA RUA VEREADOR BENEDITO MOREIRA, BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6401/6401_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6401/6401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A FINALIZAÇÃO DO ASFALTAMENTO DA RUA VEREADOR BENEDITO MOREIRA, BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6402/6402_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6402/6402_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A TROCA DE LOCAL DO POSTE DE ILUMINAÇÃO PÚBLICA, SITUADO NA ESQUINA DA RUA MANOEL GONÇALVES DE CARVALHO Nº 384, BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6403/6403_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6403/6403_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA AVENIDA FRANCISCO PEIXOTO BRAGA, BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6404/6404_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6404/6404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO DO PARQUINHO INFANTIL DA PRAÇA DO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6405/6405_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6405/6405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DEDETIZAÇÃO CONTRA FORMIGAS E OUTROS INSETOS PARA A PRAÇA DO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6406/6406_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6406/6406_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE A DESTINAÇÃO DA MADEIRA DA PONTE DO RIO ESCURO, QUE FOI SUBSTITUÍDA POR UMA DE CONCRETO.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6418/6418_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6418/6418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE MANUAL DA REDE DE SAÚDE - MRS, O QUAL TEM POR FINALIDADE DIVULGAR INFORMAÇÕES AOS USUÁRIOS RELATIVOS AO SISTEMA DE ATENDIMENTO NA ÁREA DA SAÚDE DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DO EVENTO DE EXPOSIÇÃO DE ARTESANATO PARACATUENSE QUE ACONTECERÁ NA ASSEMBLEIA LEGISLATIVA DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6420/6420_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6420/6420_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PARQUE INFANTIL, NA CRECHE MUNICIPAL ZILDA BATISTA DA SILVA, NO BAIRRO CIDADE NOVA II.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6421/6421_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6421/6421_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NO SENTIDO DA RUA DA LARANJEIRAS ACIMA DO Nº 132 NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6422/6422_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6422/6422_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITO A LIMPEZA DA GRAMA DA AVENIDA VEREADOR HENRIQUE NEIVA, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6423/6423_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6423/6423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO DOS VALORES DAS DESPESAS TOTAIS COM PESSOAL DOS MESES DE JANEIRO, FEVEREIRO, MARÇO E ABRIL DE 2014.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6424/6424_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6424/6424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O MANILHAMENTO DE UM TERRENO, NA RUA ANTÔNIO NETO SIQUEIRA, NA ALTURA DO Nº 198, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE VIABILIZE A REALIZAÇÃO DO EVENTO DE EXPOSIÇÃO DE ARTESANATO PARACATUENSE QUE ACONTECERÁ NA ASSEMBLEIA LEGISLATIVA DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6426/6426_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6426/6426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA CRIADO O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS DE ACORDO COM A LEI MUNICIPAL Nº 2.498/2004.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA FIRMINA SANTANA.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6428/6428_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6428/6428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE LIGANDO O BAIRRO PARACATUZINHO AO BAIRRO SANTANA, SENTIDO A RUA SINFRÔNIO ROSA.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6429/6429_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6429/6429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DA REDE DE ESGOTO NA RUA JOSÉ MARTINS DE ARAÚJO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6430/6430_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6430/6430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO ASFÁLTICA NA RUA JOSÉ MARTINS ARAÚJO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>SOLICITA A CCJR QUE SEJA ENCAMINHADO OFICIO AO PODER EXECUTIVO SOLICITANDO INFORMAÇÕES PARA SUBSIDIAR A EMISSÃO DE PARECER DE ADMISSIBILIDADE AO PROJETO DE LEI Nº 32/2013.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6435/6435_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6435/6435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA PIO FERNANDES, PRÓXIMO AO CRUZAMENTO COM A RUA VERÍSSIMO VIEIRA DOS SANTOS, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6436/6436_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6436/6436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CASCALHAMENTO E PATROLAMENTO DA ESTRADA DO MORRO AGUDO, PRINCIPALMENTE NO TRECHO PRÓXIMO AO TREVO QUE LIGA A MG 188.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6437/6437_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6437/6437_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A FISCALIZAÇÃO E DETERMINAÇÃO DA  LIMPEZA DO TERRENO DA VOTORANTIM, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6438/6438_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6438/6438_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE ESGOTO E ASFALTO NA RUA JOSUÉ FÉLIX CAIXETA, NO BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6439/6439_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6439/6439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CAPINA E PODA DO PÁTIO DA CRECHE, DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6440/6440_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6440/6440_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DO PARQUE DA PRAÇA DO CRUZEIRO, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6441/6441_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6441/6441_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA DO CRUZEIRO, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6442/6442_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6442/6442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO PARA REALIZAÇÃO DE GRANDES EVENTOS.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA CONTRATADA ASSESSORIA TÉCNICA DO CREA/MG  E DO CAU/MG, ATRAVÉS DE SEUS ESCRITÓRIOS LOCAIS, PARA SUBSIDIAREM OS TRABALHOS DE ANÁLISE E PARECER  AOS PROJETOS DE LEI COMPLEMENTAR NºS 1,2,3 E 4/2014.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6444/6444_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6444/6444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE ILUMINAÇÃO NA PONTE DA RUA DIONÍSIO COELHO FILHO.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6445/6445_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6445/6445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A COMPLEMENTAÇÃO ASFÁLTICA NA RUA JOSÉ GONZAGA, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Marlon Gouveia, Greik de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6446/6446_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6446/6446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NO CRUZAMENTO DA RUA GASTÃO CAMPOS LEPESQUEUR COM A RUA DO HOSPITAL SÃO LUCAS.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6447/6447_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6447/6447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE FIRME PARCERIA COM O INCRA, PARA ESTRUTURAÇÃO COMPLETA NO PA BATALHA, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6448/6448_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6448/6448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AGILIDADE NA FORMULAÇÃO DO CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E O INCRA, PARA CONSTRUÇÃO DE ESTRADAS NO PA BATALHA, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6449/6449_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6449/6449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE FIRME PARCERIA COM O INCRA, PARA ESTRUTURAÇÃO COMPLETA NO PA ESPERANÇA, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6450/6450_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6450/6450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AGILIDADE NA FORMULAÇÃO DO CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E O INCRA, PARA CONSTRUÇÃO DE ESTRADAS NO PA ESPERANÇA, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6451/6451_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6451/6451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA EURIDAMAS AVELINO DE BARROS, NA ALTURA DO Nº 538.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6452/6452_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6452/6452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO ASFÁLTICA NA RUA ALUMÍNIO, NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6453/6453_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6453/6453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA QUE SEJA REQUERIDO AO SETOR COMPETENTE A CONSTRUÇÃO DE PASSEIO LATERAL DA POLÍCIA CIVIL SENTIDO ESCOLA DOM SERAFIM.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6454/6454_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6454/6454_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ABERTURA DA RUA QUE SAI DA LADEIRA MARIANA, BAIRRO PARACATUZINHO, SENTIDO VILA MARIANA.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6455/6455_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6455/6455_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A REFORMA DAS MURETAS DE PROTEÇÃO DA PONTE QUE LIGA OS BAIRROS SANTANA E PARACATUZINHO.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6456/6456_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6456/6456_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CORREIÇÃO DO SERVIÇO DE COLETA DE LIXO URBANO.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6457/6457_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6457/6457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA, DE CAPA A CAPA, DE TODOS PROCESSOS LICITATÓRIOS, OU PROCESSOS PARA CONTRATAÇÃO DIRETA (SEM LICITAÇÃO), DOS ANOS DE 2013 E 2014, PARA INSTALAÇÃO DE PALCOS, TENDAS E QUALQUER TIPO DE SONORIZAÇÃO EM EVENTOS REALIZADOS PELO MUNICÍPIO DE PARACATU. SOLICITA, AINDA, INFORMAÇÃO DOS EVENTOS REALIZADOS PELO MUNICÍPIO, NOS ANOS DE 2013 E 2014, COM MONTAGEM DE PALCOS E TENDAS E SONORIZAÇÃO, OU SÓ MONTAGEM DE PALCOS E TENDAS, COM SUAS DATAS DE REALIZAÇÃO E VALORES E DATA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6458/6458_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6458/6458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA, CAPA A CAPA, DE TODOS OS PROCESSOS LICITATÓRIOS OU COMPRA DIRETA DE CIMENTO, AREIA E TIJOLOS DOS EXERCÍCIOS 2011 E 2012 E DESTINO DE CADA MATERIAL.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>SOLICITA A CASPC QUE REALIZE CONVITE À OPERADORA DE TELEFONIA MÓVEL E INTERNET OI PARA INFORMAR SOBRE A PRESTAÇÃO DE SERVIÇOS DE INTERNET NO MUNICÍPIO E PARACATU, EM ESPECIAL NO BAIRRO CIDADE NOVA III.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6461/6461_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6461/6461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA A PODA DA ÁRVORE DO CENTRO DA PRAÇA JUQUITA VARGAS.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6462/6462_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6462/6462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA RETIRADA DA PRAÇA JUQUITA VARGAS A BANCA DE JORNAL QUE ESTA ABANDONADA E CHEIA DE ENTULHO.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6463/6463_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6463/6463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DO CÓRREGO DO BABÃO NO FUNDO DA VILA CRISTIANO.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA TRAVESSA DOS GOUVEIAS, BAIRRO ARRAIAL D'ANGOLA.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PATROLADO E CASCALHADO A REGIÃO DO MORRO AGUDO.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6466/6466_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6466/6466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PATROLADO E CASCALHADO A REGIÃO DO RIBEIRÃO.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6467/6467_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6467/6467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA DOM SERAFIM, BAIRRO ARRAIAL D'ANGOLA.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJAM PROVIDENCIADAS PLACAS DE SINALIZAÇÃO (PROIBIDO ACIONAR BUZINA OU SINAL SONORO), PRÓXIMO AOS HOSPITAIS, POSTOS DE SAÚDE, HEMODIÁLISE, TEMPLOS RELIGIOSOS, ESCOLAS, PRÉDIOS PÚBLICOS E FUNERÁRIAS.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6469/6469_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6469/6469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO ASFÁLTICA NA RUA BRASÍLIA, NO BAIRRO AMOREIRAS I.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6470/6470_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6470/6470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA À IMPLANTAÇÃO EM PARACATU DE UM VIVEIRO PARA GERAÇÃO DE MUDAS DE CAFÉ.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6471/6471_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6471/6471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A REVITALIZAÇÃO DO PARQUE ECOLÓGICO DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6472/6472_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6472/6472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA À IMPLANTAÇÃO DO PROGRAMA DE PREVENÇÃO A CEGUEIRA EM PARACATU.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6473/6473_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6473/6473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DA QUADRA POLIESPORTIVA DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6474/6474_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6474/6474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPI'S) PARA OS SERVIDORES MUNICIPAIS QUE ATUEM EM ÁREAS QUE NECESSITEM DE PROTEÇÃO PARA PREVENÇÃO DE ACIDENTES DE TRABALHO.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6477/6477_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6477/6477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE DE CIMENTO, NO CÓRREGO TRAÍRAS, NA REGIÃO DO MORRO AGUDO.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6478/6478_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6478/6478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE DUAS PONTES MOLHADAS, NA REGIÃO DO FUNDÃO.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6479/6479_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6479/6479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CASCALHAMENTO E PATROLAMENTO DAS ESTRADAS RURAIS DA REGIÃO DO FUNDÃO.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6480/6480_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6480/6480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA O RECAPEAMENTO ASFÁLTICO NAS RUAS DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>SOLICITA A CASPC A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE TRANSPORTES PARA QUE POSSA REALIZAR EXPLICAÇÕES SOBRE A DESTINAÇÃO DE MADEIRAS RETIRADAS DA PONTE DO RIO ESCURO.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6482/6482_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6482/6482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ALAMEDA DOS HIBISCOS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6483/6483_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6483/6483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ALAMEDA DOS LÍRIOS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6484/6484_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6484/6484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ALAMEDA DAS ACÁCIAS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6485/6485_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6485/6485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ALAMEDA DAS PRIMAVERAS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6486/6486_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6486/6486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO E A INSTALAÇÃO DE UM POSTE DE LUZ NO BECO NA RUA JOSÉ MARTINS DE OLIVEIRA Nº 200, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6487/6487_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6487/6487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UMA REDE FLUVIAL NA RUA GERALDO FERREIRA SOUTO, BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6488/6488_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6488/6488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O PATROLAMENTO NA ESTRADA DO ASSENTAMENTO ESPERANÇA.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6489/6489_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6489/6489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA RUA 12, PRÓXIMO AO Nº 133, NO BAIRRO BANDEIRANTE.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6490/6490_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6490/6490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO PAVIMENTAÇÃO ASFÁLTICA NAS RUAS 09, 12 E 14, NO BAIRRO BANDEIRANTE.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6491/6491_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6491/6491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECONCERTO DE BURACOS FEITOS EM RUAS ASFALTADAS PARA CANALIZAÇÃO DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6492/6492_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6492/6492_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A REFORMA GERAL DA QUADRA DA PRAÇA GOVERNADOR MAGALHÃES PINTO.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6493/6493_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6493/6493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DAS MARGENS DA BR-040, ENTRE OS BAIRROS BELA VISTA II E AMOREIRAS II.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6494/6494_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6494/6494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO E SINALIZAÇÃO, VERTICAL E HORIZONTAL, NA RUAS DO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6495/6495_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6495/6495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Joãozinho Contador, João Macedo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6496/6496_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6496/6496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O AUMENTO DO ADICIONAL DE INSALUBRIDADE DE 15% PARA 30%, E DO VALOR DO PLANTÃO EXTRAORDINÁRIO PARA O MESMO VALOR DO PLANTÃO NORMAL.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6497/6497_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6497/6497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO AO ESTADO, O CURSO PARA COLHIMENTO DE MATERIAL EM PESSOAS QUE SOFRERAM ABUSO SEXUAL E TAMBÉM KITS PARA FAZER O REFERIDO COLHIMENTO.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6498/6498_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6498/6498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE EM TODAS AS REPARTIÇÕES DA PREFEITURA MUNICIPAL CÓPIA DO ESTATUTO DO IDOSO, DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6499/6499_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6499/6499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DOS MEDICAMENTOS: BENZI LATO DE ALODIPINO E HIDROCLORITIAZIDA ( PARA CONTROLE DA PRESSÃO ARTERIAL), PROLOPPA (PARA MAL DE PARKINSON) E OMEPRAZOL (PARA DORES NO ESTÔMAGO).</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6500/6500_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6500/6500_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DAS IMEDIAÇÕES DA E.E. NEUZA PIMENTEL BARBOSA, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6501/6501_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6501/6501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE DUAS LUMINÁRIAS NA RUA GERALDO CARDOSO PEREIRA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6502/6502_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6502/6502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REESTRUTURAÇÃO DAS PISTAS DE ESKEITE CONSTRUÍDAS NOS BAIRROS VILA MARIANA E VILINHA.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>REQUER A CPCJR, QUE SOLICITE À MESA DIRETORA O ENCAMINHAMENTO DE CONSULTA AO IBAM AO PROJETO DE LEI COMPLEMENTAR Nº 5/2014, PARA SUBSIDIAR A EMISSÃO DE PARECER DE ADMISSIBILIDADE DA REFERIDA PROPOSIÇÃO.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>REQUER A CPCJR, QUE SOLICITE À MESA DIRETORA O ENCAMINHAMENTO DE CONSULTA AO IBAM AO PROJETO DE LEI COMPLEMENTAR Nº 6/2014, PARA SUBSIDIAR A EMISSÃO DE PARECER DE ADMISSIBILIDADE DA REFERIDA PROPOSIÇÃO.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>João Archanjo, José Maria Coimbra</t>
   </si>
   <si>
     <t>REQUER A CPCJR QUE SEJA ENCAMINHAMENTO OFÍCIO AO PODER EXECUTIVO SOLICITANDO CÓPIAS DA DOCUMENTAÇÃO, RELACIONADA NO REQUERIMENTO, PARA SUBSIDIAREM A EMISSÃO DE PARECER DE ADMISSIBILIDADE AOS PROJETOS DE LEI COMPLEMENTAR NºS 5 E 6/2014.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6507/6507_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6507/6507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A TROCA DE LÂMPADAS POR OUTRAS MAIS FORTES, NA RUA JOSÉ TEIXEIRA DE OLIVEIRA PRÓXIMO AO Nº 266, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6508/6508_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6508/6508_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A COLOCAÇÃO DE UM POSTE NA RUA ELIZEU OSVALDO MACEDO, PRÓXIMO AO Nº 36, BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6509/6509_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6509/6509_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A REGULARIZAÇÃO DO FORNECIMENTO DA ENERGIA ELÉTRICA DE VÁRIAS RESIDÊNCIAS DO POVOADO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6510/6510_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6510/6510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DE GALHOS DE ÁRVORES NA AV. OLEGÁRIO MACIEL E DEMAIS LOCALIDADES.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6511/6511_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6511/6511_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA ENCAMINHADO A CÂMARA MUNICIPAL DE PARACATU O NOVO CÓDIGO MUNICIPAL AMBIENTAL DE ACORDO COM A NOVA LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6512/6512_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6512/6512_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA, SEJA REQUERIDO AO SETOR COMPETENTE A COMPLEMENTAÇÃO DA RUA JOSÉ PEREIRA GUIMARÃES ATÉ O TÚNEL.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6513/6513_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6513/6513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE, NA ALTURA DA CLÍNICA TOMO CENTER, NA RUA RIO GRANDE DO SUL, CENTRO.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6514/6514_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6514/6514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONTINUIDADE DA PAVIMENTAÇÃO ASFÁLTICA NA RUA GUIMARÃES ROSA, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6515/6515_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6515/6515_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A TROCA DAS LÂMPADAS QUEIMADAS NA RUA MARIO PRAÇA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6516/6516_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6516/6516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO PLACA DE SINALIZAÇÃO VERTICAL (CONTRA MÃO), NA RUA APOLINÁRIO ALVES COM A RUA ZULMIRA R. ROCHA, NO BAIRRO ALTO DO CÓRREGO. </t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6517/6517_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6517/6517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A ELABORAÇÃO E IMPLANTAÇÃO DE PROJETO DE TRÂNSITO DEFININDO LOCAIS DE ESTACIONAMENTO, SEMÁFORO E ZONA AZUL.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6518/6518_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6518/6518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE PASSAGEM DE PEDESTRE ELEVADA, DEVIDAMENTE SINALIZADA ONDE HAVIA REDUTOR DE VELOCIDADE DA RUA BALSA, NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6519/6519_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6519/6519_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PRORROGAÇÃO POR IGUAL PERÍODO, DO PRAZO DE VALIDADE DO CONCURSO PÚBLICO, REALIZADO NO ANO DE 2012, CONFORME EDITAL 01/2012.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6520/6520_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6520/6520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O FUNCIONAMENTO DO RELÓGIO DA IGREJA NOSSA SENHORA DO ROSÁRIO BEM COMO MANUTENÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6522/6522_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6522/6522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA JOSÉ JOAQUIM MORAES, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6523/6523_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6523/6523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA UMA OPERAÇÃO TAPA BURACOS NA RUA PRIMAVERA, ESQUINA COM O CAIC COM OS FUNDOS DO HOTEL DA PALMEIRAS, NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OS COMPROVANTES DE PAGAMENTO MENSAL DA OUTORGA DO SERVIÇO PÚBLICO MUNICIPAL DE ABATE DE ANIMAIS BOVINOS E SUÍNOS.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6525/6525_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6525/6525_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUADRA DE ESPORTES NO SETOR ESPÍRITO SANTO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6526/6526_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6526/6526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE SINALIZAÇÃO NAS LOMBADAS DA RODOVIA MG 188, SENTIDO FACULDADE FINOM.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6527/6527_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6527/6527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE UM QUEBRA MOLAS NA RUA ISMAEL FAUSTINO PEREIRA, NA ALTURA DO Nº 345, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6528/6528_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6528/6528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INTENSIFICAÇÃO NA IMPLANTAÇÃO DA LEI MUNICIPAL Nº 2.875/2011, DE ESTACIONAMENTO PÚBLICO REMUNERADO, ZONA AZUL.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6529/6529_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6529/6529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DAS RUAS DO BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6530/6530_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6530/6530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA, NA TRAVESSA DA MANSÕES COM RUA AMÉLIA SILVA NEIVA, NO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6531/6531_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6531/6531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO DO MACHADINHO.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6532/6532_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6532/6532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO DA ALDEIA 23.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6533/6533_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6533/6533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO E INSTALAÇÃO DE REDE DE ESGOTO E PLUVIAL NAS RUAS DO BAIRRO BANDEIRANTES, ABAIXO DA FACULDADE ATENAS.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6534/6534_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6534/6534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PINTURA DOS MEIOS FIOS E DAS FAIXAS DE PEDESTRES EM TODA CIDADE.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6535/6535_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6535/6535_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA AVENIDA AEROPORTO, EM UM LOCAL QUE FICA ANTES DO CRUZAMENTO ABAIXO DO CRAS.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6536/6536_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6536/6536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA COMPLETA DA QUADRA DO BAIRRO SÃO JOÃO EVANGELISTA. </t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6537/6537_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6537/6537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PASSARELA SOBRE A MG 188 LIGANDO OS BAIRROS JARDIM SERRANO E PRIMAVERA.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NO INICIO DA RUA PERÍMETRO.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6539/6539_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6539/6539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDES FLUVIAIS EM VÁRIAS RUAS DO BAIRRO ESPÍRITO SANTO E TAMBÉM DOS BAIRROS DA CHAPADINHA I E II. </t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6540/6540_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6540/6540_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PLACAS DE INFORMAÇÕES DE NOMES DE RUAS NAS ESQUINAS PRINCIPAIS DA CADA RUA DOS BAIRROS.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6541/6541_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6541/6541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NO FINAL DA RUA 13 DE MAIO.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6542/6542_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6542/6542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZEM PATROLAGEM NAS ESTRADAS DA REGIÃO DA PONTE QUEIMADA, REGIÃO ESTA QUE FICA DEPOIS DAS TORRES DE TELEVISÃO.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6543/6543_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6543/6543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO AO SECRETÁRIO MUNICIPAL DE TRANSPORTE, INFORMAÇÕES SOBRE OS MAQUINÁRIOS, EM ESPECIAIS OS PESADOS, COMO ESTÃO DISTRIBUÍDOS NO MUNICÍPIO E A SITUAÇÃO EM QUE SE ENCONTRAM.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6544/6544_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6544/6544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO QUE NAS ESCOLAS MUNICIPAIS DOS BAIRROS JK, NOVO HORIZONTE E NOSSA SENHORA DE FÁTIMA SEJA FEIRA ORIENTAÇÃO JUNTO AOS ALUNOS PARA USAREM A PASSARELA SOBRE A RODOVIA BR-040 PARA EVITAR ACIDENTES.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>SOLICITA A MESA O ADIAMENTO DA DISCUSSÃO DO PROJETO DE LEI Nº 26/2014.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6546/6546_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6546/6546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA ELABORADO ESTUDOS PARA UM PROJETO DE LIMPA DE FOSSAS PARA AS PESSOAS CARENTES QUE RESIDEM NO POVOADO DA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6547/6547_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6547/6547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO PLACA DE SINALIZAÇÃO VERTICAL (PROIBIDO PARAR E ESTACIONAR), NA RUA FREI ANSELMO.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6548/6548_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6548/6548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A TRANSFORMAÇÃO EM VIA DE MÃO DUPLA DE TRÂNSITO, A RUA MARGINAL À BR-040, PRÓXIMO A CONCESSIONÁRIA PLANETA.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE TRANSPORTE PARA QUE POSSA REALIZAR EXPLICAÇÕES SOBRE DA DESTINAÇÃO DE MADEIRAS RETIRADAS DA PONTE DO RIO ESCURO.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6550/6550_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6550/6550_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ANALISE PARA CRIAÇÃO DE UM PROJETO DE LEI PARA ISENTAR DE IMPOSTOS E TAXAS MUNICIPAIS OS APOSENTADOS POR INVALIDEZ NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6551/6551_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6551/6551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DO PROCESSO DE CONTRATAÇÃO DE EMPRESA PARA A REALIZAÇÃO DO PROCESSO SELETIVO SIMPLIFICADO, OBJETO DO EDITAL Nº 1/2014.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6557/6557_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6557/6557_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA ENVIADO A ESTA CASA, COMPROVANTES DE PAGAMENTOS MENSAIS, DOS ÚLTIMOS 13 MESES, DA OUTORGA DO SERVIÇO PÚBLICO MUNICIPAL DE ABATE DE ANIMAIS BOVINOS E SUÍNOS.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6558/6558_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6558/6558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CASPC QUE REALIZE VISITA À SUPRAM A FIM DE AVERIGUAR PROCESSO DE LIBERAÇÃO DE INSTALAÇÃO DE PIVÔS, NA REGIÃO DA CHAPADA DO RIBEIRÃO DO PRATA, DA CACHOEIRA DO ASCÂNIO E ANTIGA USINA HIDRELÉTRICA DE PARACATU.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6559/6559_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6559/6559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO OPERAÇÃO TAPA BURACOS EM TODO O BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6560/6560_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6560/6560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, SUGERINDO COLOCAÇÃO DE LÂMPADAS NA RUA ESPÍRITO SANTO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6561/6561_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6561/6561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO LIMPEZA DE BUEIROS EM TODO BAIRRO JK.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6562/6562_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6562/6562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O RECAPEAMENTO ASFÁLTICO EM TODO BAIRRO JK.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6563/6563_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6563/6563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CAPINA E LIMPEZA NA NASCENTE DOS OLHOS D'ÁGUA.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6564/6564_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6564/6564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COBERTURA NO PONTO DE ÔNIBUS NA RUA SANTANA, NA ALTURA DO Nº 361, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6565/6565_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6565/6565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE ANÁLISE PARA ARBORIZAÇÃO E PAVIMENTAÇÃO DO ESPAÇO LOCALIZADO NA RUA LANDIN, NA ALTURA DO Nº 45, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6566/6566_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6566/6566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A VERIFICAÇÃO DO MOTIVO DO MAL CHEIRO DO BUEIRO NA AVENIDA OLEGÁRIO MACIEL, EM FRENTE AO HOSPITAL MUNICIPAL, NO CANTEIRO CENTRAL, BEM COMO PRÓXIMO AO SEMÁFORO NA ESQUINA COM RUA PADRE MANOEL.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6567/6567_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6567/6567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE 02 POSTES DE ILUMINAÇÃO PÚBLICA NO BECO OLIVIA PEREIRA DA SILVA, PRÓXIMO A PONTE QUE DIVIDE OS BAIRRO PARACATUZINHO E SANTANA.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6568/6568_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6568/6568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NO BECO OLÍVIA PEREIRA DA SILVA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLETA REGULAR DE LIXO NA RUA CINCO, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6570/6570_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6570/6570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CINCO QUEBRA-MOLAS NA RUA PADRE BENÉ, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6571/6571_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6571/6571_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE CAÇAMBA DE LIXO, NA RUA SANTANA, NO BAIRRO SANTANA PARA ATENDER A FEIRA DOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE BANHEIRO QUÍMICO, NA RUA SANTANA, NO BAIRRO SANTANA PARA ATENDER A FEIRA DOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6573/6573_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6573/6573_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE PADRÃO DE LUZ, NA RUA SANTANA, NO BAIRRO SANTANA PARA ATENDER A FEIRA DOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6574/6574_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6574/6574_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADAS NO CRAS DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6575/6575_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6575/6575_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CAPINA, PODA E LIMPEZA DAS GROTAS DA CIDADE.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6576/6576_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6576/6576_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DO POVOADO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6577/6577_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6577/6577_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA UM OPERAÇÃO TAPA BURACOS EM VÁRIAS RUAS DO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6578/6578_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6578/6578_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA DERCILHO DIAS, JUNTAMENTE COM A RUA 01, NO BAIRRO PARACATUZINHO,</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6579/6579_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6579/6579_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE COM URGÊNCIA INSTALAÇÕES DE REDES FLUVIAIS NO FINAL DA RUA ESPÍRITO SANTO, JUNTAMENTE COM A RUA DERCILHO DIAS NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A EXTENSÃO DE REDE ELÉTRICA NA RUA ROGÉRIO PEREIRA GONÇALVES, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6582/6582_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6582/6582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ENCAMINHAMENTO DE RELATÓRIO CONTENDO TODAS AS VAGAS DISPONÍVEIS E NÃO PREENCHIDAS PELO CONCURSO PÚBLICO, DESCRIMINADO POR SECRETARIAS.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6583/6583_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6583/6583_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA BOMBA D'ÁGUA (RESERVA) COM PAINEL DE CONTROLE NA ESCOLA MUNICIPAL RAIMUNDO JOSÉ SANTANA NA REGIÃO JOÃO GOMES.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6584/6584_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6584/6584_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ANTÔNIO SOBRINHO, PRÓXIMO AO Nº 422, NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6585/6585_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6585/6585_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PONTE DO RIBEIRÃO COCAL, REGIÃO DA ALDEIA.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6586/6586_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6586/6586_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM PONTE DE PARADA DE ÔNIBUS DE TRANSPORTE COLETIVO URBANO NA RUA WOLNEY MEIRELES PRÓXIMO AO Nº 951, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6587/6587_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6587/6587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA UMA LIMPEZA (CAPINA) DA RUA PARALELA AO RASGÃO NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6588/6588_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6588/6588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E PINTURA DA CAPELA INTERNA DO CEMITÉRIO DA COLINA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6589/6589_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6589/6589_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO CHAPADINHA.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6590/6590_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6590/6590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE APARELHOS DE GINÁSTICA NO BAIRRO CHAPADINHA II.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6592/6592_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6592/6592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE - UBS, NA REGIÃO DO MORRO AGUDO. </t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6593/6593_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6593/6593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE - UBS, NO POVOADO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6594/6594_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6594/6594_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA ALAMEDA QUARESMEIRA, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6595/6595_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6595/6595_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE OS GASTOS EFETUADOS NA EDUCAÇÃO NO ANO DE 2013, E NO PRIMEIRO SEMESTRE DE 2014(EM VALORES).</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6596/6596_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6596/6596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A SUBSTITUIÇÃO E AMPLIAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DIOGO, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6597/6597_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6597/6597_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA UMA OPERAÇÃO TAPA BURACOS NA MARGINAL DA BR 040, SENTIDO PARACATU - BELO HORIZONTE, PRÓXIMO A ENTRADA DO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6598/6598_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6598/6598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A CAPINA E PODA DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6599/6599_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6599/6599_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO DO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6600/6600_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6600/6600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A CAPINA E PODA DO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6601/6601_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6601/6601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A CAPINA E PODA DO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6602/6602_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6602/6602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A CAPINA E PODA DO BAIRRO JK.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6603/6603_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6603/6603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A CAPINA E PODA DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6604/6604_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6604/6604_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APLICAÇÃO DE MULTA A EMPRESA FLEX FITNESS POR ENTREGAR EQUIPAMENTO EM DESACORDO COM O ESPECIFICADO NO EDITAL.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O RECAPEAMENTO DAS RUAS DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6606/6606_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6606/6606_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM QUADRA DE ESPORTES COBERTA, NA VILA CRISTIANO.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6607/6607_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6607/6607_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM PARQUE NO POVOADO DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6608/6608_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6608/6608_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA NO POVOADO DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6609/6609_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6609/6609_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA DISPONIBILIZADO MÉDICOS PARA ATENDER A POPULAÇÃO DA ZONA RURAL.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6610/6610_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6610/6610_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DA CRECHE NA ESCOLA MUNICIPAL DO SÃO DOMINGOS, ATUALMENTE DESATIVADA.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A PINTURA DAS FAIXAS DE PEDESTRES EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6613/6613_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6613/6613_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA, NA RUA VEREADOR BENEDITO GOMES MOREIRA, NO BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO EM TODO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6615/6615_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6615/6615_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO EM TODO BAIRRO AMOREIRAS I.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6616/6616_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6616/6616_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO EM TODO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6617/6617_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6617/6617_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA WALDEMAR BOTELHO, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6618/6618_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6618/6618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACO NA RUA APOLINÁRIO ALVES, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6619/6619_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6619/6619_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA COLOCAÇÃO DE PLACA DE CONTRA MÃO NA RUA ROMUALDO GONÇALVES ULHÔA, ESQUINA COM A RUA WALDEMAR BOTELHO,</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6620/6620_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6620/6620_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA O ASFALTAMENTO DESDE A PORTARIA ATÉ ÁREA DE DESEMBARQUE DE ALUNOS NO INSTITUTO FEDERAL DO TRIÂNGULO MINEIRO.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6621/6621_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6621/6621_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A REFORMA DE 02 PONTOS DE ÔNIBUS LOCALIZADOS NA RUA ESPÍRITO SANTO NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MEDIDAS ENÉRGICAS QUANTO A APLICAÇÃO DA LEI MUNICIPAL 2.854/2011, HORÁRIOS DE CARGA E DESCARGA NOS LOCAIS DE GRANDE MOVIMENTAÇÃO EM PARACATU.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6623/6623_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6623/6623_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES JUNTAMENTE COM CÓPIA DE DOCUMENTOS QUE COMPROVEM A REAL SITUAÇÃO DO CIRCUITO TURÍSTICO NOROESTE DAS GERAIS.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA LUIZ GOUVEIA DAMASCENO, NA ALTURA DO Nº 269, NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE PATROLAGEM NAS ESTRADAS DA REGIÃO DA SANTA BARBARA.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6626/6626_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6626/6626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTE COBERTA, NA REGIÃO DO MORRO AGUDO.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6627/6627_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6627/6627_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DA FEIRA MUNICIPAL DO ARTESANATO EM PARCERIA COM A SECRETARIA DE CULTURA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA GERAL DA IGREJA DO POVOADO DO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6631/6631_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6631/6631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO SINALIZAÇÃO HORIZONTAL "PARE" EM TODO OS CRUZAMENTOS DAS RUAS DO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6632/6632_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6632/6632_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA GERALDO RABELO DE SOUZA NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6633/6633_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6633/6633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA MARECHAL CASTELO BRANCO PRÓXIMO AO Nº 52 NO BAIRRO AMOREIRAS I.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6634/6634_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6634/6634_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA REFORMA DA PRAÇA DO CEMITÉRIO SANTA CRUZ, NO CENTRO.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA ROMUALDO SILVA NEIVA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6638/6638_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6638/6638_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UMA PLACA DE INDICAÇÃO DE  REDUTOR DE VELOCIDADE NA RUA JOSÉ TEIXEIRA DE OLIVEIRA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA O ADIAMENTO DA DISCUSSÃO, EM PRIMEIRO TURNO, DO PROJETO DE LEI Nº 31/2014, DO PREFEITO OLAVO REMÍGIO CONDÉ.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6640/6640_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6640/6640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A PODA DAS ÁRVORES DA RUA JOAQUIM MURTINHO, PARA AUXILIAR NA EXECUÇÃO DO "PROJETO OLHO VIVO".</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6641/6641_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6641/6641_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A PODA DAS ÁRVORES NA AVENIDA OLEGÁRIO MACIEL, PARA AUXILIAR NA EXECUÇÃO DO "PROJETO OLHO VIVO".</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6642/6642_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6642/6642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE A PODA DAS ÁRVORES DA CIDADE, PRINCIPALMENTE DAS PRAÇAS.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6643/6643_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6643/6643_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE O DESENTUPIMENTO DA REDE DE ESGOTOS DO POVOADO DA LAGOA DO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6644/6644_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6644/6644_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE O DESENTUPIMENTO DAS FOSSAS DO POVOADO DA LAGOA DO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6645/6645_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6645/6645_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE DETERMINE O CORTE DE UMA ÁRVORE SITUADA NA AVENIDA OLEGÁRIO MACIEL, EM FRENTE AO HOSPITAL MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6651/6651_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6651/6651_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA BIAS FORTES, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6652/6652_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6652/6652_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DO PARQUE NA RUA BENEDITO OLIVEIRA MELO, ANTIGA RUA LANDIM, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6653/6653_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6653/6653_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA RICARDO ADJUTO NA ALTURA DO Nº 140, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6654/6654_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6654/6654_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE DE CIMENTO NO RIO SÃO PEDRO, NA REGIÃO NOVA LAGOA RICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6655/6655_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6655/6655_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO DO PALMITAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6656/6656_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6656/6656_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6658/6658_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6658/6658_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A REMOÇÃO DO REDUTOR DE VELOCIDADE DA RUA DOS CAJUEIROS NO BAIRRO PRIMAVERA PERTO DA CRECHE PRO INFÂNCIA.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6659/6659_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6659/6659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DAS ÁRVORES E ILUMINAÇÃO, NA AVENIDA AEROPORTO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6660/6660_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6660/6660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENVIE A ESTA CASA PROJETO DE LEI COMPLEMENTAR, QUE PREVEJA A REDUÇÃO DE PARTE DA CARGA HORÁRIA DE TRABALHO SEMANAL AO SERVIDOR PÚBLICO QUE SEJA RESPONSÁVEL POR PESSOA PORTADORA DE DEFICIÊNCIA FÍSICA OU INTELECTUAL, SEM PREJUÍZO DE SUA REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6661/6661_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6661/6661_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA INSTALADO UM PARQUINHO INFANTIL NA CRECHE DO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6662/6662_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6662/6662_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE A QUADRA DA ASSAMPA SEJA TRANSFORMADA EM UM GINÁSIO POLIESPORTIVO COM MELHOR ESTRUTURA PARA RECEBER OS ATLETAS DE TODAS AS MODALIDADES ESPORTIVAS.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6663/6663_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6663/6663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ESTEJA INCLUSO DENTRO DA PROGRAMAÇÃO DO ANIVERSÁRIO DA CIDADE UM CAMPEONATO DE JIU JITSU.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA EM TODA A RUA ALUMÍNIO SITUADA NO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA O ADIAMENTO DA VOTAÇÃO, EM PRIMEIRO TURNO, DO PROJETO DE LEI Nº 31/2014.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA O ADIAMENTO DA DISCUSSÃO, EM PRIMEIRO TURNO, DO PROJETO DE LEI Nº 46/2014, DO PREFEITO OLAVO REMÍGIO CONDÉ.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>José Maria Coimbra, João Archanjo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6667/6667_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6667/6667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A RETIRADA DOS BLOQUETES NA RUA LINDOLFO GARCIA, NO BAIRRO ALTO DO CÓRREGO, E NAS RUAS EDUARDO PIMENTEL, RIO GRANDE DO SUL E ALEXANDRE SILVA, NO CENTRO, E SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA. </t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6668/6668_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6668/6668_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMISSÃO TÉCNICA PERMANENTE DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTO, QUE SEJA ENCAMINHADO OFICIO A SECRETARIA DE ADMINISTRAÇÃO, SOLICITANDO QUE SEJA ENCAMINHADO A ESTA COMISSÃO PARA ANÁLISE, OS CONTRATOS CELEBRADOS ENTRE A CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>REQUER A CCJR QUE SEJA SOLICITADO À MESA DIRETORA, O ENCAMINHAMENTO DE CONSULTA AO IBAM AO PROJETO DE LEI Nº 52/2014, DE AUTORIA AO VEREADOR OSWALDINHO DA CAPOEIRA, PARA SUBSIDIAR A EMISSÃO DE PARECER DE ADMISSIBILIDADE.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6671/6671_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6671/6671_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO NO FINAL DA RUA DAS MANSÕES SITUADA NO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6672/6672_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6672/6672_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA MARECHAL CASTELO BRANCO, NO BAIRRO AMOREIRAS I.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6673/6673_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6673/6673_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA ANTÔNIO NETO, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6674/6674_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6674/6674_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA GUIMARÃES ROSA, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6675/6675_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6675/6675_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO SINAL DIGITAL DE TV PARA O MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6676/6676_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6676/6676_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DA RUA TRAVESSA "B", BAIRRO ALTO DA COLINA.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6677/6677_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6677/6677_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DAS ÁRVORES DA PRAÇA FIRMINA SANTANA, NO CENTRO.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6678/6678_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6678/6678_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DAS ÁRVORES DA RUA ANTÔNIO PORTO, NO CENTRO.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6679/6679_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6679/6679_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DAS ÁRVORES DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6680/6680_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6680/6680_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UMA PARADA DE ÔNIBUS, NO TREVO DA MG 188, ANTES DA FACULDADE FINOM, COM TRAJETO DE HORA EM HORA.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6682/6682_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6682/6682_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA DO CRUZEIRO, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6683/6683_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6683/6683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA 7, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DO PARQUE INFANTIL SITUADO JUNTO A PRAÇA DO CRUZEIRO, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6686/6686_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6686/6686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DO PARQUE INFANTIL SITUADO JUNTO A PRAÇA 7, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA POLIESPORTIVA DA ASSAMPA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6688/6688_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6688/6688_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA DA IGREJA ICEA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6689/6689_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6689/6689_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA JULIA CAMARGOS, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6690/6690_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6690/6690_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA POLIESPORTIVA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6691/6691_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6691/6691_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA FELISBERTO CALDEIRA DANTE, NO BAIRRO CIDADE NOVA II.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6693/6693_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6693/6693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6694/6694_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6694/6694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA DONIZETE VITOR RODRIGUES, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Oswaldinho da Capoeira, Joãozinho Contador</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6695/6695_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6695/6695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE UM TERRENO DE 2.500 A 3.000 M2, EM UM DOS BAIRROS MAIS POPULOSOS E CARENTES DO MUNICÍPIO, ONDE SEJA IDENTIFICADA A NECESSIDADE DE ATENDIMENTO SOCIAL, A ASSOCIAÇÃO ESTHER SIQUEIRA TILLMANN.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS DO CAPÃO GRANDE, NA REGIÃO CAPÃO GRANDE.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6697/6697_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6697/6697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E MONTAGEM DE MATA-BURRO NA ESTRADA DO CAPÃO GRANDE, NA REGIÃO DO CAPÃO GRANDE.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6698/6698_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6698/6698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA COM PARQUE NO BAIRRO SANTA LUCIA.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6699/6699_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6699/6699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A OPERAÇÃO TAPA-BURACO NA RUA LEOPOLDO FARIA, NO CENTRO.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6700/6700_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6700/6700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PRORROGAÇÃO DE PRAZO PARA SAÍDA DOS MORADORES DA RUA DO VIGÁRIO, COMO TAMBÉM UM REAVALIAÇÃO NO PREÇOS DOS LOTES.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6701/6701_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6701/6701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6702/6702_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6702/6702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA MÁRIO PRAÇA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6703/6703_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6703/6703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6704/6704_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6704/6704_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA, NA ENTRADA DO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6705/6705_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6705/6705_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PRAÇA, NO POVOADO LAGOA DO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6706/6706_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6706/6706_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA, NO POVOADO DO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6707/6707_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6707/6707_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE MOLHADA SOBRE O CÓRREGO BATUQUE, NA REGIÃO DO MORRO AGUDO.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6708/6708_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6708/6708_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE PONTE MOLHADA SOBRE O CÓRREGO ESTIVA, NA REGIÃO PALMITAL.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DOS BLOQUETES DA RUA RIO GRANDE DO SUL, CENTRO E A CONSEQUENTE PAVIMENTAÇÃO DA REFERIDA VIA DE TRÂNSITO.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6710/6710_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6710/6710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DOS BLOQUETES DA RUA ROBERTO WACHSMUTH, CENTRO E A CONSEQUENTE PAVIMENTAÇÃO DA REFERIDA VIA DE TRÂNSITO.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6711/6711_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6711/6711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CALÇAMENTO COM BLOQUETE NA ENTRADA DO CEMITÉRIO ALTO DA COLINA E REALIZADO O PLANTIO DE GRAMAS NAS LATERAIS DO PORTÃO CENTRAL.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DOS BLOQUETES DA RUA LINDOLFO GARCIA, BAIRRO ALTO DO CÓRREGO E A CONSEQUENTE PAVIMENTAÇÃO DA REFERIDA VIA DE TRÂNSITO.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6717/6717_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6717/6717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE A ESTA CASA PROJETO DE LEI FIXANDO O VALOR DO PISO SALARIAL MUNICIPAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS EM R$ 1.014,00, CONFORME EXIGÊNCIA DA LEI FEDERAL 12.994/2014, BEM COMO A IMPLANTAÇÃO DE UM PLANO DE CARGOS E SALÁRIOS ESPECÍFICO PARA AS DUAS CATEGORIAS.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6718/6718_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6718/6718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A ABERTURA DE TODOS OS PARQUES INFANTIS, TANTO NO PERÍODO MATUTINO QUANTO VESPERTINO.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6719/6719_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6719/6719_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A CAPINA E LIMPEZA DE TODO O PERÍMETRO DA RUA R, MAIS CONHECIDA COM RASGÃO DA VILA MARIANA.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6720/6720_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6720/6720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE APARELHOS DE GINÁSTICA NA CLÍNICA TERAPÊUTICA SOS REVIVER.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6721/6721_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6721/6721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DA GAMELEIRA DA PRAÇA JUQUITA VARGAS.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6722/6722_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6722/6722_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DA LAGOA OLHOS D'ÁGUA BEM COMO SUA IMEDIAÇÕES.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6723/6723_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6723/6723_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA RECONSTRUÍDA A PASSAGEM DE PEDESTRE NO CANTEIRO DA BR 040 NA TRAVESSIA ENTRE OS BAIRROS AMOREIRAS II E AMOREIRAS I.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6724/6724_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6724/6724_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM CREDEQ (CENTRO DE REFERÊNCIA E EXCELÊNCIA EM DEPENDÊNCIA QUÍMICA).</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6725/6725_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6725/6725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE LUMINÁRIA NA RUA ACÁCIA, PRÓXIMO A RUA 119, BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6726/6726_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6726/6726_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DE REDE DE ESGOTO, NA RUA DERCÍLIO DIAS, INICIANDO NO CRUZAMENTO DA RUA SINHÁ ULHOA.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA TRAVESSA OVÍDIO MARTINS LISBOA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6728/6728_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6728/6728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA 04, PRÓXIMO A TRAV. DERCÍLIO DIAS, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6729/6729_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6729/6729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA TRAV. SINHÁ ULHOA, PARACATUZINHO.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6730/6730_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6730/6730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA NA RUA DERCÍLIO DIAS COM INÍCIO PRÓXIMO A RESIDÊNCIA Nº 550, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6731/6731_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6731/6731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA NA RUA TRAV. SINHÁ ULHOA, INICIANDO PRÓXIMO AO Nº 265 ATÉ O CRUZAMENTO  DA RUA JOÃO ULHOA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6732/6732_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6732/6732_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE TRÊS LUMINÁRIAS NA RUA DONA MARIANA A PARTIR DO Nº 199, BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE DUAS LUMINÁRIAS NA RUA DONA MARIANA EM FRENTE AOS Nº 209 E 249, BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6734/6734_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6734/6734_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA NA RUA LUZIA FERREIRA GOMES, SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6735/6735_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6735/6735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM DESVIO DA ESTRADA QUE PASSA DENTRO DO LOTE Nº 70 DO ASSENTAMENTO ESPERANÇA.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6736/6736_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6736/6736_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE TRÊS POSTES DE ILUMINAÇÃO NA RUA BRASÍLIA CAROLINA DE SOUSA COM ESQUINA NA AVENIDA FRANCISCO PEIXOTO BRAGA, NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6737/6737_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6737/6737_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PASSARELA LIGANDO O RUA BRASÍLIA CAROLINA DE SOUSA DO BAIRRO CIDADE NOVA AO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6738/6738_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6738/6738_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASFALTAMENTO DA RUA TEOTÔNIO VILELA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DOS BLOQUETES E ASFALTAMENTO DA RUA RIO GRANDE DO SUL, CENTRO.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6740/6740_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6740/6740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O CASCALHAMENTO DA RUA TEOTÔNIO VILELA, NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6741/6741_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6741/6741_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PERFURAÇÃO DE UM POÇO ARTESIANO NA VILA DO ESPERA TAPA, NA REGIÃO DO PORTO BURITI.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6742/6742_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6742/6742_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA GALVÃO, NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6743/6743_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6743/6743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA DIAMANTE, NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6744/6744_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6744/6744_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA TRAV. ZINCO, NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE ENTRE OS BAIRROS SANTA LÚCIA E CIDADE NOVA, PRECISAMENTE NA RUA BRASÍLIA CAROLINE DE SOUZA.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6746/6746_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6746/6746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E A CONSTRUÇÃO DE UM NOVO PARQUE INFANTIL NA RUA BENEDITO OLIVEIRA MELO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6747/6747_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6747/6747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA ELABORADO UM ESTUDO/PROJETO PARA QUE SEJA PROVIDENCIADO UM TRABALHO DE LIMPEZA, RECUPERAÇÃO E COBRIMENTO DO RASGÃO MESTRE CAMPOS.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6748/6748_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6748/6748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA NO POVOADO DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6749/6749_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6749/6749_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE TRANSFORME A QUADRA DO BAIRRO VILA MARIANA EM UM GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DOS GALHOS DA ÁRVORE NA PRAÇA JUQUITA VARGAS.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6754/6754_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6754/6754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UMA OPERAÇÃO TAPA BURACO NA RUA GERALDO AFRÂNIO FERREIRA, NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6755/6755_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6755/6755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE EFETUE A IRRIGAÇÃO DO CAMPO DE FUTEBOL DO BAIRRO ALTO DO AÇUDE, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6756/6756_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6756/6756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE MOLHADA NO CÓRREGO DO NETO, NO POVOADO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6757/6757_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6757/6757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA, CAPA A CAPA, DE TODOS OS PROCESSO LICITATÓRIOS DE PAVIMENTAÇÃO EM CBUQ, DAS VIAS URBANAS RELACIONADA NO REQUERIMENTO.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6758/6758_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6758/6758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO SOBRE QUAL FOI A DESTINAÇÃO DOS BLOQUETES QUE JÁ FORAM RETIRADOS E DOS QUE AINDA SERÃO RETIRADOS, NAS VIAS RELACIONADAS NO REQUERIMENTO.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6759/6759_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6759/6759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O RECAPEAMENTO DA TRAVESSA ZINCO NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6760/6760_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6760/6760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO DA RUA DAS MANSÕES NO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6761/6761_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6761/6761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE REDE DE ESGOTO NA TRAVESSA OLENDINA LOUREIRO, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6762/6762_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6762/6762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, SUGERINDO A COLOCAÇÃO DO BRAÇO DO POSTE NA RUA GERALDO CARDOSO PEREIRA, NO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO DA RUA DIAMANTE, NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6764/6764_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6764/6764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE OS GASTOS EFETUADOS NA EDUCAÇÃO NO ANO DE 2013, E NO PRIMEIRO SEMESTRE DE 2014.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6765/6765_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6765/6765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO DA RUA 01, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6766/6766_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6766/6766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITO O RECOLHIMENTO DO LIXO NA RUA 01, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6767/6767_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6767/6767_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A MELHORIA NA ILUMINAÇÃO NA RUA 01, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6768/6768_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6768/6768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFOROS, NA RUA QUE DA ACESSO AO CENTRO HISTÓRICO DE PARACATU, ENTRE A CÂMARA MUNICIPAL, IGREJA DA MATRIZ E O CHAFARIZ DA TRAIANA.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6769/6769_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6769/6769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO  DAS ESTRADAS DO ASSENTAMENTO NOVA LAGOA RICA.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6770/6770_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6770/6770_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL, NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6771/6771_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6771/6771_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM POSTO DE SAÚDE, NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6772/6772_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6772/6772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA DE ESPORTE COBERTA, NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6773/6773_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6773/6773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DO PA BARREIRINHO. </t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6774/6774_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6774/6774_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DO PA BELO VALE.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6775/6775_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6775/6775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DO PA ARACAJU. </t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6776/6776_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6776/6776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DO PA ZÉ MARIA. </t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6777/6777_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6777/6777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA BARREIRA DE CONTENÇÃO NA RUA ESTER NA ALTURA DOS NºS 172 E 136, NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6778/6778_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6778/6778_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PODER EXECUTIVO ANTEPROJETO DE LEI, SUGERINDO A CRIAÇÃO DO PROGRAMA DE SAÚDE OCULAR, PARA CRIANÇAS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6779/6779_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6779/6779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA CONCEDIDO INCENTIVO E APOIO AO PEQUENO E MÉDIO EMPREENDEDOR NO DISTRITO INDUSTRIAL DE PARACATU. </t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DAS RUAS DR. SÉRGIO ULHÔA E PRAÇA JK.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6781/6781_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6781/6781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE TERRENO PARA CERCA DE 30 FAMÍLIAS QUE ESTÃO SENDO DESAPROPRIADAS PARA FINS DE CUMPRIMENTO DO TAC ENTRE A KINOSS E O MUNICÍPIO.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6782/6782_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6782/6782_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFORO, NAS CONVERGÊNCIAS DAS RUAS JOSÉ RABELO DE SOUZA COM A RUA GASTÃO CAMPOS LEPESQUER, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6783/6783_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6783/6783_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE UMA LUMINÁRIA COM BRAÇO, NA RUA DOS OPERÁRIOS COM A ESQUINA DA RUA SEBASTIÃO PAES DE ALMEIDA, NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6784/6784_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6784/6784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE UM POSTE COM LUMINÁRIA NA RUA DOS OPERÁRIOS PRÓXIMO AO Nº 207, NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6785/6785_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6785/6785_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A RECOLOCAÇÃO DO POSTE DE ENERGIA ELÉTRICA NA RUA LEÃO FRANCISCO PIRES EM FRENTE A GARAGEM DA RESIDÊNCIA Nº 188, NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6786/6786_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6786/6786_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO À GESTÃO JUNTO A CEMIG PARA A RETIRADA DE POSTE NA RUA B, PRÓXIMO AO Nº 22.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6787/6787_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6787/6787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA PRAÇA JOANA GONÇALVES ALVES, PRÓXIMOS AS RUAS GERALDO PIMENTEL BARBOSA, DURVAL BATISTA DE OLIVEIRA E LEÃO FRANCISCO PIRES, BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6788/6788_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6788/6788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CFFO QUE SEJA PROVIDENCIADA O CONVITE A SERVIDORA LOTADA NA SECRETARIA DE PLANEJAMENTO, SRA. HELIA ROSA, PARA PRESTAR ESCLARECIMENTO SOBRE O ANDAMENTO DOS REPASSES DE RECURSOS TAIS COMO SUBVENÇÕES E AUXÍLIO FINANCEIRO ÀS ASSOCIAÇÕES E ENTIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>SOLICITA A CFFO QUE SEJA PROVIDENCIADA O CONVITE AO DIRETOR DE LICITAÇÃO JOSÉ GERALDO ALVES SOUZA, PARA TRATAR DE ASSUNTOS INERENTES À APLICAÇÃO NO MUNICÍPIO DA LEI 2.759/2009.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6790/6790_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6790/6790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CFFO QUE SEJA ENCAMINHADO OFICIO AO SECRETÁRIO DE FAZENDA, FLÁVIO CORTES, A FIM DE QUE POSSA ENVIAR A CFFO, DEMONSTRAÇÃO DE EXECUÇÃO ORÇAMENTÁRIA DAS VERBAS DO FUNDEB EM 2013, COM NOTAS EXPLICATIVAS DO SEU TEOR.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>SOLICITA A CASPC SEJA PROVIDENCIADA CONVITE AO SECRETÁRIO DE TRANSPORTE, SENHOR PAULO ANTÔNIO PEREIRA, PARA PRESTAR ESCLARECIMENTOS SOBRE O ATRASO NA IMPLANTAÇÃO DO SISTEMA ZONA AZUL.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6792/6792_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6792/6792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CFFO QUE SEJA PROVIDENCIADA O CONVITE AO SECRETÁRIO DE FAZENDA, FLÁVIO CORTES, PARA PRESTAR ESCLARECIMENTOS SOBRE A COBRANÇA DE ITR DAS MINERADORAS LOCAIS, ISS DOS CARTÓRIOS, MOTÉIS, ESCOLAS PARTICULARES BEM COMO DE OUTROS SERVIÇOS JÁ TRATADOS EM REUNIÕES ANTERIORES.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>Hamilton Batista, Greik de Oliveira</t>
   </si>
   <si>
     <t>SOLICITA A CASPC QUE SEJA REALIZADA UM AUDIÊNCIA PÚBLICA, PARA TRATAR DA IMPLANTAÇÃO DO PLANO DIRETOR, ESPECIALMENTE DIRECIONADA AO POVOADO DO SÃO SEBASTIÃO, LAGOA DE SANTO ANTÔNIO E SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6796/6796_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6796/6796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO, JUNTO A PRESTADORA DE SERVIÇO DE TELEFONIA MÓVEL "VIVO", EXPLICAÇÕES SOBRE A MÁ QUALIDADE NA PRESTAÇÃO DE SEUS SERVIÇOS. </t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6798/6798_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6798/6798_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO TODA DOCUMENTAÇÃO (ATAS, EXTRATOS, ETC...)DO FUMTUR - FUNDO MUNICIPAL DE TURISMO, DO INÍCIO DE JANEIRO DE 2013 ATÉ OS DIAS ATUAIS.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>SOLICITA A CASPC A SUSPENSÃO DE PRAZO PARA ANDAMENTO DE PROJETO NA COMISSÃO.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6800/6800_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6800/6800_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO  A DOAÇÃO DE UM TERRENO DE 2.000 A 2.500 M2 À ASSOCIAÇÃO BENEFICENTE NOVA ESPERANÇA DE PARACATU - ABNEP.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6801/6801_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6801/6801_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE - UBS, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A EXTENSÃO DA REDE ELÉTRICA NA RUA ROGÉRIO PEREIRA GONÇALVES, NA ALTURA DO Nº 438, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6803/6803_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6803/6803_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITO A CRIAÇÃO DO INTERPOSTO DA POLÍCIA MILITAR PRÓXIMO À AMNOR-QUADRA ESPORTIVA.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>REQUER A CCJR QUE SOLICITE AO PODER EXECUTIVO INFORMAÇÕES PARA SUBSIDIAR A EMISSÃO DE PARECER DE ADMISSIBILIDADE AO PROJETO DE LEI Nº 56/2014.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6805/6805_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6805/6805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O PATROLAMENTO E CASCALHAMENTO DO DESVIO QUE ESTÁ SENDO REALIZADO PELA SECRETARIA DE OBRAS, NO LOTE SETENTA, REGIÃO DO ASSENTAMENTO ESPERANÇA.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A COMPLEMENTAÇÃO ASFÁLTICA DA RUA EURIDAMAS AVELINO DE BARROS.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6807/6807_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6807/6807_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O ENCAMINHAMENTO DE PROJETO DE LEI, QUE VERSE SOBRE A ISENÇÃO DE ITBI, PARA OS MUTUÁRIOS E PROPRIETÁRIOS DE CASAS BENEFICIADOS PELO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6808/6808_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6808/6808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ASSENTAMENTO DOS BLOQUETES DE CONCRETO NA RUA 01, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6809/6809_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6809/6809_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A REFORMA DA QUADRA E DO PARQUINHO DA PRAÇA GOVERNADOR MAGALHÃES PINTO.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6810/6810_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6810/6810_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A REPOSIÇÃO DAS TAMPAS DOS BUEIROS QUE ESTÃO QUEBRADOS NO LOTEAMENTO JÓQUEI CLUBE.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6811/6811_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6811/6811_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ABERTURA E PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA DURVAL BATISTA DE OLIVEIRA COM A RUA JOSÉ AUGUSTO NETO SIQUEIRA, BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6812/6812_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6812/6812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE CORRIMÃO NAS ESCADAS DO ACESSO QUE LIGA A RUA CAETANO SILVA NEIVA COM A MARGINAL DA BR040, NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6813/6813_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6813/6813_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE ESCADA COM CORRIMÃO NO ACESSO QUE LIGA A RUA CAETANO SILVA NEIVA COM A MARGINAL DA BR040, NO BAIRRO SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6814/6814_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6814/6814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES NA TRAVESSA ANTÔNIO SANTANA, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6815/6815_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6815/6815_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA DO BAIRRO PARACATUZINHO, TRANSFORMANDO A MESMA EM UM GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6816/6816_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6816/6816_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO OPERAÇÃO TAPA BURACO EM TODAS AS RUAS DO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6817/6817_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6817/6817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA NA RUA "D" DO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6818/6818_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6818/6818_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO SERVIÇO DE REDE PLUVIAL NO BECO DA RUA SARA COSTA RORIZ.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6819/6819_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6819/6819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITO MANUTENÇÃO NOS APARELHOS DE EXERCÍCIOS E BRINQUEDOS DAS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6820/6820_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6820/6820_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM PONTOS ESTRATÉGICOS DE GRANDE CIRCULAÇÃO, COMO TAMBÉM PRÓXIMO A CRUZAMENTOS NA RUA ADRILHES ULHOA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6821/6821_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6821/6821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE QUEBRA MOLAS NA RUA BÁLSAMO, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6822/6822_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6822/6822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A APRESENTAÇÃO DE PROPOSIÇÃO LEGISLATIVA CRIANDO SERVIÇO DE MARCAÇÃO DE CONSULTA PELA INTERNET, NA REDE BÁSICA DE SAÚDE SUS NO ÂMBITO DO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6823/6823_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6823/6823_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CUMPRIMENTO DA INCLUSA LEI FEDERAL Nº 13.002/2014, A PARTIR DE SUA VIGÊNCIA, DIA 22 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>SOLICITA A CFFO QUE SEJA PROVIDENCIADA O CONVITE AO REPRESENTANTE DA VIVO, PARA PRESTAR ESCLARECIMENTO SOBRE A FALTA DE SINAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6825/6825_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6825/6825_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO FORMAL, SOBRE POSSÍVEL EXISTÊNCIA DE ALGUM PROCESSO PROTOCOLADO DA OPERADORA DE CELULAR VIVO, NO SENTIDO DE MELHORAR A QUALIDADE DO SINAL.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6826/6826_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6826/6826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CELEBRAÇÃO DE CONVÊNIO COM O SENAC, OFERECENDO AS CONDIÇÕES NECESSÁRIAS PARA ATRAIR E OFERECER CURSOS DE ENSINO A DISTÂNCIA EAD, GRADUAÇÃO E PÓS-GRADUAÇÃO NA UNIDADE DE PARACATU, ATRAVÉS DA IMPLANTAÇÃO DA FACULDADE SENAC.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6831/6831_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6831/6831_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFORO NA ESQUINA DA RUA RIO GRANDE DO SUL, CRUZAMENTO COM A RUA SANTIAGO DANTAS, SENTIDO SINDICATO DOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6832/6832_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6832/6832_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA INSTALADO UM SEMÁFORO NA ESQUINA DA RUA RUBENS BITENCOURT CRUZANDO A RUA JOAQUIM MURTINHO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6833/6833_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6833/6833_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM CENTRO POP - PARA POPULAÇÃO DE RUA QUE É UMA UNIDADE PÚBLICA E ESTATAL, DE REFERÊNCIA E ATENDIMENTO ESPECIALIZADO A POPULAÇÃO ADULTA DE RUA.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6834/6834_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6834/6834_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A VIABILIZAÇÃO DE MÃO ÚNICA NA RUA BENTO PEREIRA MUNDIM, CENTRO.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6835/6835_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6835/6835_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E MANUTENÇÃO DOS EQUIPAMENTOS DO PARQUE INFANTIL DA PRAÇA FIRMINA SANTANA.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6836/6836_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6836/6836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O IMPEDIMENTO DO TRÂNSITO DE VEÍCULOS NA AVENIDA OLEGÁRIO MACIEL NA ALTURA DA PRAÇA FIRMINA SANTANA ATÉ A PREFEITURA MUNICIPAL,  SEMPRE AOS DOMINGOS, PARA PRATICA DE ESPORTES E EVENTOS CULTURAIS.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6837/6837_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6837/6837_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O PEDIDO DE COMODATO DO ESTÁDIO DO PARACATU ESPORTE.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6838/6838_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6838/6838_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO DO CALÇAMENTO DA PRAÇA FIRMINA SANTANA.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6839/6839_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6839/6839_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFORO NA ROTATÓRIA QUE LIGA AS RUAS MATIAS MUNDIM, LEOPOLDO FARIA E ANTÔNIO PORTO, EM FRENTE AO CEMITÉRIO SANTA CRUZ.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6840/6840_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6840/6840_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PONTE DA RUA RODRIGUES BIJOS, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6841/6841_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6841/6841_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PONTE DA RUA LINDOLFO GARCIA ADJUTO, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6842/6842_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6842/6842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DO PA TIRO E QUEDA. </t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES NA RUA ANTÔNIO SANTANA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6844/6844_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6844/6844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES NO TRIÂNGULO DO PONTO DE ÔNIBUS DA RUA SANTANA COM AVENIDA AEROPORTO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6845/6845_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6845/6845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO REDE DE ESGOTO NA RUA PRESBITERIANA A PARTIR DO Nº 398, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6846/6846_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6846/6846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO REDE DE ESGOTO NA RUA DONA MARIANA, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6847/6847_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6847/6847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO A REGULAMENTAÇÃO NO TRÂNSITO DA LADEIRA MARIANA TRANSFORMANDO EM MÃO ÚNICA, SENTIDO PONTE NA DIVISA DOS BAIRROS VILA MARIANA E PARACATUZINHO.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6848/6848_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6848/6848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A REFORMA E SUBSTITUIÇÃO DAS LIXEIRAS QUEBRADAS NA AVENIDA DEPUTADO QUINTINO VARGAS.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6849/6849_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6849/6849_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA DISPONIBILIZADA A DIVULGAÇÃO NA PÁGINA OFICIAL DA PREFEITURA, MAPA DIGITALIZADO E ATUALIZADO CONTENDO TODA RELAÇÃO DE ÁREAS E TERRENOS PERTENCENTES AO DISTRITO INDUSTRIAL DISPONÍVEIS PARA FINS DE CESSÃO ÀS EMPRESAS INTERESSADAS EM SE INSTALAREM NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O ENCAMINHAMENTO DE PROJETO DE LEI QUE VERSA SOBRE ALTERAÇÕES NO CÓDIGO AMBIENTAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6856/6856_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6856/6856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA NA RUA JOAQUIM CARNEIRO DE MENDONÇA NO BAIRRO NOSSA SENHORA DE FÁTIMA DO Nº241 AO Nº52. </t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6857/6857_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6857/6857_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA INSTALADO UM POSTO POLICIAL NA PRAÇA JULIA CAMARGOS E O PATRULHAMENTO NO HORÁRIO DE SAÍDA E DA ENTRADA DOS ALUNOS NA ESCOLA.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6858/6858_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6858/6858_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A EXTENSÃO DE ILUMINAÇÃO PÚBLICA, NO TRECHO QUE PASSA SOBRE A PONTE DA COMUNIDADE SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6859/6859_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6859/6859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE UMA ANÁLISE PARA MUDANÇA DE LOCAL DA PARADA DE ÔNIBUS LOCALIZADA NA RUA PADRE MANOEL ESQUINA COM A RUA BENEDITO LOBOISSIERE.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6860/6860_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6860/6860_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS RUAS QUE LIGAM OS BAIRROS VISTA ALEGRE I, VISTA ALEGRE II E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ILUMINAÇÃO PÚBLICA DA PONTE DO POVOADO DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6862/6862_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6862/6862_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O TÉRMINO DO ASFALTO DO POVOADO DO CUNHA.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6863/6863_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6863/6863_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MELHORIA DA ILUMINAÇÃO PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6864/6864_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6864/6864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA OLHOS D'ÁGUA, CENTRO</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6865/6865_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6865/6865_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A LIMPEZA E MANUTENÇÃO DO CEMITÉRIO DA REGIÃO DO SOBRADO.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6866/6866_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6866/6866_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A LIMPEZA E CERCAMENTO DO CEMITÉRIO DA REGIÃO DO MORRO AGUDO.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6869/6869_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6869/6869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DOS BLOQUETES E PAVIMENTAÇÃO ASFÁLTICA DA RUA MANOEL CAETANO, CENTRO.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>SOLICITA A MESA O USO DA TRIBUNA LIVRE PARA O DIA 15/09/2014 EM FAVOR DA SRA. MARIA APARECIDA ALVES DA SILVA, CUJO ASSUNTO A SER TRATADO VERSARÁ SOBRE O PROJETO "ARTE NA ESCOLA", DA ESCOLA MUNICIPAL CAIC.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6873/6873_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6873/6873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO E INSTALAÇÃO DE UM CENTRO DE ZOONOSE, NA RODOVIA MG 188, KM 149, AO LADO DO POSTO DE FISCALIZAÇÃO DA POLÍCIA RODOVIÁRIA ESTADUAL, SENTIDO UNAÍ.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6874/6874_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6874/6874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA CRECHE, NA VILA DO PORTO BURITIS/ESPERA TAPA, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6875/6875_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6875/6875_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA ESCOLA, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6876/6876_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6876/6876_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O PLANTIO DE TAPETES DE GRAMA, COBRINDO UMA ÁREA DE 2.400M2 DO CAMPO SOCIETY DA ESCOLA RAIMUNDO JOSÉ SANTANA, NA COMUNIDADE DE JOÃO GOMES.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6877/6877_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6877/6877_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DA SEDE DA CIA DA POLICIA MILITAR, NA RUA PADRE MANOEL, NO TERRENO ACIMA DA ESCOLA VIRGÍLIO DE MELO FRANCO. </t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6878/6878_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6878/6878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UM MURO NA ESCOLA MUNICIPAL PROFESSORA MARIA MACEDO MEIRELES - CAIC. </t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6879/6879_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6879/6879_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A IMPLANTAÇÃO DE LIXEIRAS DESTINADAS À COLETA SELETIVA NAS PRINCIPAIS VIAS E AVENIDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6880/6880_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6880/6880_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA CAMPANHAS EDUCATIVAS PARA COLETA DO LIXO COM O FIM DE CONSCIENTIZAR A POPULAÇÃO SOBRE A NECESSIDADE DE SEPARAÇÃO DO LIXO PARA COLETA SELETIVA.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6881/6881_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6881/6881_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA GERAL DA ESCOLA MUNICIPAL CACILDA CAETANO DE SOUZA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6882/6882_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6882/6882_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO OU COLOCAÇÃO DE BLOQUETES NA RUA TRAVESSA 01, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6883/6883_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6883/6883_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA FEITA UMA PONTE MOLHADA SOBRE O CÓRREGO SANTA ISABEL, ENTRE AS REGIÕES DO ENGENHO VELHO E VARGEM.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6884/6884_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6884/6884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA GERAL E COMPLETA DA PRACINHA QUE FICA DEFRONTE À IGREJA EVANGÉLICA FOGO PURO.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6885/6885_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6885/6885_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A REGULARIZAÇÃO DO FORNECIMENTO DE ENERGIA ELÉTRICA RURAL DA REGIÃO DOS POÇÕES, SENTIDO BRASÍLIA.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6886/6886_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6886/6886_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA ANTIGA RUA CINCO, ENTRE AS RUAS FREI PEDRO CAXITO E BENEDITO DO CARMO DA CONCEIÇÃO NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6887/6887_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6887/6887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE BANHEIROS PÚBLICOS NOS PONTOS DE TÁXI DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6888/6888_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6888/6888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE AS AÇÕES DE COMBATE A DENGUE EM PARACATU.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6889/6889_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6889/6889_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA IMPLANTADO NO MUNICÍPIO DE PARACATU UMA EQUIPE DO CRAS VOLANTE PARA ATENDER AS FAMÍLIAS QUE VIVEM EM LOCAIS DE DIFÍCIL ACESSO.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6890/6890_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6890/6890_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A SINALIZAÇÃO DE QUEBRAS MOLAS E FAIXAS DE PEDESTRES NO CENTRO E NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6891/6891_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6891/6891_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO UM EVENTO CULTURAL PARA A VALORIZAÇÃO DA ARTE DE UM MODO GERAL.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6892/6892_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6892/6892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO AO ESTADO, A CONSTRUÇÃO DE UM POSTO DE POLICIAMENTO COMUNITÁRIO, EM UMA ÁREA QUE FICA AO LADO DO COLÉGIO DELANO BROCHADO ADJUTO.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6893/6893_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6893/6893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO UM ESTUDO PARA UM PROJETO DE UMA EQUIPE DE LIMPEZA, PARA QUE SEJA FEITO LIMPEZA NAS RUAS PRINCIPAIS DO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6894/6894_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6894/6894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA CONSTRUÍDA UMA UBS (UNIDADE BÁSICA DE SAÚDE) NA VILA MARIANA.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6895/6895_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6895/6895_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO APOIO PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA DENTRO DA ÁREA ONDE FUNCIONA O PROJETO PINTANDO O SETE DA SRª MARLI, NO BAIRRO SÃO JOÃO EVANGELISTA.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6896/6896_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6896/6896_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NA VIAS DE ACESSO AO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6897/6897_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6897/6897_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE DUAS FAIXAS ELEVADAS PARA TRAVESSIA DE PEDESTRE NA RUA EURIDAMAS AVELINO DE BARROS NO BAIRRO PRADO.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6898/6898_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6898/6898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO AO GOVERNO DO ESTADO, A CONSTRUÇÃO DE UMA ROTATÓRIA NA MG 188 ENTRE OS BAIRROS PRIMAVERA E JARDIM SERRANO, EM FRENTE A VIA DE ACESSO AO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6899/6899_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6899/6899_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A EXTENSÃO DE REDE ELÉTRICA NA RUA DR. VASCONCELOS TEIXEIRA NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6900/6900_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6900/6900_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A SUBSTITUIÇÃO DE POSTES QUE FORAM DERRUBADOS EM TODA EXTENSÃO DA RODOVIA BR 040, DESTE O ANTIGO ARENA ATÉ A ENTRADA DA APAE.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6901/6901_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6901/6901_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE 80 METROS DE BLOQUETES PARA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA PONTE QUEIMADA.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6902/6902_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6902/6902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE INFORME, POR MEIO DE AFIXAÇÃO DE CARTAZES NO HOSPITAL MUNICIPAL, NOS PSF'S E NO CENTRO DE SAÚDE DA MULHER, OS HORÁRIOS INÍCIO E TÉRMINO DE ATENDIMENTO E PLANTÕES E QUAIS OS MÉDICOS ESPECIALISTAS QUE ESTÃO DISPONÍVEIS PARA O ATENDIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA INSTALADO UM SEMÁFORO NO CRUZAMENTO DA RUA LEOPOLDO FARIA COM A LADEIRA DO FARIA.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6904/6904_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6904/6904_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO E INSTALAÇÃO DE UMA CRECHE, NO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6905/6905_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6905/6905_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA, NO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6906/6906_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6906/6906_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA COBERTA, NO BAIRRO SANTO EDUARDO.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6907/6907_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6907/6907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE UM TERRENO PARA A ASSOCIAÇÃO DA COMUNIDADE EVANGÉLICA CEIFA. </t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A VOLTA DO SERVIÇO DE ATENDIMENTO MÉDICO DUAS VEZES POR SEMANA NA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6909/6909_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6909/6909_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER QUE SEJA PROVIDENCIADA AUTORIZAÇÃO COM O FIM DE SE REALIZAR CONCURSO PÚBLICO PARA O CARGO DE FISCAL DE POSTURA FISCAL DA RECEITA MUNICIPAL.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6910/6910_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6910/6910_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER QUE SEJA PROVIDENCIADA A AUTORIZAÇÃO LEGAL PARA MUDANÇA DO PONTO DE TÁXI LOCALIZADO EM FRENTE AO HOTEL ELDORADO, PARA DENTRO DAS DEPENDÊNCIAS FÍSICAS DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6911/6911_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6911/6911_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUEBRA-MOLAS EM FRENTE A TODAS AS ESCOLAS.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>SOLICITA A CFFO A CONVOCAÇÃO DO SECRETÁRIO DE MEIO AMBIENTE E PRESIDENTE DO CODEMA PARA PRESTAR ESCLARECIMENTOS DEVIDOS ACERCA DOS PROCESSOS DE LIBERAÇÃO DAS TORRES DE SINAL DAS OPERADORAS VIVO, TIM, OI E CLARO.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6924/6924_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6924/6924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE A SINALIZAÇÃO DE TRÂNSITO NA PRACINHA ORDALIA HORMIDAS NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6925/6925_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6925/6925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE A CONSTRUÇÃO DA FAIXA DE PEDESTRE ELEVADA NA RUA SÃO VICENTE, EM FRENTE AO ASILO SÃO VICENTE DE PAULA.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE REALIZE A SINALIZAÇÃO HORIZONTAL OU VERTICAL NO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6927/6927_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6927/6927_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A TOTAL INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DA TORRE, BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DAS RUAS DO BAIRRO JK.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6929/6929_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6929/6929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DOS CRIADORES DE PÁSSAROS DO NOROESTE DE MINEIRO.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6930/6930_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6930/6930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE TRÊS REDUTORES DE VELOCIDADE NA RUA BENEDITO OLIVEIRA MELO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE UM CONJUNTO COMPLETO DE EQUIPAMENTOS PARA A PRÁTICA DE GINÁSTICA AO AR LIVRE, A SEREM INSTALADOS NA PRAÇA VEREADOR RODÁRIO HORMIDAS ULHOA, NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6932/6932_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6932/6932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A PODA DE ÁRVORES NA PRAÇA VEREADOR RODÁRIO HORMIDAS ULHOA, NO BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6933/6933_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6933/6933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO O CORTE A PODA DE ÁRVORES NA RUA MARIA DO CARMO CARDOSO, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6934/6934_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6934/6934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A IMPLANTAÇÃO DE UMA BOCA DE LOBO NA RUA MARIA DO CARMO CARDOSO, NO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6935/6935_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6935/6935_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UMA ÁREA PARA CONSTRUÇÃO DE 200 CASAS PARA SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6936/6936_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6936/6936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA ESTRUTURA COBERTA, NA PARADA DE ÔNIBUS RURAL, SITUADA AO LADO DA RODOVIÁRIA, NA AVENIDA OLEGÁRIO MACIEL. </t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6937/6937_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6937/6937_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE A LIMPEZA E CONSERVAÇÃO NO PARQUE OLHOS D'ÁGUA À MARGEM DA BR 040.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6938/6938_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6938/6938_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE PARCERIA COM O GOVERNO ESTADUAL PARA A CONSTRUÇÃO DO HOSPITAL REGIONAL EM PARACATU.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6941/6941_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6941/6941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA ENCAMINHADO O PROJETO DE LEI DE ALIENAÇÃO E DOAÇÃO DA ANTIGA SEDE DA ESCOLA FREI NORBERTO NA REGIÃO ENGENHO DO PADRE, A SER DOADA PARA ASSOCIAÇÃO COMUNITÁRIA ENGENHO DO PADRE.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6947/6947_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6947/6947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE 10 MATA BURRO NA REGIÃO ALDEIA DE CIMA.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6948/6948_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6948/6948_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE NA REGIÃO DA ALDEIA DE CIMA.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6949/6949_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6949/6949_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE 02 PASSAGEM MOLHADAS NA REGIÃO DO ENGENHO DO PADRE.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6950/6950_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6950/6950_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE POSTO POLICIAL MÓVEL PARA ATENDER OS MORADORES DOS POVOADOS: LAGOA DE SANTO ANTÔNIO, CUNHA E SANTA RITA.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6951/6951_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6951/6951_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ATENDIMENTO MÉDICO, OFTALMOLÓGICO E ODONTOLÓGICO NO POVOADO DA LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6952/6952_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6952/6952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA E A IMPLANTAÇÃO DE REDE PLUVIAL NA RUA TRAVESSA SINHÁ ULHOA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6953/6953_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6953/6953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO DA ESTRADA RURAL QUE PASSA NO FUNDO DA PROPRIEDADE RURAL DO SR. FRANCISCO IVANOR ERTAL, PRÓXIMO AO RIO SANTA ISABEL.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6954/6954_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6954/6954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DO PARQUINHO INFANTIL SITUADO NA PRAÇA DO SANTANA.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6955/6955_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6955/6955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE UM TERRENO DA MUNICIPALIDADE PARA EDIFICAÇÃO DA SEDE PRÓPRIA DO GRUPO DE ESCOTEIROS DE PARACATU. </t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO DA LIMPEZA E PODA DA VEGETAÇÃO DO CÓRREGO POBRE/CÓRREGO DOS MENINOS EM ESPECIAL NA RUA HONÓRIO SILVA, BAIRRO SANTANA. </t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6962/6962_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6962/6962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA AEROPORTO NO BAIRRO PARACATUZINHO PRÓXIMO AO SACOLÃO AEROPORTO.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6963/6963_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6963/6963_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE OU FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES NA RUA CARAMBOLAS NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6964/6964_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6964/6964_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE APARELHOS DE ACADEMIA NA ÁREA PÚBLICA SITUADA NA RUA CARAMBOLAS NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6965/6965_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6965/6965_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE NA REGIÃO DO SOARES.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6966/6966_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6966/6966_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NA REGIÃO DO BARREIRO.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6967/6967_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6967/6967_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DOAÇÃO DE UM TERRENO DE 2.000 M2 PARA A CONSTRUÇÃO DO CENTRO DE REABILITAÇÃO EBENEZER.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6969/6969_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6969/6969_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO  QUE PROCEDA A VARREÇÃO DAS RUAS DO BAIRRO ALVORADA, NO MÍNIMO DUAS VEZES POR SEMANA.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6970/6970_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6970/6970_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SUBSTITUA A TAMPA DE UM BUEIRO QUE ESTÁ QUEBRADA, NA ESQUINA DA RUA GERALDO SERRANO E RUA HONÓRIO SILVA.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6971/6971_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6971/6971_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PROPOSITURA DE CONVÊNIO ENTRE O MUNICÍPIO E O ESTADO, OU PARCERIA PÚBLICA PRIVADA ENTRE O ESTADO, MUNICÍPIO E EMPRESA LOCAL, VISANDO A REFORMA DO PRESÍDIO DE PARACATU.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6972/6972_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6972/6972_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DO PONTO DE ÔNIBUS EM FRENTE A RUA CATARINA BASTOS DAMASCENO, Nº 441, PARACATUZINHO.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA O ADIAMENTO DA VOTAÇÃO DO PROJETO DE LEI Nº 30/2014, DO VEREADOR MARCOS OLIVEIRA.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6974/6974_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6974/6974_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA A CONVOCAÇÃO DO SENHOR FERNANDO MEDEIROS CASTRO MAIA, GERENTE DISTRITAL DA COPASA  E DO SENHOR VILMAR FERREIRA SANTOS, ENCARREGADO DO SISTEMA DE ABASTECIMENTO COPASA, PARA PRESTAREM INFORMAÇÃO E ESCLARECIMENTOS SOBRE A ATUAL SITUAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6978/6978_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6978/6978_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ENCAMINHAMENTO DE PROJETO DE LEI QUE VERSE IMPLANTAÇÃO DO IPTU PROGRESSIVO NO TEMPO E ESPAÇO.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6979/6979_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6979/6979_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O ENCAMINHAMENTO DE PROJETO DE LEI QUE VERSE SOBRE PROGRAMA DE INCENTIVO A REGULARIZAÇÃO E ATUALIZAÇÃO DOS CADASTROS IMOBILIÁRIOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6980/6980_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6980/6980_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PROVIDÊNCIAS DA SECRETARIA DO MEIO AMBIENTE QUANTO AOS EXAUSTORES EÓLICOS DA CASEMG EM PARACATU, QUE ENCONTRAM-SE ENFERRUJADOS E DANIFICADOS EMITINDO UM ALTO RUÍDO INCOMODANDO DOS MORADORES VIZINHOS.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6981/6981_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6981/6981_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE REALIZE SERVIÇO DE PATROLAGEM NAS ESTRADAS DA REGIÃO DO MUQUÉM, QUE FICA PRÓXIMO DAS TORRES DE TELEVISÃO.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6982/6982_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6982/6982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PASSAGEM DE PEDESTRE ELEVADA, EM FRENTE À FUNERÁRIA SÃO PEDRO, SITUADA A RUA MATIAS MUNDIM, BAIRRO SANTA LUCIA. </t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE REALIZE SERVIÇO DE REDE PLUVIAL NA RUA TRAVESSA SARA COSTA RORIZ, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6984/6984_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6984/6984_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE REDE PLUVIAL NA RUA PRESBITERIANA INICIANDO NO CRUZAMENTO DA RUA LADEIRA MARIANA COM A RUA PRESBITERIANA NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6985/6985_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6985/6985_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE REDE PLUVIAL NA RUA DONA MARIANA, NO BAIRRO VILA MARIANA, INICIANDO DA PONTE ATÉ A MG 188.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6986/6986_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6986/6986_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CONSERTO DO MATA-BURRO, NA REGIÃO DO FUNDÃO, ZONA RURAL.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6987/6987_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6987/6987_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CONSERTO DA PONTE DE MADEIRA NA REGIÃO DO FUNDÃO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6988/6988_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6988/6988_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CONSERTO DA PONTE DE MADEIRA DO CÓRREGO BEZERRA NA REGIÃO DO CERCADO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6989/6989_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6989/6989_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CONSERTO DA PONTE DE MADEIRA DO CÓRREGO BEZERRA NA REGIÃO DO CHAPÉU VELHO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6990/6990_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6990/6990_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA OU INSTALAÇÃO DE MATA-BURROS PARA ATENDER TODAS AS REGIÕES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6991/6991_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6991/6991_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE MATA-BURROS PARA ATENDER TODAS AS REGIÕES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CÂMARA QUE CONVIDE À SUPERINTENDENTE MARINA SARDINHA MACHADO, PARA PRESTAR ESCLARECIMENTOS AO PROJETO DE LEI Nº 30/2014.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CASPC A SUSPENSÃO DE PRAZO PARA EMISSÃO DE PARECER AO PROJETO DE LEI Nº 72/2014.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE PLACAS IDENTIFICATIVAS COM NOMES DE RUAS NOS DIVERSOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6995/6995_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6995/6995_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DESAPROPRIAÇÃO AMIGÁVEL DO AUTOMÓVEL CLUBE.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6996/6996_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6996/6996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A DISPONIBILIZAÇÃO DE PONTO FIXO PARA COLETA DE CHAPAS NEGATIVAS DE RAIOS-X E RECIPIENTE VAZIOS DE SODA CÁUSTICA. </t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6997/6997_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6997/6997_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DE AVALIAÇÃO TÉCNICA PARA INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA MARQUES DE POMBAL, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROCEDA A LIMPEZA DO CÓRREGO POBRE, LOCALIZADO NA RUA HONÓRIO SILVA, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PODA DAS ÁRVORES AS MARGENS DO CÓRREGO POBRE, LOCALIZADO NA RUA HONÓRIO SILVA, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7000/7000_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7000/7000_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE SAÚDE, SE INSCREVA A OSCIP, AMÉRICAS AMIGAS, PARA QUE O MUNICÍPIO OBTENHA AJUDA NA CONSCIENTIZAÇÃO, PREVENÇÃO E NO DIAGNÓSTICO DO CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7001/7001_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7001/7001_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UMA CRECHE NO POVOADO SÃO DOMINGOS, NO PRÉDIO DA ESCOLA MUNICIPAL SEVERIANO DA SILVA NEIVA.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O CONVITE À SUPERINTENDENTE MARINA SARDINHA MACHADO, PARA PRESTAR ESCLARECIMENTO AO PROJETO DE LEI COMPLEMENTAR Nº 1/2014, A FIM DE APROVAR NOVA ZONA URBANA NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O CALÇAMENTO DO TRECHO DA RUA GOIÁS COM INÍCIO NA IGREJA DO ROSÁRIO E TÉRMINO NO SEMÁFORO DA AV. DEPUTADO QUINTINO VARGAS.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A SUBSTITUIÇÃO DOS BLOQUETES POR PAVIMENTAÇÃO ASFÁLTICA NA RUA EDUARDO PIMENTEL NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7013/7013_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7013/7013_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADA EM TORNO DA ÁREA PÚBLICA SITUADA NA RUA CARAMBOLAS, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7014/7014_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7014/7014_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM CALÇADÃO EM TORNO DO CANTEIRO CENTRAL DA AVENIDA ROMUALDO ULHOA TOMBA, NO CENTRO.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REVITALIZAÇÃO E MANUTENÇÃO DO PARQUE ECOLÓGICO DO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7016/7016_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7016/7016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENVIE A ESTA CASA PROJETO DE LEI QUE ALTERE O PISO SALARIAL DO PROFISSIONAL DE ENGENHARIA, EM ATENDIMENTO À LEI 4.950-A/66.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7017/7017_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7017/7017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RESTAURAÇÃO DO ALTAR-MOR DA IGREJA SÃO SEBASTIÃO NO POVOADO DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7018/7018_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7018/7018_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIALMENTE DE IMÓVEIS PARA PROLONGAMENTO DA RUA RUBENS BITTENCOURT NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE BLOQUETES NA TRAVESSA OVÍDIO MARTINS ULHOA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO A LIMPEZA DO CÓRREGO DOS MENINOS, PRINCIPALMENTE ENTRE AS PONTES DOS BAIRROS ALTO DO CÓRREGO E SANTANA. </t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7021/7021_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7021/7021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA DA GROTA SITUADA NA DIVISA DOS BAIRROS ALTO DO CÓRREGO E VILA MARIANA, RUA WALDEMAR BOTELHO. </t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CASPC QUE SUSPENDA O PRAZO PARA EMISSÃO DE PARECER AO PROJETO DE LEI 85/2014 E AINDA QUE SOLICITE DO PODER EXECUTIVO MUNICIPAL CÓPIA DO MAPA DO LOTEAMENTO JÓQUEI CLUBE COM IDENTIFICAÇÃO DA ÁREA A SER DOADA PARA O INSS E AINDA INFORMAR SE RESTAM, NO BAIRRO, TERRENOS DE PROPRIEDADE DA MUNICIPALIDADE PARA CONSTRUÇÃO DE PRAÇA DE LAZER PÚBLICO.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7023/7023_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7023/7023_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHA PROJETO DE LEI DE NOTIFICAÇÃO COMPULSÓRIA AOS SERVIÇOS DE SAÚDE PÚBLICA E PRIVADOS, QUE PRESTAM ATENDIMENTO DE URGÊNCIA E EMERGÊNCIA, BEM COMO A REDE BÁSICA DE ATENDIMENTO E O PS, NO ÂMBITO MUNICIPAL, SERÃO OBRIGADOS A NOTIFICAR À POLÍCIA EM FORMULÁRIO OFICIAL, TODOS OS CASOS DE VIOLÊNCIA CONTRA A MULHER.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7024/7024_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7024/7024_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA FELIZARDA PAULA ANDRADE AZEVEDO, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7025/7025_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7025/7025_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, COM BASE NA LEI DE NOTIFICAÇÃO COMPULSÓRIA, QUE SEJA CRIADA A CASA DE PASSAGEM PARA MULHERES QUE SOFREM DE VIOLÊNCIA DOMÉSTICA E SEUS DEPENDENTES NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7026/7026_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7026/7026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE DUAS PONTES MOLHADAS NO PA DA REGIÃO HERBERT DE SOUZA. </t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7033/7033_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7033/7033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO COMPLEMENTO DE MANILHAS NA GROTA AO LADO DA RUA JOSEFA CALDEIRA DE ALMEIDA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7035/7035_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7035/7035_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O SERVIÇO ITINERANTE DE ODONTOLOGIA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO. </t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7037/7037_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7037/7037_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO AO PROCON, UM TRABALHO DE ESCLARECIMENTO A POPULAÇÃO QUANTO AOS DIREITOS E DEVERES DO CONSUMIDOR, CONSTANTES DA LEI 8.078/1990.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7039/7039_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7039/7039_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA REGIÃO JAMBEIRO.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7040/7040_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7040/7040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DA AGROMAN. </t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7041/7041_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7041/7041_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A VARREDURA DAS RUAS DOS BAIRROS NOVO HORIZONTE, NOSSA SENHORA DE FÁTIMA E JK.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA PONTE SOBRE O CÓRREGO DA BEZERRA, REGIÃO DO CHAPÉU VELHO/SANTA ROSA.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7044/7044_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7044/7044_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA DE ESPORTES DO BAIRRO CHAPADINHA.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7045/7045_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7045/7045_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DO BUEIRO EM FRENTE AO DNIT, MESMO LOCAL QUE FUNCIONARÁ O CORPO DE BOMBEIROS MILITAR DE PARACATU.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7046/7046_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7046/7046_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MUDANÇA DO PONTO DE ÔNIBUS ESCOLAR, PRÓXIMO A IGREJA LOCAL, NA ZONA RURAL PARA AS PROXIMIDADES DA MORADIA DO SR. BENEDITO, REGIÃO ENGENHO DO PADRE.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7047/7047_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7047/7047_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO OPERAÇÃO TAPA-BURACO NA RUA NILO SADOC, NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7048/7048_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7048/7048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UMA SARJETA NA RUA TUPIS Nº 105 NO CENTRO, EM FRENTE À CONTABILIDADE NOVAIS PINTO.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7049/7049_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7049/7049_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA E MANUTENÇÃO DO PARQUE LINEAR DO ALTO DO AÇUDE, COMO TAMBÉM O DESENTUPIMENTO DAS NASCENTES DO AÇUDE.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7050/7050_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7050/7050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A COBERTURA DO RASGÃO DE MESTRE CAMPOS, NA RUA MARÍLIA G. DE CARVALHO CRUZANDO COM A RUA EMANUEL LABOISSIERE, BAIRRO ARRAIAL D'ANGOLA. </t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7051/7051_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7051/7051_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CFFO QUE SEJA PROVIDENCIADO CONVITE À EMPRESA VENCEDORA DO PREGÃO 51/2014, NA PESSOA DE SEU REPRESENTANTE LEGAL, PARA QUE PRESTE ESCLARECIMENTOS INERENTES AO SERVIÇO DE PINTURA NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7052/7052_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7052/7052_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE MURO E COBERTURA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL JOAQUIM ADJUTO BOTELHO NO BAIRRO JK.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7054/7054_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7054/7054_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DA ESTRADA SÃO DOMINGOS NO POVOADO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7055/7055_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7055/7055_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SE CUMPRA A LEI COMPLEMENTAR Nº 84, QUE DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS DE PARACATU.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7056/7056_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7056/7056_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE REDUTORES DE VELOCIDADES NA EXTENSÃO DA RUA DAS CAJAMANGAS, NO BAIRRO PRIMAVERA I.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7057/7057_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7057/7057_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADOS DOIS REDUTORES DE VELOCIDADES NA RUA GUIMARÃES ROSA, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7058/7058_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7058/7058_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA RUA DONA MARIANA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE PROCEDA A CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA EURIDAMAS AVELINO DE BARROS. </t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA COLOCADO BLOQUETES NA RUA DAS MANSÕES NO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7061/7061_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7061/7061_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO UM EVENTO DE NOME SEMANA DA ARTE, ESPECIFICAMENTE NA SEMANA DA CONSCIÊNCIA NEGRA.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7062/7062_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7062/7062_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA REALIZADO A ABERTURA DO CANTEIRO NA AVENIDA AEROPORTO EM CONTINUAÇÃO À RUA VERÍSSIMO VIEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7063/7063_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7063/7063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM POSTE E UMA LUMINÁRIA NA TRAVESSA JESUS DE NAZARÉ, EM FRENTE AO Nº 100, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7064/7064_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7064/7064_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA, JARDINAGEM E MANUTENÇÃO DA PRAÇA DR. AFRÂNIO MELO FRANCO (PRAÇA DO FÓRUM), CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7065/7065_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7065/7065_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE TORNEIRAS NO CEMITÉRIO SANTA CRUZ, DESTA CIDADE.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7066/7066_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7066/7066_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DO ASSENTAMENTO 15 DE NOVEMBRO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7067/7067_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7067/7067_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS NA REGIÃO CACHORRO SENTADO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DA QUADRA NA PRAÇA GOVERNADOR MAGALHÃES PINTO, CENTRO.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7078/7078_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7078/7078_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RETIRADA DE PEDRAS NA PRAÇA GOVERNADOR MAGALHÃES PINTO, PRÓXIMO A ESCOLA ESTADUAL ANTÔNIO CARLOS.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7079/7079_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7079/7079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A ILUMINAÇÃO PÚBLICA NA PRAÇA GOVERNADOR MAGALHÃES PINTO, CENTRO.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7080/7080_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7080/7080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE OLHO VIVO PRÓXIMO A ESCOLA ESTADUAL ANTÔNIO CARLOS NA PRAÇA GOVERNADOR MAGALHÃES PINTO, CENTRO.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7081/7081_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7081/7081_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM PROJETO PAISAGÍSTICO NO JARDIM DA PRAÇA GOVERNADOR MAGALHÃES PINTO, CENTRO.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7082/7082_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7082/7082_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE AVALIE A POSSIBILIDADE DO EXPEDIENTE DAS UNIDADES ADMINISTRATIVAS DA PREFEITURA MUNICIPAL, PASSE A FUNCIONAR DE 12 AS 18 HORAS PARA CONTENÇÃO DE DESPESAS.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO O CASCALHAMENTO DA ESTRADA QUE FOI DESVIADA QUE PASSA DENTRO DO LOTE Nº 70 DO ASSENTAMENTO ESPERANÇA. </t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7084/7084_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7084/7084_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A EXTENSÃO DE LINHA DE TRANSPORTE COLETIVO AO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7085/7085_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7085/7085_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A SINALIZAÇÃO DE TRÂNSITO EM TODAS AS RUAS DO BAIRRO VILA CRUVINEL, TANTO HORIZONTAL COMO VERTICAL.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7086/7086_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7086/7086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO NO FINAL DA RUA CECÍLIO SILVA NEIVA, BAIRRO CIDADE NOVA II.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7087/7087_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7087/7087_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REALIZAÇÃO DE UM TORNEIO DE FUTSAL FEMININO OU COMPETIÇÃO SEMELHANTE EM PARACATU.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7088/7088_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7088/7088_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A TROCA DOS BRINQUEDOS DO PARQUINHO DA PRAÇA MÁRIO PRAÇA DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7089/7089_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7089/7089_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MELHORIA DA ILUMINAÇÃO DA PRAÇA MÁRIO PRAÇA DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE APARELHOS DE GINÁSTICA NA PRAÇA MÁRIO PRAÇA DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A LIMPEZA DA NASCENTE DOS OLHOS D'ÁGUAS E DO PARQUE SÃO SEBASTIÃO DOS OLHOS D'ÁGUAS. </t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7092/7092_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7092/7092_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA INFORMADO DE QUAL EMPRESA ESTÃO SENDO ADQUIRIDOS OS MEDICAMENTOS UTILIZADOS PELO MUNICÍPIO, DESDE O MÊS DE MARÇO DE 2014 ATÉ OS DIAS ATUAIS.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7095/7095_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7095/7095_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE SINALIZAÇÃO DE ORIENTAÇÃO AO PEDESTRES "DÊ SINAL DE VIDA".</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7096/7096_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7096/7096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES E DETALHAMENTO COM OS GASTOS DOS SHOWS DO ANIVERSÁRIO DOS 216 ANOS DE PARACATU OCORRIDO EM OUTUBRO DE 2014.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DA SEDE DA GUARDA MIRIM.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7099/7099_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7099/7099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO INFORMAÇÕES JUNTAMENTE COM CÓPIA DE DOCUMENTOS QUE COMPROVEM A REAL SITUAÇÃO DO COMTURISMO DE JANEIRO DE 2013 À ATUALIDADE. </t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PONTE NO CÓRREGO CACHOEIRA NA REGIÃO DO PALMITAL (FAZ. PAU DE ÓLEO). </t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DOS CANTEIROS CENTRAIS DA AVENIDA OLEGÁRIO MACIEL E AVENIDA DEPUTADO QUINTINO VARGAS. </t>
   </si>
   <si>
     <t>7102</t>
   </si>
@@ -11727,510 +11727,510 @@
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA DA ÁREA PÚBLICA SITUADA ENTRE AS RUAS CARAMBOLAS E PEQUIZEIRO NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU FAIXA ELEVADA DE PEDESTRE NA RUA JOAQUIM BROCHADO NO POVOADO SÃO SEBASTIÃO NAS PROXIMIDADES DA IGREJA CASA DA BÊNÇÃO.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7116/7116_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7116/7116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ENCAMINHAMENTO DE PROJETO DE LEI COMPLEMENTAR COM FINALIDADE DE INCLUIR NO ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, A CONCESSÃO DE UM DIA DE FOLGA POR ANO SEM PREJUÍZO DE SUA REMUNERAÇÃO, AO SERVIDOR PÚBLICO MUNICIPAL QUE APRESENTAR EXAMES PREVENTIVOS DE CÂNCER.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A COBERTURA DO BUEIRO, DA RUA 11, BAIRRO NOVO HORIZONTE/PROJETO 21.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE O CORTE DE UMA ÁRVORE, MANGUEIRA DE GRANDE PORTE, SITUADA NA TRAVESSA SOUZA CAMARGO, Nº 75, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7120/7120_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7120/7120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO A CEMIG, A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DO CORTUME, NA ALTURA DO N 28 A 35, BAIRRO CHAPADINHA II.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE BOCA DE LOBO/BUEIROS NA RUA APOLINÁRIO ALVES, NA ALTURA DOS NUMEROS 46 A 56, NO BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7122/7122_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7122/7122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A AMPLIAÇÃO DO ESPAÇO DE CONVIVÊNCIA, DENOMINADO SALA DE ATIVIDADES EDUCATIVAS, DO PSF DO BAIRRO CHAPADINHA. </t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA, A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, COMO TAMBÉM A INSTALAÇÃO DE REDE PLUVIAL DA TRAVESSA SÃO DOMINGOS, NO POVOADO DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA TOMAZ DA COSTA BEZERRA, NO BAIRRO VILA CRISTIANO. </t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7125/7125_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7125/7125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO REPAROS NAS INSTALAÇÕES ELÉTRICAS DO CAMPO DE FUTEBOL DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA GERAL DA CAPELA DE VELÓRIO DO CEMITÉRIO DA COLINA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7127/7127_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7127/7127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A RETIRADA DOS BLOQUETES E COBERTURA ASFÁLTICA DAS RUAS PINHEIRO CHAGAS E ANTÔNIA RIBEIRO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7128/7128_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7128/7128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A LIMPEZA DO TERRENO SITO A RUA DA LADEIRA, Nº 275, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7129/7129_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7129/7129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO AS INSTALAÇÕES DE PONTOS DE ÔNIBUS COBERTOS, NAS ESTRADAS RURAIS DAS LINHAS DE ÔNIBUS, NA ZONA RURAL. </t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SE COMPROMETA COM O ESTADO DE MINAS GERAIS PARA DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DE HOSPITAL REGIONAL EM PARACATU.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7131/7131_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7131/7131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÃO DE QUANTOS MÉDICOS SÃO CONTRATADOS PELO PROVAB E PELO MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7132/7132_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7132/7132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A INSTALAÇÃO DE BOCA DE LOBO/BUEIROS NA RUA EMANUEL LABOISSIERE, NA ALTURA DO Nº 39, NO BAIRRO SANTANA. </t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7133/7133_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7133/7133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA RUA ROMUALDO SILVA NEIVA DE FRENTE AO FACE BURGUER, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7134/7134_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7134/7134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM REDUTOR DE VELOCIDADE NA ENTRADA DO BECO/TRAVESSA SARA COSTA RURIZ, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7135/7135_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7135/7135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO DOIS REDUTORES DE VELOCIDADE NA AVENIDA AEROPORTO ABAIXO DA ANTIGA DANCETERIA TOKITÔ.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7136/7136_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7136/7136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UM REFORMA COMPLETA NA QUADRA DO JÚLIA CAMARGO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7137/7137_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7137/7137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO UMA REFORMA GERAL NO PARQUINHO INFANTIL DA PRAÇA DONA HERMINIA QUE FICA NA RUA LANDIM DE FRENTE A IGREJA ICEA. </t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7138/7138_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7138/7138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO PARA QUE SEJA CONCRETADO O CANTEIRO DA AVENIDA AEROPORTO.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7139/7139_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7139/7139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ABERTURA DE UM BUEIRO NA TRAVESSA AMÁLIA DE SOUZA CAMARGO, 69 - BAIRRO JK.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7140/7140_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7140/7140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DA REDE DE ESGOTO E A PAVIMENTAÇÃO ASFÁLTICA DA RUA ANTENOR SILVA NEIVA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7141/7141_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7141/7141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO/CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO QUE ATENDAM AOS BAIRROS CIDADE NOVA E PRADO.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7142/7142_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7142/7142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DO PROGRAMA PRO INFÂNCIA, PARA CONSTRUÇÃO , REFORMA E AQUISIÇÃO DE EQUIPAMENTOS E MOBILIÁRIOS PARA CRECHES E PRÉ-ESCOLAS PÚBLICAS DA EDUCAÇÃO INFANTIL NOS BAIRROS PRADO E CIDADE NOVA. </t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7143/7143_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7143/7143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO DOIS REDUTORES DE VELOCIDADE NA AVENIDA BIAS FORTES NO BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7148/7148_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7148/7148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE ESTRUTURAS COBERTAS, NA PARADAS DE ÔNIBUS DESTA CIDADE.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7149/7149_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7149/7149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA DOS PONTOS DE ÔNIBUS DESTA CIDADE. </t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7150/7150_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7150/7150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA E MANUTENÇÃO DO BECO JK, BAIRRO JK.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7151/7151_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7151/7151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE UMA CENTRAL DE MARCAÇÃO DE CONSULTAS VIA TELEFONE VIA PORTAL DA INTERNET.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7152/7152_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7152/7152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE UM PROGRAMA DE ATENDIMENTO ÀS ASSOCIAÇÕES URBANAS E RURAIS DE REFORMA DE SUAS SEDES.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7153/7153_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7153/7153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7154/7154_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7154/7154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE GUICHÊS DE ATENDIMENTO AO PÚBLICO COM SENHAS, NOS SETORES DE ARRECADAÇÃO E RECEITAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7155/7155_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7155/7155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REFORMA DE TRÊS MATA-BURROS NA ESTRADA DO BARREIRO, NA REGIÃO DO BARREIRO.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7156/7156_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7156/7156_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REGULARIZAÇÃO DAS FAIXAS DE PEDESTRES NA TRAVESSA BENVINDO MANOEL TEIXEIRA.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7157/7157_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7157/7157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DISPONIBILIZAÇÃO DE MANILHAS E MATA-BURROS PARA COMUNIDADE DE ASSENTAMENTOS RURAIS.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7158/7158_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7158/7158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROÍBA À CIRCULAÇÃO DE SEMOVENTES EM VIAS PÚBLICAS, BAIRRO PARQUE O PRÍNCIPE E DEMAIS BAIRROS.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7159/7159_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7159/7159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE UM PONTO DE DISTRIBUIÇÃO DE ÁGUA NA PRAÇA DO BAIRRO PARQUE DO PRÍNCIPE. </t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7160/7160_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7160/7160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A REFORMA GERAL NA PRAÇA QUE FICA ENTRE AS AVENIDAS J.J. ANSELMO E AEROPORTO. </t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7161/7161_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7161/7161_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A LIMPEZA NO FINAL DA RUA MAJOR JEFERSON MARTINS FERREIRA AS MARGENS DO CÓRREGO RICO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12537,68 +12537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7053/7053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6131/6131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6140/6140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6141/6141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6157/6157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6158/6158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6159/6159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6197/6197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6200/6200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6218/6218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6222/6222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6239/6239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6240/6240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6303/6303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6322/6322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6348/6348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6350/6350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6353/6353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6356/6356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6358/6358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6359/6359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6364/6364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6367/6367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6378/6378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6381/6381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6391/6391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6405/6405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6406/6406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6429/6429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6437/6437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6457/6457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6458/6458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6461/6461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6462/6462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6466/6466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6495/6495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6502/6502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6517/6517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6534/6534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6869/6869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6878/6878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6879/6879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6882/6882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6883/6883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6884/6884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6885/6885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6886/6886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6887/6887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6889/6889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6894/6894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6901/6901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6904/6904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6905/6905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6906/6906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6907/6907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6927/6927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6930/6930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6950/6950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6955/6955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6962/6962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6964/6964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6967/6967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6978/6978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6985/6985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6986/6986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6987/6987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6988/6988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7000/7000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7001/7001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7016/7016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7024/7024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7051/7051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7128/7128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7155/7155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7156/7156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7157/7157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7158/7158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7159/7159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7160/7160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7161/7161_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7053/7053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6131/6131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6140/6140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6141/6141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6157/6157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6158/6158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6159/6159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6197/6197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6200/6200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6218/6218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6222/6222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6239/6239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6240/6240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6303/6303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6322/6322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6348/6348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6350/6350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6353/6353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6356/6356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6358/6358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6359/6359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6364/6364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6367/6367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6378/6378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6381/6381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6391/6391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6405/6405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6406/6406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6429/6429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6437/6437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6457/6457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6458/6458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6461/6461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6462/6462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6466/6466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6495/6495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6502/6502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6517/6517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6534/6534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6869/6869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6878/6878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6879/6879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6882/6882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6883/6883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6884/6884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6885/6885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6886/6886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6887/6887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6889/6889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6894/6894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6901/6901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6904/6904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6905/6905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6906/6906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6907/6907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6927/6927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6930/6930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6950/6950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6955/6955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6962/6962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6964/6964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6967/6967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6978/6978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6985/6985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6986/6986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6987/6987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6988/6988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7000/7000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7001/7001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7016/7016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7024/7024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7051/7051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7128/7128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7155/7155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7156/7156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7157/7157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7158/7158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7159/7159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7160/7160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2014/7161/7161_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="230.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>