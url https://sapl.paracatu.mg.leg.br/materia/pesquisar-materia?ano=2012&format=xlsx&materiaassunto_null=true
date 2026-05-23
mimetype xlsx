--- v0 (2026-02-07)
+++ v1 (2026-05-23)
@@ -51,72 +51,72 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4709/4709_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4709/4709_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MANIFESTAÇÃO DE REGOZIJO AO GRUPO SERESTA DA CASA DE CULTURA DE PARACATU.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>686541</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Tribunal de Contas de Minas Gerais</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, PELA REJEIÇÃO DAS CONTAS DO MUNICÍPIO DE PARACATU, EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Vasco Praça Filho</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE REMUNERAÇÃO, ALTERA AS TABELAS DE VENCIMENTOS CONSTANTES DA LEI COMPLEMENTAR N.º 54/2007 E 55/2077, E DÁ OUTRAS PROVIDÊNCIAS. // DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DO NÍVEL I, PADRÃO A, DOS ANEXOS VIII E IX DA LÇEI COMPLEMENTAR Nº 54/2007, E DOS ANEXOS V E VI DA LEI COMPLEMENTAR Nº 55/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
@@ -741,2631 +741,2631 @@
   <si>
     <t>João Macedo, Joãozinho Contador, Rosival Araújo, Sílvio Magalhães, Vânio Ferreira</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>Glewton de Sá, Joãozinho Contador, José Maria Coimbra, Romualdo Ulhôa, Wilson Martins</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI ORGÂNICA DO MUNICÍPIO DE PARACATU - MINAS GERAIS.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>RQN</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE CURVA DE NÍVEL NA RUA TIRADENTES, EM FRENTE AO N.º 891, CONTORNO DA PRAÇA, NO BAIRRO BELA VISTA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL MELHORIAS DAS REDES PLUVIAIS DA TRAVESSA DO AÇUDE, LOCALIZADA NO BAIRRO ALTO DO AÇUDE, BEM COMO O AUMENTO DO NÚMERO DE BUEIROS.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL LIMPEZA DOS BUEIROS DA CIDADE, EM ESPECIAL OS DA RUA GELCIRA R. PINTO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RESTABELECIMENTO DO CURSINHO DE PRE-VESTIBULAR DA PREFEITURA PARA ATENDER AS PESSOAS DE BAIXA RENDA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS COLETORES DE PILHA DE RADIO E OUTROS ELETRÔNICOS, BATERIA DE CELULARES E OUTROS AFINS ASSIM COMO COLETORES DE MATERIAIS RECICLÁVEIS, COMO PLÁSTICO, PAPEL, METAL E ORGÂNICOS EM PONTOS ESTRATÉGICOS DE PARACATU. </t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RESTABELECIMENTO DO CURSINO PRÉ-VESTIBULAR DA PREFEITURA, PARA ATENDER AS PESSAS DE BAIXA RENDA DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE CASCALHO NO TRECHO DE ESTRADA VICINAL DA ENTRADA DO LOTE 17 AO LOTE 24, DO PROJETO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UM QUEBRA-MOLAS NA PRAÇA DO SANTANA, NAS PROXIMIDADES DA CASA N.º 69, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA FEITA ABERTURA DE RUA NO BAIRRO ALTO DO AÇUDE, PARALELO À RUA JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA AV. OLEGÁRIO MACIEL, CENTRO.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA AV. ROMUALDO ULHÔA TOMBA, CENTRO.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>Graças Jales, João Macedo, Rosival Araújo, Sílvio Magalhães, Vânio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL AQUISIÇÃO DE UM APARELHO CATÉTER SWAN-GANZ, COM ESPECIALISTA PARA SEU MANUEIO PARA COMPOR A UTI DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL MANTER CONSTANTE REPOSIÇÃO DO ESTOQUE DO MEDICAMENTO ALTEPLASE (ACTILISE) PARA TRATAMENTO DE AVE (ACIDENTE VASCULAR ENCEFÁLICO).</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ALINHAMENTO DOS POSTES DE REDE ELÉTRICA DA CEMIG NA RUA JÚLIO WILSON BATISTA, SETOR ESPÍRITO SANTO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À COPASA SEJA TOMADA PROVIDÊNCIA SOBRE O ESGOTO QUE ESTÁ SENDO JOGADO NO CÓRREGO RICO, NAS PROXIMIDADES DAS RUAS FREI ANSELMO E PEDRO SANTANA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PROVIDÊNCIAS PARA O CUMPRIMENTO DA LEI COMPLEMENTAR 63/2009, QUE INTITUI NORMAS DE POSTURAS E ATIVIDADES URBANAS PARA O MUNICÍPIO DE PARACATU - EM ESPECIAL OS ARTS. 149 A 160.  </t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DO BAIRRO AMORRIRAS II. </t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DO BAIRRO NOSSA SENHORA DA APARECIDA. </t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DO BAIRRO ALTO DA COLINA. </t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A LIMPEZA E A INSTALAÇÃO DE GRADES NOS BUEIROS DO BAIRRO ESPLANADA. </t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A LIMPEZA E A INSTALAÇÃO DE GRADES NOS BUEIROS DO BAIRRO NOSSA SENHORA DA APARECIDA.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A LIMPEZA E A INSTALAÇÃO DE GRADES NOS BUEIROS DO BAIRRO ALTO DA COLINA. </t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A LIMPEZA E A INSTALAÇÃO DE GRADES NOS BUEIROS DO BAIRRO AMORREIRAS II. </t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A CAPINA DE TODOS OS PASSEIOS DO BAIRRO NOSSA SENHORA DA APARECIDA. </t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL CAPINA DE TODOS OS PASSEIOS DO BAIRRO ALTO DA COLINA. </t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL CAPINA DE TODOS OS PASSEIOS DO BAIRRO AMORREIRAS II. </t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CAPINA DE TODOS OS PASSEIOS DO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PINTADA FAIXA PARA TRAVESSIA DE PEDESTRES NA RUA JOAQUIM MURTINHO, PRÓXIMO À CLÍNICA DA MULHER. </t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4637/4637_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4637/4637_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA QUE SEJA CONVOCADO O SENHOR FLÁVIO CORTES, SECRETÁRIO MUNICIPAL DA FAZENDA PARA DEBATE A RESPEITO DOS CRÉDITOS TRIBUTÁRIOS COBRADOS SOBRE OS RENDIMENTOS BRUTOS DOS CARTÓRIOS DO MUNICÍPIO, CONSOANTE DISPÕE O ART. 26, INCISOS XII E XV, DA LEI ORGÂNICA DO MUNICÍPIO DE PARACATU-MG.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4596/4596_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4596/4596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À COMISSÃO PERMANENTE DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIASEJA CONVOCADO O SENHOR ALMIR ALBERNAZ - DIRETOR DO DEPARTAMENTO DE RECEITAS DA PREFEITURA MUNICIPAL DE PARACATU PARA DEBATER SOBRE O PROCESSO DE EXECUÇÃO FISCAL DA COBRANÇA DE CRÉDITOS DA FAZENDA PÚBLICA, OBJETO DA COBRANÇA JUDICIAL DA DÍVIDA ATIVA TRIBUTÁRIA OU NÃO-TRIBUTÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL AS PROVIDENCIAS QUE SE FIZEREM NECESSÁRIAS PARA A REFORMULAÇÃO DOS CANTEIROS, DOS GRAMADOS E DA ILUMINAÇÃO DA PRAÇA DO BAIRRO CIDADE NOVA. </t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE _x000D_
 EM PARACATU.  </t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE UM POSTE DE ENERGIA ELÉTRICA NA RUA B, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE OFICIE A COPASA SUGERINDO A CONSTRUÇÃO DE REDE COLETORA DE ESGOTO NA RUA B, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA RUA B, NO BAIRRO _x000D_
 PARACATUZINHO.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL VIABILIZAÇÃO DE UMA UNIDADE MÓVEL DO SAMU EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A DOAÇÃO DE TERRENO AO ESPORTE CLUBE AMABAP, PRÓXIMO AO AEROPORTO MUNICIPAL, CONFORME PROMETIDO PELO PREFEITO MUNICIPAL. </t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA, COM LUMINÁRIAS, NA AV. BIAS FORTES, NO BAIRRO BANDEIRANTES. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL LIMPEZA URBANA &amp;#8211; VARRIÇÃO DE RUAS -, EM TODAS AS RUAS DO BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA, COM TRÊS POSTES E LUMINÁRIAS, NA RUA DA CAIXA D&amp;#8217;ÁGUA, PRÓXIMO AO N.º 24, NO POVOADO DE SÃO SEBASTIÃO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA CRIADA A FEIRA DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL AGILIDADE NA REGULAMENTAÇÃO DO PROJETO DA CRIAÇÃO DO FUNDO MUNICIPAL DE CULTURA. </t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ENCAMINHADO OFÍCIO À DELEGACIA ESPECIALIZADA EM NARCOTRÁFICO DE MINAS GERAIS, SUGERINDO UMA UNIDADE DA MESMA PARA O MUNICÍPIO DE PARACATU.  </t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL LIMPEZA E INSTALAÇÃO DE GRADES NOS BUEIROS DO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA CAPINA DE TODOS OS PASSEIOS DO BAIRRO SANTO LÚCIA. </t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL MANUTENÇÃO DA PINTURA DA FIXA DE PEDESTRE NA RODOVIA BR 040, PRÓXIMO AO POSTO CRUZEIRO.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA ENCAMINHAMENTO DE PEDIDO DE INFORMAÇÃO AO PREFEITO MUNICIPAL SOBRE QUANTOS SÃO OS IMÓVEIS LOCADOS PELA PREFEITURA MUNICIPAL DE PARACATU, O ENDEREÇO E O VALOR MENSAL DE CADA UM, O NOME DO LOCATÁRIO E A FINALIDADE A QUE SE DESTINA.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE MANILHAS NA RUA CRUVINEL, 04 FUNDOS, SANTA LÚCIA. </t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL IMPLANTAÇÃO DO CAPS I (VOLTADO PARA CRIANÇAS E ADOLESCENTES) E DO CAPS AD (VOLTADO PRA USUÁRIOS DE ALCOÓL E OUTRAS DROGAS) EM PARACATU. </t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA CONVOCAÇÃO DO SENHOR JOSÉ MARIA ANDRADE PORTO, SECRETÁRIO MUNICIPAL DE OBRAS, E O SENHOR RONALDO SILVA JORDÃO, ENGENHEIRO DA PREFEITURA, PARA PRESTAREM ESCLARECIMENTOS SOBRE O PROCEDIMENTO DE EMISSÃO DA ALVARÁ DE URBANIZAÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA SEJAM SOLICITADAS DO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE OS TÍTULOS DE PROPRIEDADES URBANAS CONCEDIDAS PELO GOVERNO DO ESTADO DE MINAS GERAIS NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA REQUISIÇÃO AO PREFEITO MUNICIPAL DE CÓPIA DE TODOS SO CONTRATOS E TERMOS ADITIVOS, CELEBRADOS ENTRE O MUNIÍPIO DE PARACATU E AS CONCESSIONÁRIAS DE PRESTAÇÃO DE SERVIÇO DE TRANSPORTE COLETIVO URBANO,"SEMPRE VIVA" E "EXPRESSO PLANALTO", ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SUSPENSÃO DAS ATIVIDADES DO MOTORISTA DO ÔNIBUS ESCOLAR QUE BUSCA ALUNOS NA FAZENDA GRANJA SANTIAGO ATÉ ÓRGÃO COMPETENTE APURAR AS DENUNCIAS DE PRÁTICA DE PEDOFILIA JUNTO AQUELES ALUNOS. </t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4516/4516_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4516/4516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL LIBERAÇÃO DE ESPAÇO PARA REALIZAÇÃO DE FEIRA DO PRODUTOR RURAL TODAS AS QUARTAS-FEIRAS A PARTIR DAS 16:00 HORAS NA RUA ALAOR ADJUTO, PRÓXIMO AO N.º 500, NO BAIRRO BELA VISTA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS DOIS REDUTORES DE VELOCIDADE NA RUA CAJUEIRO , N.º 146 &amp;#8211; PRIMAVERA. </t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL LIMPEZA EM TORNO DA ESCOLA ESTADUAL JOSINO NEIVA, NO BAIRRO BOM PASTOR. </t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A LIMPEZA DOS CANTEIROS NAS AVENIDAS J.J. ANSELMO, TENENTE HUGO LIMA E AVENIDA AEROPORTO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIA OPERAÇÃO TAPA-BURACOS NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA SEJA OFICIADA A AGÊNCIA NACIONAL DE ENERGIA ELÉTRICA - ANEEL, INFORMANDO DA DEMORA, ALÉM DO PRAZO DETERMINADO PELA AGÊNCIA, DAS PRESTAÇÕES DE SERVIÇO DE REPARO NAS REDES DE ENERGIA ELÉTRICA, TANTO NA ZONA URBANA E RURAL, NO MUNICÍPIO DE PARACATU - MG, POR PARTE DA CEMIG E, AINDA, SOLICITANDO PROVIDÊNCIAS, URGENTES, PARA SOLUÇÃO DOS ATRASOS NOS REPAROS DE REFERIDOS SERVIÇOS NA REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4582/4582_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4582/4582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA DIRETORA SEJA ENCAMINHADO OFÍCIO A SENHORA SECRETARIA MUNICIPAL DA EDUCAÇÃO, MARIA JOSÉ GONÇALVES DOS SANTOS, PEDIDO DE INFORMAÇÃO SOBRE: NOME E FORMAÇÃO ACADÊMICA DE TODOS OS DIRETORES DE ESCOLAS MUNICIPAIS E DE TODOS OS COORDENADORES DE CRECHES MUNICIPAIS. </t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL GESTÕES JUNTO A CEMIG SUGERINDO A EXTENSÃO DE REDE ELÉTRICA NA RUA PRESBITERIANA, NAS PROXIMIDADES DOS NÚMEROS 30, 152, 160, 400 E 555 NA VILA MARIANA.  </t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL IMPLANTAÇÃO DE UM NÚCLEO DE CIRURGIA CARDIACA NO HOSPITAL MUNICIPAL DE PARACATU. </t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA NA RUA J.J. ANSELMO, PRÓXIMO À PRAÇA, NO BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL ILUMINAÇÃO DA PRAÇA ENTRE AS AVENIDAS AEROPORTO E J.J. ANSELMO, NO BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ILUMINAÇÃO DA PRAÇA ENTRE AS AVENIDAS J.J. ANSELMO E TENENTE HUGO LIMA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL ILUMINAÇÃO DA PRAÇA LUIZ CABECEIRA, NA AVENIDA AEROPORTO, BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NA RUA 06, BAIRRO NOVO HORIZONTE.  </t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NAS RUAS DO BAIRRO ALTO DA COLINA. </t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA 01, PRÓXIMO AO CÓRREGO RICO, NO BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE CASCALHO NO TRECHO DE ESTRADA RURAL ENTRE A REGIÃO CHAPÉU VELHO E O PROJETO DE ASSENTAMENTO SANTA ROSA. </t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PEDIDO DE INFORMAÇÃO E CÓPIAS DA DOCUMENTAÇÃO LEVANTADA DAS IRREGULARIDADES NO USO E DOMÍNIO DE VENDAS DE TERRENOS NOS CEMITÉRIOS LOCAIS, DENUNCIADAS AO PODER EXECUTIVO POR USUÁRIOS DESSES SERVIÇOS.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4583/4583_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4583/4583_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEREADOR VÂNIO FERREIRA REQUER À COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA AUDIÊNCIA PÚBLICA, DIA 28/04/2012,PARA OUVIR REPRESENTANTE DA EMPRESA EXPRESSO PLANALTO, PARA PRESTAÇÃO DE CONTAS ACERCA DA EXECUÇÃO DOS ACORDOS FIRMADOS EM AUDIÊNCIA PÚBLICA EM 16/08/2011, PELA COMISSÃO DE ADMINISTRAÇÃO, SERVIÇOS PÚBLICOS E CIDADANIA.REQUER CONVOCAÇÃO DO REPRESENTANTE DA EMPRESA.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4541/4541_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4541/4541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA SINFRÔNIO ROSA, AO LADO DO ESTÁDIO PAULO BROCHADO, NO BAIRRO SANTANA. </t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITA DO PREFEITO MUNICIPAL CÓPIA DOS DOCUMENTOS QUE TRATAM DA DOAÇÃO, PELO MUNICÍPIO DE PARACATU, DE TERRENO AO IFET, BEM COMO CÓPIA DO MEMORIAL DESCRITIVO DO TERRENO OBJETO DA DOAÇÃO.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4542/4542_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4542/4542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE REDE DE ESGOTO, ENERGIA ELÉTRICA E PAVIMENTAÇÃO ASFÁLTICA NO TERRENO DOADO PELA SENHORA MARTA NEIVA, PRÓXIMO AO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4544/4544_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4544/4544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE OFICIE O INCRA SOLICITANDO A EXECUÇÃO DA INFRA-ESTRUTURA DO PROJETO DE ASSENTAMENTO ESPERANÇA, SENDO ELES: CRÉDITO FOMENTO; MORADIA; DISTRIBUIÇÃO DE ÁGUA; ENERGIA ELÉTRICA; ESTRADAS E CUSTEIO.  </t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA ADRILHES ULHÔA, EM FRENTE AO N.º 642, BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4546/4546_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4546/4546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONTRATAÇÃO DE MÉDICO ANGIOLOGISTA</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL ATERRAMENTO DE VALAS E BURACOS DA RUA LATERAL À SEDE DA FUNDAÇÃO LAGOSÓFICA, SITO NA RUA LINDOLFO GARCIA, 680 &amp;#8211; ALTO DO CÓRREGO.  </t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4548/4548_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4548/4548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL DESAPROPRIAÇÃO DE IMÓVEL PARA ABERTURA DE RUA DANDO ACESSO DA AVENIDA ISRAEL PINHEIRO À RUA CHICO MENDES, NAS PROXIMIDADES DA IGREJA SÃO JOÃO, BAIRRO SÃO JOÃO EVANGELISTA. </t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4549/4549_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4549/4549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O COMPLEMENTO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA SANTA MARIA, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4550/4550_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4550/4550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL IMPLANTAÇÃO DE APARELHOS DE GINÁSTICA NA PRAÇA LUIZ MARTINS SIQUEIRA, LOCALIZADA NA RUA EURIDAMA AVELINO BARROS. </t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4553/4553_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4553/4553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A DOAÇÃO DE TERRENO PARA A CONSTRUÇÃO DA CRECHE NO BAIRRO PRADO. </t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4554/4554_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4554/4554_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL TROCA DE LÂMPADAS NA RUA ESPÍRITO SANTO, DEPOIS DA RODOVIA MG 188. </t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4555/4555_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4555/4555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIDADOS MEIOS-FIOS NA RUA SANTOS DUMONT, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4556/4556_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4556/4556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA RUA MANOEL MUNDIM, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4557/4557_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4557/4557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA ANA MONTEIRO DOS SANTOS, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4558/4558_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4558/4558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA FELISBERTO CALDEIRA BRANT, BAIRRO, PRADO. </t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4559/4559_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4559/4559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTENOR DA SILVA NEIVA, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4560/4560_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4560/4560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA JOSEFINA MARIANO, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4561/4561_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4561/4561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA TRAVESSA CALDEIRA BRANT,   BAIRRO PRADO.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4562/4562_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4562/4562_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO NA RUA TEOTÔNIO VILELA,  BAIRRO PRADO.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4563/4563_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4563/4563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL EXTENSÃO DA LINHA DO ÔNIBUS DA RUA ESPÍRITO SANTO ATÉ O MATADOURO.  </t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA ENCAMINHAMENTO DE OFÍCIO À COPASA SUGERINDO CONSTRUÇÃO DE REDE DE ESGOTO NA TRAVESSA COSTA E SILVA, NO BAIRRO N. SRA. DE FÁTIMA.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A AQUISIÇÃO DO ACERVO DOCUMENTAL, PERTENCENTE AO PROFESSOR E HISTORIADOR ANTÔNIO OLIVEIR MELO, ACERCA DA MEMÓRIA DE PARACATU, ENTRE OS SÉCS. XVIII, XIX E XX, PARA COMPOR O ARQUIVO PÚBLICO MUINICIPAL, OBJETIVANDO AS ATIVIDADES DE PESQUISAS PÚBLICAS.  </t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A REABERTURA DO ESTACIONAMENTO INTERNO DO HOSPITAL MUNICIPAL AOS FUNCIONÁRIOS QUE ESTIVEREM TRABALHANDO EM REGIME DE PLANTÃO, UMA VEZ QUE OS CARROS DESSES FUNCIONÁRIOS ESTÃO PERMANECENDO ESTACIONADOS NA RUA SUJEITO A VANDALISMO E DEPREDAÇÕES, PRINCIPALMENTE NO HORÁRIO NOTURNO.  </t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Romualdo Ulhôa, Glewton de Sá, Graças Jales, Joãozinho Contador, José Maria Coimbra, Rosival Araújo, Sílvio Magalhães, Vânio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4564/4564_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4564/4564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE CONCEDA ANISTIA, A PARTIR DE 23.04.2012, DOS DESCONTOS REALIZADOS NA FOLHA DE PAGAMENTO DOS SERVIDORES DA PREFEITURA MUNICIPAL EM RAZÃO DO ACORDO NO ITEM 2, DA ATA DE NEGOCIAÇÃO ENTRE O SINDSPAR E O PODER EXECUTIVO, DIA 12 DE MARÇO DE 2012, QUE CONSTA QUE OS DIAS PARALISADOS E NÃO DESCONTADOS, O SEJAM EM SEIS VEZES NOS MESES SUBSEQUENTES AO MÊS DE MARÇO. </t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIAS DA DOCUMENTAÇÃO PERTINENTE À DESPESAS DE DIÁRIAS COM VIAGENS DE TODOS OS SECRETÁRIOS MUNICIPAIS, OCORRIDAS NOS ÚLTIMOS 03 ANOS, POR SECRETARIA.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE À COPASA EXTENSÃO DE REDE DE ÁGUA E ESGOTO NA RUA DOIS, NAS PROXIMIDADES DOS NÚMEROS 703, 713 E 723, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ALAMANDA, NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A LIMPEZA E PODA DO CANAL DO CÓRREGOS DAS TERMAS, PRÓXIMO AO BECO DO CHAFARIZ. </t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE OFICIE A COPASA SUGERINDO SEJA FEITO O COMPLEMENTO DA REDE DE ESGOTO NA RUA MARIA DO CARMO, DO N.º 100 AO N.º 108, NO BAIRRO VILA MARIANA</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4565/4565_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4565/4565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O RECAPEAMENTO E A COMPLEMENTAÇÃO ASFÁLTICA NA RUA &amp;#8220;F&amp;#8221;NA VILA MARIANA. </t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4566/4566_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4566/4566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO E COMPLEMENTAÇÃO ASFÁLTICA NA RUA DJALMIRA LEPESQUER, NA VILA MARIANA. </t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4567/4567_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4567/4567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTOR DE VELOCIDADE NA AV. ISRAEL PINHEIRO, PRÓXIMO AO POSTO DE GASOLINA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4568/4568_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4568/4568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADAS LUMINÁRIAS NA RUA GERALDO O. MELO, PRÓXIMO AOS N.ºS 435 E 445, NO NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA RUA MARCIANO RIBEIRO, PRÓXIMO AO N.º 42, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4570/4570_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4570/4570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL COMPLEMENTAÇÃO ASFÁLTICA NA RUA SANTA MARIA, SETOR ESPÍRITO SANTO, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4571/4571_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4571/4571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL COMPLEMENTAÇÃO DA REDE DE ESGOTO NA RUA SANTA MARIA, SETOR ESPÍRITO SANTO, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4572/4572_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4572/4572_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ABERTURA DE BUEIRO NA RUA B. PRÓXIMO Á LAGOINHA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4573/4573_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4573/4573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE NA RUA ADRILHES ULHOA, PRÓXIMO AO NÚMERO 800, SETOR ESPÍRITO SANTO, BAIRRO PARACATUZINHO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4574/4574_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4574/4574_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO RECAPEAMENTO ASFÁLTICO NA RUA ANDRE AVELINO ARAÚJO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4575/4575_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4575/4575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSEFA,  BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4576/4576_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4576/4576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA REDE DE ESGOTO NA RUA JOSEFA,  BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4577/4577_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4577/4577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA UMA LUMINÁRIA NA RUA ANDRÉ AVELINO ARAÚJO, PRÓXIMO AO NÚMERO 162, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4578/4578_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4578/4578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE NA AVENIDA AEROPORTO, PRÓXIMO AO CVT, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4579/4579_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4579/4579_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE NA RUA SANTA LUZIA,  BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4580/4580_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4580/4580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE NA RUA JOSÉ OLIVEIRA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4581/4581_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4581/4581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE NA RUA PADRE BENÉ, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4638/4638_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4638/4638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA QUE SEJA CONVOCADO O SENHOR FLÁVIO CORTES - SECRETÁRIO MUNICIPAL DA FAZENDA PARA DEBATE A RESPEITO DOS VALORES DE ITR ARRECADADOS NOS ÚLTIMOS DOIS ANOS, PELA RECEITA FEDERAL, E REPASSADOS AO MUNICÍPIO, EM ESPECIAL OS VALORES ARRECADADOS DA MINERADORA VOTORANTIM METAIS - MORRO AGUDO.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Glewton de Sá, Wilson Martins</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4584/4584_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4584/4584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA RUA DO POVOADO DO CUNHA. </t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4585/4585_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4585/4585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A IMPLANTAÇÃO DO PROGRAMA NACIONAL DE HABITAÇÃO &amp;#8211; PNHR QUE IRÁ BENEFICIAR OS PRODUTORES RURAIS DE BAIXA RENDA. </t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4586/4586_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4586/4586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA COMUNIDADE DO CUNHA.  </t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4587/4587_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4587/4587_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA MARGINAL BR 040, EM FRENTE O ESTABELECIMENTO COMERCIAL MOLAS ANDRADE.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4588/4588_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4588/4588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA RUA DO PERÍMETRO, PRÓXIMO À RUA EVERALDO VEVÊ, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4589/4589_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4589/4589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO COM BLOQUETES NO BECO DO PROMAM, FRENTE À RUA RICARDO ADJUTO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4590/4590_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4590/4590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA RUA EVERALDO SANTANA, ENTRE OS MEDIDORES N.º 3010222410 E 3010990477, NO BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4591/4591_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4591/4591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CRIAÇÃO DA SECRETARIA MUNICIPAL DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4592/4592_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4592/4592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA ANTÔNIO NETO, NO BAIRRO SANTANA. </t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4593/4593_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4593/4593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA ESTRELA DO SUL, BAIRRO ARRAIAL D&amp;#8217;ANGOLA. </t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4594/4594_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4594/4594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA ALAMEDAS DOS LÍRIOS, NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4595/4595_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4595/4595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA MANOEL MUNDIM, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4597/4597_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4597/4597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA GERALDO ALVES CAMPOS, BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4598/4598_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4598/4598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA MAJOR JEFFERSON MARTINS, NO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4599/4599_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4599/4599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA DA SAUDADE, NO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4600/4600_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4600/4600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA LADEIRA BONFIM, BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4601/4601_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4601/4601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA ANA SILVA NEIVA, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4602/4602_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4602/4602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA AVENIDA BENEDITO J.J. ANSELMO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4603/4603_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4603/4603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA TRAVESSA QUATORZE, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4604/4604_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4604/4604_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA TRAVESSA PROFESSOR OTO COSTA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4605/4605_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4605/4605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA TARCÍSIO A. CALDAS, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4606/4606_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4606/4606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA AVENIDA B, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4607/4607_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4607/4607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA GERALDO CRISPIM, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4608/4608_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4608/4608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA DIONIZIO COELHO FILHO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4609/4609_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4609/4609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA BENEDITO OLIVEIRA MELO, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4610/4610_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4610/4610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA PEDRO VILELA, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4611/4611_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4611/4611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA &amp;#8220;B&amp;#8221;, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4612/4612_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4612/4612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL UM PONTO DE ÔNIBUS COLETIVO, NA AVENIDA DEPUTADO QUINTINO VARGAS, NAS PROXIMIDADES DOS BANCOS BRADESCO E BRASIL. </t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4613/4613_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4613/4613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA OVÍDIO MARTINS LISBOA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.  </t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4614/4614_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4614/4614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA COM UM POSTE E LUMINÁRIA NA RUA GERALDO OLIVEIRA MELO, PRÓXIMO À RESIDÊNCIA N.º  31, NO BAIRRO NOVO HORIZONTE.  </t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4615/4615_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4615/4615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL COBERTURA DA QUADRA DE ESPORTES DO BAIRRO CHAPADINHA. </t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4616/4616_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4616/4616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA SOLICITADA DA CEMIG A COLOCAÇÃO DE UM POSTE NO BECO JOÃO MENDES, NO BAIRRO ALTO DO AÇUDE. </t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4617/4617_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4617/4617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA FEITA A REFORMA DE UM MATA-BURRO NA REGIÃO CAPÃO GRANDE, NA FAZENDA SANTA MÔNICA. </t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Joãozinho Contador, Graças Jales, Rosival Araújo, Vânio Ferreira</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, DESTINADA A INVESTIGAR, PELO PRAZO DE 120 DIAS, PRORROGÁVEL, IRREGULARIDADE NO SISTEMA DE MEDIÇÃO DE QUILOMETRAGEM DO TRANSPORTE DE ALUNOS DA REDE MUNICIPAL DE ENSINO DE PARACATU, COMPREENDENDO O PERÍODO DE 2009 A 2012.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DO CONTRATO DE PRESTAÇÃO DE SERVIÇO DA OBRA DE ILUMINAÇÃO DA BR 040.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4618/4618_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4618/4618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SUGESTÃO À COPASA PARA CONSTRUÇÃO DE REDE COLETORA DE ESGOTO NA RUA PETÚNIA, BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4619/4619_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4619/4619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA ESTRADA MARIANA, NA VILA MARIANA.  </t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4620/4620_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4620/4620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA RUA PETÚNIA, BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4621/4621_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4621/4621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE SOLICITE A COPASA CONSTRUÇÃO DE REDE COLETORA DE ESGOTO NA RUA ESTRADA MARIANA, BAIRRO VILA MARIANA. </t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4622/4622_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4622/4622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA REALIZADA OPERAÇÃO TAPA-BURACOS EM FRENTE AOS NºS 31, 101 E 295 DA RUA IRINEU TORRES BROCHADO, BAIRRO NOSSA SENHORA DA APARECIDA.  </t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4623/4623_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4623/4623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL LIMPEZA URBANA COM CAPINA DO MATO QUE CRESCE NAS MARGENS DA RUA JÚLIO PEREIRA DA CASTRO, AO LADO DA EMPRESA VALTRA TRATORES, BAIRRO NOSSA SENHORA APARECIDA.  </t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4624/4624_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4624/4624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE PROCEDA A CONTINUAÇÃO DA ABERTURA DA TRAVESSA ANTÔNIO SEVERINO, BAIRRO VISTA ALEGRE. </t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4625/4625_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4625/4625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE PROCEDA A CONTINUAÇÃO DA ABERTURA DO BECO TIRADENTES PARA SAIR NO BECO JOSÉ GONZAGA, NO BAIRRO BELA VISTA.  </t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4626/4626_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4626/4626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE PLACAS DE &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; DO LADO DIREITO DE TODA EXTENSÃO DA PRAÇA DO SANTANA.  </t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4627/4627_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4627/4627_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CALÇAMENTO DO BECO, COM BLOQUETES OU ASFALTO, NA RUA TUPIS, ENTRE OS NÚMEROS 530 E 538, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4628/4628_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4628/4628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ISENÇÃO DO IPTU PARA IMÓVEL HISTÓRICO (OFICINA DO AGOSTINHO) SITO À RUA EDUARDO PIMENTEL, PROCESSO DE RESTAURAÇÃO N.º 14.971/2010.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4629/4629_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4629/4629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL AGILIDADE NO PROCESSO DA AJUDA NA RESTAURAÇÃO DOS IMÓVES PERTENCENTES À SRA. TEREZA BARBOSA FERREIRA, QUE SE ENCONTRA EM FASE DE DEGRADAÇÃO, IMPOSSIBILITANTO O CONVÍVIO NOS MESMOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4630/4630_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4630/4630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A RESTAURAÇÃO DO MATA-BURRO NA ESTRADA MUNCIPAL DE ACESSO AO CENTRO TERAPÊUTICO DE REABILITAÇÃO &amp;#8220;PADRE ROLDÃO&amp;#8221;, NA REGIÃO ALDEIA DE CIMA. </t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4639/4639_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4639/4639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ENCAMINHAMENTO DE OFÍCIO À CEMIG SUGERINDO COLOCAÇÃO DE UM POSTE NA RUA TUPIS, PRÓXIMO AO N.º 780, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4640/4640_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4640/4640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NAS RUAS ESPATÓDIA, SETE E GRAVIOLA, NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4645/4645_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4645/4645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO UM MATA-BURRO NA REGIÃO SANTA BÁRBARA, FAZENDA INDAIAZINHO.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4643/4643_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4643/4643_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A INSTALAÇÃO DE LUMINÁRIAS NA RUA ZENOM ALVES RIBEIRO, PRÓXIMO AO NÚMERO 251.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4644/4644_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4644/4644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A LIMPEZA E A ORGANIZAÇÃO DO MATERIAL DE DEMOLIÇÃO DO IMÓVEL LOCALIZADO NA RUA GOIÁS N.º 431.  </t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4641/4641_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4641/4641_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A TROCA DO PONTO DE TÁXI LOCALIZADO EM FRENTE AO TERMINAL RODOVIÁRIO JK, PARA O ESPAÇO AOS FUNDOS DO TERMINAL.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4652/4652_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4652/4652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE SEJA PROVIDENCIADO UM MATA-BURRO NA FAZENDA RIACHO, NA REGIÃO DO MORRO AGUDO</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4653/4653_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4653/4653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE A AQUISIÇÃO DE BRINQUEDOS INFANTIL E EQUIPAMENTOS PARA ADULTOS , PESSOAS DA TERCEIRA IDADE E PESSOAS ESPECIAIS, DE MODO A CRIAR O PROGRAMA ACADEMIA NA PRAÇA, NA PRAÇA DA TORRE MESTRA, BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4654/4654_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4654/4654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE O PATROLAMENTO DO CAMPO DE FUTEBOL DO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4655/4655_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4655/4655_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJAM PROVIDENCIADOS DOIS REDUTORES DE VELOCIDADE NA RUA GERALDO PIMENTEL BARBOSA , BAIRRO VILA MARIANA</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4656/4656_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4656/4656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE, EM CARÁTER DE URGÊNCIA, A IMEDIATA REFORMA DA PONTE SOBRE O CÓRREGO RICO , O QUAL LIGA A FAZENDA SANTO AURÉLIO AO PONTAL, CONTEMPLANDO A COLOCAÇÃO DE PRANCHAS E ENCABEÇAMENTOS SOBRE O LOCAL REFERIDO</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4657/4657_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4657/4657_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE QUE PROCEDA IMEDIATAMENTE, EM CARÁTER DE URGÊNCIA, A COLOCAÇÃO DE MANILHAS E COBERTURAS À APROXIMADAMENTE 200 METROS DE DISTÂNCIA DA PONTE SOBRE O CÓRREGO RICO, O QUAL LIGA A FAZENDA SANTO AURÉLIO AO PONTAL.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4658/4658_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4658/4658_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA OFICIADA A OPERADORA OI PARA QUE PROVIDENCIE A INSTALAÇÃO DE ORELHÃO NA REGIÃO DA BATALHA, ESPECIFICAMENTE NO ASSENTAMENTO BATALHA, ONDE RESIDEM APROXIMADAMENTE 350 PESSOAS.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4659/4659_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4659/4659_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE PROVIDENCIAR A PASSAGEM MOLHADA NA MATA PRETA, REGIÃO CAMPO LIMPO - PALMITAL</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4660/4660_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4660/4660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADA A LIMPEZA E RETIRADA DE LIXO NA RUA SEIS LOCALIZADA NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4661/4661_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4661/4661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE PARA PROVIDENCIAR A LIMPEZA DE BUEIROS DA CIDADE NA RUA RUBENS BITENCOURT ESQUINA COM A RUA AUGUSTO FERREIRA ALBERNAZ (BECO) LOCALIZADA NO CENTRO.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4665/4665_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4665/4665_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PARA QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO AEXTENSÃO DE REDE ELÉTRICA COM 01 POSTE COM LUMINÁRIA NA RUA 4, PRÓXIMO AO NUMERO 85, BAIRRO BELA VISTA II.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4669/4669_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4669/4669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIDADOS DOIS BANHEIROS QUÍMICOS PARA A FEIRA DO BAIRRO SANTANA, SENDO UM DESTINADO AO PÚBLICO FEMININO E OUTRO MASCULINO.  </t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CÓPIA DO PROCESSO LICITATÓRIO DA RESTAURAÇÃO DO MUSEU HISTÓRICO E DO MUSEU DE ARTE SACRA.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4670/4670_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4670/4670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE LUMINÁRIA NOS POSTE LOCALIZADO NA RUA DA TORRE, PRÓXIMO AO NÚMERO 50 NO BAIRRO JK. </t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4671/4671_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4671/4671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL AGUAMENTO DAS RUAS NÃO ASFALTADAS DO POVOADO DE SÃO SEBASTIÃO PELO MENOS UMA VEZ POR SEMANA. </t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4672/4672_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4672/4672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NA REGIÃO CAPÃO GRANDE, EM DIREÇÃO À FAZENDA SANTA MÔNICA. </t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4673/4673_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4673/4673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DAS RUAS A, B E C, NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4674/4674_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4674/4674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DAS RUAS 06, 08, E 15, NO BAIRRO BANDEIRANTE.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4675/4675_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4675/4675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA RUA UM, NO POVOADO DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4676/4676_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4676/4676_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA RUA DA CAIXA, NO POVOADO DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4677/4677_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4677/4677_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA RUA ALTÍSSIMO, NO POVAODO DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4678/4678_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4678/4678_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA BENVINDO, NO POVAODO DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4679/4679_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4679/4679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA RUA BENVINDO, NO POVAODO DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4680/4680_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4680/4680_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA RUA DA IGREJA, NO POVAODO DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4681/4681_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4681/4681_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA DA CAIXA, NO POVAODO DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4682/4682_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4682/4682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA ENCAMINHADO OFÍCIO À CEMIG SUGERINDO COLOCAÇÃO DE UM POSTE NO BECO JÚLIO WILSON BATISTA, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4683/4683_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4683/4683_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA ENCAMINHADO OFICIO À COPASA SUGERINDO A CONSTRUÇÃO DE REDE COLETORA DE ESGOTO E INSTALAÇÃO DE REDE DE ÁGUA NO BECO JÚLIO WILSON BATISTA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NOS POSTES DA RUA DAS MANSÕES, NAS PROXIMIDADES DO NÚMERO 313, NO BAIRRO ESPLANADA.  </t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4685/4685_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4685/4685_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONTRATAÇÃO OU NOMEAÇÃO DE UM MÉDICO PARA ATUAR COM AS ATRIBUIÇÕES INERENTES A UM MÉDICO PERITO, NO ACOMPANHAMENTO DE PROCESSOS DE APOSENTADORIA E CONCESSÃO DE BENEFÍCIOS PREVIDENCIÁRIOS JUNTO AO INSS, CONFORME DISPÕE O ART. 42, § 1º DA LEI N.º 8.213/1991.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4686/4686_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4686/4686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL ASFALTAMENTO DA RUA A, NAS PROXIMIDADES DO NÚMERO 37, BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4687/4687_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4687/4687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA DA CAIXA D&amp;#8217;ÁGUA, NO SÃO SEBASTIÃO. </t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4688/4688_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4688/4688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA SOLICITADA DA CEMIG A COLOCAÇÃO DE DUAS LÂMPADAS NA RUA JOAQUIM BROCHADO.  </t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4692/4692_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4692/4692_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA EXTENSÃO DA TRAVESSA GOUVEIA, NO BAIRRO ARRAIAL D'ANGOLA.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4693/4693_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4693/4693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA EXTENSÃO DA RUA CAJUEIRO, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4689/4689_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4689/4689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REVISÃO DE EQUIPAMENTOS E APARELHOS FISIOTERAPÊUTICOS EM TODOS OS SETORES DE FISIOTERAPIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4690/4690_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4690/4690_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NA _x000D_
 ESTRADA DE ACESSO À FAZENDA BOM JESUS II, NA REGIÃO DO MUNDO NOVO.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4691/4691_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4691/4691_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE MANILHAS E ATERRAMENTO NA GROTA ONDE FAZ A DIVISÃO DOS BAIRROS ALTO DO AÇUDE E JK, NAS PROXIMIDADES DO AÇUDE.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4697/4697_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4697/4697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL IMPLANTAÇÃO DO PISO NACIONAL SALARIAL DOS PROFESSORES NO MUNICIPIO DE PARACATU.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4699/4699_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4699/4699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER , OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO A INSTALAÇÃO DE POSTES DE ENERGIA NA RUA GERALDO PIMENTEL, BAIRRO VILA MARIANA</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4700/4700_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4700/4700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER , OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO A INSTALAÇÃO DE CORTINAS NAS SALAS DE ESPERA PARA OBSERVAÇÃO DOS PACIENTES NO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4703/4703_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4703/4703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE DETERMINE A CRIAÇÃO DE CENTROS DE ARTES E ARTESANATOS NOS BAIRROS, COMO FONTE DE RENDA E OCUPAÇÃO PARA JOVENS E ADULTOS.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4704/4704_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4704/4704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE DETERMINE O SETOR COMPETENTE A REFORMA DA PRAÇA E DO PARQUE INSTALADO NA PRAÇA CÂNDIDO ULHOA , CENTRO</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4705/4705_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4705/4705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE DETERMINE A CONSTRUÇÃO DE UMA ESTÁTUA EM HOMENAGEM AO PARACATUENSE JOAQUIM BENEDITO BARBOSA GOMES, MINISTRO DO STF, NA PRAÇA FIRMINA SANTANA , CENTRO.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4706/4706_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4706/4706_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE SOLICITE À CEMIG, A COLOCAÇÃO DE UM POSTE DE ENERGIA ELÉTRICA NA RUA ROBERTO WACHSMUTH, CENTRO</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4707/4707_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4707/4707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE DETERMINE O SETOR COMPETENTE A COLOCAÇÃO DE BLOQUETES NO BECO DOS MENINOS, BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4708/4708_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4708/4708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE SOLICITE À CEMIG A COLOCAÇÃO DE DOIS POSTES DE ENERGIA ELÉTRICA NO BECO DOS MENINOS -BAIRRO ALTO DO AÇUDE</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4721/4721_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4721/4721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER , OUVIDO O PLENÁRIO, SEJA ENCAMINHADO AO PREFEITO MUNICIPAL SOLICITANDO A EXTENSÃO DA REDE ELÉTRICA COM LUMINÁRIAS NA AVENIDA BIAS FORTES, LADO DIREITO SENTIDO DA AMNOR E NO LADO ESQUERDO SOMENTE A INSTALAÇÃO DE LUMINÁRIAS ENTRE OS CLIENTES DA CEMIG Nº 3006795297, E Nº 3010477994.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4722/4722_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4722/4722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE SOLICITE À OPERADADORA OI, ESCLARECIMENTOS SOBRE O MAU ATENDIMENTO DA INTERNET NA CIDADE DE PARACATU.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4723/4723_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4723/4723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO A RESTAURAÇÃO DA EDIFICAÇÃO HISTÓRICA DE PROPRIEDADE DO SR. RONALDO BARBOSA DE OLIVEIRA, LOCALIZADA NA RUA ANTONIO PORTO Nº 28, CENTRO.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4724/4724_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4724/4724_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE SOLICITE AO SETOR COMPETENTE A LIMPEZA DOS BUEIROS DA CIDADE.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4725/4725_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4725/4725_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE SOLICITE AO SETOR COMPETENTE SEJA FEITO UM ACESSO  DA RUA ANTÔNIO MARTINS LIGANDO A RUA OLHOS D AGUA , NOS FUNDOS DO HIPERMERCADO DA COOPERVAP.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4726/4726_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4726/4726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE DETERMINE AO SETOR COMPETENTE QUE PROCEDA A MANUTENÇÃO DO PARQUE MUNICIPAL SÃO SEBASTIÃO DOS OLHOS D AGUA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3672,67 +3672,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4637/4637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4596/4596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4516/4516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4583/4583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4553/4553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4554/4554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4556/4556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4557/4557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4558/4558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4560/4560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4561/4561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4562/4562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4563/4563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4564/4564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4565/4565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4566/4566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4577/4577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4579/4579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4580/4580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4581/4581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4584/4584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4585/4585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4586/4586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4587/4587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4588/4588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4589/4589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4590/4590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4594/4594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4595/4595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4597/4597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4598/4598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4599/4599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4608/4608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4609/4609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4610/4610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4611/4611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4615/4615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4616/4616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4617/4617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4619/4619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4620/4620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4621/4621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4622/4622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4623/4623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4625/4625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4626/4626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4627/4627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4628/4628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4630/4630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4645/4645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4643/4643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4644/4644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4641/4641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4652/4652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4657/4657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4658/4658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4659/4659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4660/4660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4661/4661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4665/4665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4672/4672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4673/4673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4674/4674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4675/4675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4677/4677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4726/4726_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4637/4637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4596/4596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4516/4516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4583/4583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4541/4541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4542/4542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4544/4544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4548/4548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4550/4550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4553/4553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4554/4554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4556/4556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4557/4557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4558/4558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4559/4559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4560/4560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4561/4561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4562/4562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4563/4563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4564/4564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4565/4565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4566/4566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4573/4573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4574/4574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4575/4575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4576/4576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4577/4577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4579/4579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4580/4580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4581/4581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4638/4638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4584/4584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4585/4585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4586/4586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4587/4587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4588/4588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4589/4589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4590/4590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4591/4591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4592/4592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4593/4593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4594/4594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4595/4595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4597/4597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4598/4598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4599/4599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4608/4608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4609/4609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4610/4610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4611/4611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4612/4612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4614/4614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4615/4615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4616/4616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4617/4617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4618/4618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4619/4619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4620/4620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4621/4621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4622/4622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4623/4623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4625/4625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4626/4626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4627/4627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4628/4628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4630/4630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4639/4639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4640/4640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4645/4645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4643/4643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4644/4644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4641/4641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4652/4652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4653/4653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4654/4654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4655/4655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4656/4656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4657/4657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4658/4658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4659/4659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4660/4660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4661/4661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4665/4665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4672/4672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4673/4673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4674/4674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4675/4675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4677/4677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2012/4726/4726_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="122.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>