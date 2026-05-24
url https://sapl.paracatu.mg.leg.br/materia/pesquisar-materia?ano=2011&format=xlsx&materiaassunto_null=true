--- v0 (2026-02-09)
+++ v1 (2026-05-24)
@@ -54,655 +54,655 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>João Macedo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3930/3930_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3930/3930_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO AO SENHOR ADÃO SÉRGIO GOMES, GERENTE DA ASSESSORIA DE PROJETOS E AÇÕES SOCIAIS DA ELETROBRÁS FURNAS, PELA FORMATURA DOS ALUNOS ORIGINÁRIOS DOS ASSENTAMENTOS RURAIS PRÓXIMOS À USINA DA BATALHA, EM CURSOS DO SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL - SENAI, NO CENTRO INTEGRADO DE EDUCAÇÃO AMBIENTAL DO CANTEIRO DE OBRAS DA USINA HIDRELÉTRICA BATALHA.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4228/4228_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4228/4228_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AO TENENTE PM SENHOR JOAO BATISTA VIEIRA</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3944/3944_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3944/3944_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO AO SENHOR JURANDIR DÁRIO GOUVEIA DAMASCENO (DÁRIO ALEGRIA), POR SER O ÚNICO PARACATUENSE CAMPEÃO BRASILEIRO DE FUTEBOL PELA SOCIEDADE ESPORTIVA PALMEIRAS, NAS DÉCADAS DE 60 E 70, BEM COMO PELA DEZENA DE TÍTULOS CONQUISTADOS COMO JOGADOR PROFISSIONAL DE FUTEBOL.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Joãozinho Contador</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3931/3931_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3931/3931_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À SENHORA CLÉRIA GERALDA MUNDIM DA SILVA PEREIRA, EX-PROFESSORA DO COLÉGIO ESTADUAL JÚLIA CAMARGOS, PELA SUA OBSTINADA DEDICAÇÃO À EDUCAÇÃO INFANTIL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3933/3933_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3933/3933_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À SENHORA MARIA CELCIDIA MACÊDO MUNDIM, EX-PROFESSORA DO COLÉGIO ESTADUAL JÚLIA CAMARGOS, PELA SUA OBSTINADA DEDICAÇÃO À EDUCAÇÃO INFANTIL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3934/3934_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3934/3934_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À SENHORA MARINA DE SOUSA MATOS,EX-PROFESSORA DO COLÉGIO ESTADUAL JÚLIA CAMARGOS, PELA SUA OBSTINADA DEDICAÇÃO À EDUCAÇÃO INFANTIL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3935/3935_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3935/3935_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À SENHORA NILDA DO ROSÁRIO VIEIRA DE SOUZA, EX-PROFESSORA DO COLÉGIO ESTADUAL JÚLIA CAMARGOS, PELA SUA OBSTINADA DEDICAÇÃO À EDUCAÇÃO INFANTIL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rosival Araújo</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3936/3936_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3936/3936_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À EQUIPE ESPORTE CLUBE AMABAP, PELA CONQUISTA DO 1º LUGAR (CAMPEÃO) DO CAMPEONATO MUNICIPAL DE FUTEBOL DE PARACATU, NO ANO DE 2010.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Glewton de Sá</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3937/3937_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3937/3937_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À ESCOLA ESTADUAL ALTINA DE PAULA PELOS 26 ANOS DE SERVIÇOS PRESTADOS NA EDUCAÇÃO PARACATUENSE.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3938/3938_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3938/3938_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO AO COLÉGIO EQUIPE PELOS SERVIÇOS PRESTADOS À EDUCAÇÃO PARACATUENSE.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Romualdo Ulhôa</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3939/3939_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3939/3939_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À FOLIA DE SANTOS REIS DO NOLASCO, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3940/3940_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3940/3940_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À FOLIA DE SANTOS REIS - BAIRROS NOSSA SENHORA DE FÁTIMA, NOVO HORIZONTE E CHAPADINHA, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3941/3941_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3941/3941_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À FOLIA DE SANTOS REIS E NOSSA SENHORA D'ABADIA - REGIÃO RIBEIRO, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3942/3942_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3942/3942_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À FOLIA DE SANTA LUZIA - REGIÃO MACHADINHO, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3945/3945_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3945/3945_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À FOLIA DE SANTOS REIS - COMUNIDADE SOARES, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3947/3947_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3947/3947_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO À FOLIA DE REIS - COMUNIDADE SÃO CRISTÓVÃO, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4239/4239_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4239/4239_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À FOLIA DIVINO ESPIRITO SANTO- REGIÃO ALDEIA/CARAPINAS, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4243/4243_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4243/4243_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À FOLIA DE SANTOS REIS E SÃO SEBATIÃO- BAIRRO ALVORADA, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4244/4244_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4244/4244_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À FOLIA DE SANTOS REIS E NOSSA SENHORA D´ABADIA -FAZENDA PALMITAL, PELA CONTRIBUIÇÃO NA PRESERVAÇÃO DA CULTURA REGIONAL</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4245/4245_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4245/4245_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À JOVEM FERNANDA BOTELHO PELOS DIVERSOS TÍTULOS CONQUISTADOS NA PROVA DE 3 TAMBORES</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4246/4246_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4246/4246_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À JOVEM MARIANA AUGUSTA CAIXETA BATISTA FRANCO PELOS DIVERSOS TÍTULOS CONQUISTADOS NA PROVA DE 3 TAMBORES</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>José Maria Coimbra</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AOS MEMBROS DO MOVIMENTO EJC- ENCONTRO DE JOVENS COM CRISTO DAS PAROQUIAS DE PARACATU PELOS TRABALHOS QUE VEM REALIZANDO COM OS JOVENS </t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4248/4248_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4248/4248_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AOS MEMBROS DO MOVIMENTO MAC- MOVIMENTO DE ADOLESCENTES COM CRISTO- PELA DEDICAÇÃO COM OS TRABALHOS QUE VEM REALIZANDO COM OS ADOLESCENTES.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4249/4249_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4249/4249_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AOS MEMBROS DO MOVIMENTO EAC- ENCONTRO DE ADOLESCENTES COM CRISTO DAS PAROQUIAS DE PARACATU</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AOS MEMBROS DO MINISTÉRIO PARA AS CRIANÇAS DO MUNICÍPIO DE PARACATU, PELOS TRABALHOS QUE VEM DESENVOLVENDO JUNTO AS CRIANÇAS</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À DIVERSAS MULHERES DE COMUNIDADES RURAIS , PELA HOMENAGEM  " MULHER DO CAMPO " RECEBIDA DA COOPERVAP E COMITÊ EDUCATIVO NA SEMANA DO COOPERADO.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SENHOR LIBERINO XAVIER DA ROSA POR SERVIÇOS PRESTADOS ÀS ASSOCIAÇÕES RURAIS DA ALDEIA DE CIMA E LIGEIRO,A ASSOCIAÇÃO DO BAIRRO ALTO DO AÇUDE E AO CONSELHO RELIGIOSO DA COMUNIDADE DE SÃO CRISTÓVÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Graças Jales</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4263/4263_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4263/4263_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SENHOR ALEXANDRE DE OLIVEIRA GAMA</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4264/4264_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4264/4264_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO SENHOR ISIO ANDRADE SOUTO AOS RELEVANTES SERVIÇOS PRESTADOS AOS ALUNOS DA APAE DE PARACATU</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL A IVANETE MENDES DO NASCIMENTO AVELAR PELOS RELEVANTES SERVIÇOS PRESTADOS A 11 ANOS FRENTE A DIREÇÃO DA ESCOLA ESTADUAL AFONSO ROQUETE .</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4268/4268_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4268/4268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À SENHORA RUTH BROCHADO FERREIRA</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4269/4269_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4269/4269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL AO PROFESSOR LAVOISIER ALBERNAZ</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Sílvio Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4270/4270_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4270/4270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À ESCOLA AFONSO ROQUETE PELOS SEUS 45 ANOS DE EXISTÊNCIA</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4271/4271_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4271/4271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À BANDA LYRA PARACATUENSE PELOS SEUS 50 ANOS DE FUNDAÇÃO</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4272/4272_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4272/4272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À SENHORA HELENA ALVES DA MOTA BASTOS</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4274/4274_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4274/4274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À SENHORA MARIA HELENA GONÇALVES NUNES</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4275/4275_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4275/4275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À UNITEC</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4276/4276_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4276/4276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL À SENHORA MARIA APARECIDA DE FREITAS NEIVA</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4283/4283_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4283/4283_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AO SENHOR RENATO SIMÕES LOPES</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4284/4284_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4284/4284_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AO SENHOR GERALDO ALVES DE SOUSA</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4285/4285_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4285/4285_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AO SENHOR VANDERLEI CONSTANTINO DE SOUZA</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4286/4286_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4286/4286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE A MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À SENHORA APARECIDA SILVA MENDES</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4287/4287_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4287/4287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À FANFARRA DA ESCOLA ESTADUAL AFONSO ROQUETE</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4288/4288_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4288/4288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À SENHORA WALDEREZ PORTO GONÇALVES DA SILVA</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4289/4289_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4289/4289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AO MÉDICO DOUTOR ALMIR JOSE DO AMARAL</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4290/4290_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4290/4290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AO _x000D_
 UNIÃO ESPORTE CLUBE</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Vânio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4291/4291_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4291/4291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU AO SANTANA ESPORTE CLUBE </t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4292/4292_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4292/4292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À SENHORITA RAFAELA XAVIER LUIZ</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Wilson Martins</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4293/4293_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4293/4293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MANIFESTAÇÃO DE REGOZIJO DA CÂMARA MUNICIPAL DE PARACATU À EMATER =MG</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT E AOS §§ 1º E 4º DO ART. 340 E AOS INCISOS XVI E XX DO ART. 341, DA LEI COMPLEMENTAR MUNICIPAL N.º 63,  DE 23 DE MAIO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>SUPRIME O § 11 DA LEI COMPLEMENTAR MUNICIPAL Nº 63, DE 23 DE MAIO DE 2009.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
@@ -1476,5228 +1476,5228 @@
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>PEO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>José Maria Coimbra, João Macedo, Rosival Araújo, Vânio Ferreira</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS À LEI ORGÂNICA DO MUNICÍPIO DE PARACATU</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>RQN</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3769/3769_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3769/3769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA ENCAMINHAMENTO DO RELATÓRIO FINAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO, CONSTITUÍDA PELA PORTARIA N.º 1.690, DE 20 DE MARÇO DE 2010, AO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INTERVENÇÃO JUNTO À OI/TELEMAR PARA INSTALAÇÃO DE TELEFONE PÚBLICO NA COMUNIDADE DO CERCADO.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3771/3771_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3771/3771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA SANTA LUZIA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3772/3772_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3772/3772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA LEONOR SILVA NEIVA (ATRÁS DO CLUBE UNIÃO), BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3773/3773_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3773/3773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA AVENIDA AEROPORTO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3774/3774_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3774/3774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA EVERALDO SANTANA - VEVÉ, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3775/3775_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3775/3775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS BUEIROS NA RUA BENEDITO GOMES MOREIRA, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3776/3776_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3776/3776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS TRÊS REDUTORES DE VELOCIDADE NA RUA PADRE BENÉ, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3777/3777_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3777/3777_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS DOIS REDUTORES DE VELOCIDADE NA RUA ISMAEL FAUSTINO PEREIRA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3778/3778_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3778/3778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO RECAPEAMENTO ASFÁLTICO NA RUA ROMUALDO SILVA NEIVA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3779/3779_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3779/3779_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA PAVIMENTAÇÃO ASFÁLTICA NA RUA ENTRE OS BAIRROS ALTO DO AÇUDE E SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3780/3780_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3780/3780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COMPLEMENTO DO RECAPEAMENTO ASFÁLTICO NA RUA ANDRÉ AVELINO ARAÚJO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3781/3781_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3781/3781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA COBERTURA DO PONTO DE ÔNIBUS NA RUA JOAQUIM MURTINHO, NO CENTRO.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O PROLONGAMENTO DA TRAVESSA SINHÁ ULHÔA, PRÓXIMO AO N.º 835, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3783/3783_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3783/3783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL AUMENTO DE ESTACIONAMENTO NA RUA JOAQUIM MURTINHO, EM FRENTE À FARMÁCIA IMPERATRIZ, NO CENTRO.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3784/3784_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3784/3784_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A VIABILIZAÇÃO DO INGRESSO DA TV DIGITAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA ENCAMINHAMENTO DE OFÍCIO À COPASA SUGERINDO CONSTRUÇÃO DE REDE COLETORA DE ESGOTO NA RUA FRANCISCO MENDES TEIXEIRA, BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3786/3786_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3786/3786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA BÁLSAMO, NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA FIRMADO CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL, AGÊNCIA PARACATU, OBJETIVANDO DISPONIBILIZAÇÃO DE SERVIDORES MUNICIPAIS À CEF PARA A AGILIZAÇÃO DOS PROCESSOS VINCULADOS AO FINANCIAMENTO DA CASA PRÓPRIA.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3788/3788_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3788/3788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA DADA CONTINUIDADE À CONSTRUÇÃO DA AVENIDA OLEGÁRIO MACIEL, DO TRECHO INICIANDO-SE NA TRAVESSIA DA RUA DULCE BATISTA CORDEIRO, PRÓXIMO À ANTIGA CASA DA BÊNÇÃO, ATÉ A PONTE DE ACESSO AO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3789/3789_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3789/3789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO RECAPEAMENTO DA AV. OLEGÁRIO MACIEL, CENTRO.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3790/3790_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3790/3790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ASFALTAMENTO DAS RUAS DOS CAQUIS E GRAVIOLA, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3791/3791_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3791/3791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL LIMPEZA DA AV. OLEGÁRIO MACIEL, DO TRECHO INICIANDO-SE NA TRAVESSA DA RUA DULCE BATISTA CORDEIRO, PRÓXIMO À ANTIGA CASA DA BÊNÇÃO, ATÉ A PONTE DE ACESSO AO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3792/3792_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3792/3792_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PROVIDÊNCIA NA DESAPROPRIAÇÃO DOS TERRENOS LOCALIZADOS NO INÍCIO DA RUA ABADIA LEMOS DO PRADO, PRÓXIMO À UNITEC, OBJETIVANDO LIGAR A RUA ABADIA LEMOS DO PRADO DIRETAMENTE À RUA EURIDAMAS AVELINO DE BARROS, BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3793/3793_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3793/3793_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PRIORIZAÇÃO DOS CEM MATA-BURROS PARA AS LINHAS DE TRANSPORTE ESCOLAR DA ZONA RURAL.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3794/3794_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3794/3794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO E MANUTENÇÃO DE LIXEIRAS PADRONIZADAS NO PERÍMETRO URBANO, COM AUXÍLIO DAS INSTITUIÇÕES SOCIAIS OU EMPRESAS PRIVADAS.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3795/3795_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3795/3795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE GALERIA PLUVIAL NA TRAVESSA ESPÍRITO SANTO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3796/3796_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3796/3796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PARCERIA COM A EMPRESA CAMPO - FERTILIDADE DO SOLO E NUTRIÇÃO VEGETAL, NO SENTIDO DE AUXILIAR OS PEQUENOS PRODUTORES RURAIS NA DIVERSIFICAÇÃO DOS SEUS PRODUTOS. </t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3797/3797_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3797/3797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA OFICIADA A COPASA PARA QUE PROVIDENCIE A CONSTRUÇÃO DE REDE DE ESGOTO NA TRAVESSA ESPÍRITO SANTO, SENTIDO CLUBE DOS 45, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3798/3798_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3798/3798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA CONTRATAÇÃO DE MÉDICO REUMATOLOGISTA.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3799/3799_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3799/3799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA CONTRATAÇÃO DE MÉDICO, CERTIFICADO PELO CONSELHO, EM ENDOCRINOLOGIA.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3800/3800_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3800/3800_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL IMPLANTAÇÃO DE UMA SALA DE INFORMÁTICA NA ESCOLA MUNICIPAL MARIA DA TRINDADE, NO POVOADO LAGOA DE SANTO ANTÔNIO, DEVIDAMENTE EQUIPADA.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3801/3801_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3801/3801_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA RIO GRANDE DO SUL COM A RUA JOSINO RODRIGUES, FUNDO COM A ESCOLA SÉRGIO ULHÔA.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3802/3802_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3802/3802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O REDIMENSIONAMENTO DO TRÂNSITO NA RUA DR. SEABRA, PRAÇA CEL. RODOLFO ADJUTO, CENTRO.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3803/3803_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3803/3803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A ALTERAÇÃO DO LOCAL DA FAIXA DE PEDESTRE SITUADA NA AVENIDA JOAQUIM MURTINHO, PRÓXIMO AO N.º 145, CENTRO.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3804/3804_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3804/3804_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O REDIMENSIONAMENTO DO TRÂNSITO NA RUA BENEDITO LABOISSIERE, CENTRO, PARA FACILITAR O ACESSO AO NOVO PRONTO SOCORRO DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3805/3805_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3805/3805_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA RUA ALAMANDA, PRÓXIMO AO N.º 549, BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3806/3806_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3806/3806_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA CARAMBOLA, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3807/3807_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3807/3807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA OITO, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3808/3808_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3808/3808_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA FIRMINA SANTANA, NO CENTRO.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3809/3809_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3809/3809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO RECAPEAMENTO ASFÁLTICO NA RUA ALAMANDA, BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3810/3810_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3810/3810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA PAVIMENTAÇÃO ASFÁLTICA NA RUA LARANJEIRAS, QUADRA 13A, INÍCIO NO LOTE 78, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3811/3811_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3811/3811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA PAVIMENTAÇÃO ASFÁLTICA NA RUA ESPÍRITO SANTO, SETOR CHÁCARAS, BAIRRO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3812/3812_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3812/3812_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A CONSTRUÇÃO DE UM PARQUE INFANTIL NA COMUNIDADE SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3813/3813_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3813/3813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA RECAPEAMENTO RECAPEAMENTO ASFÁLTICO NAS RUAS SÃO PAULO E SÃO JOSÉ, SETOR ESPÍRITO SANTO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>José Maria Coimbra, Glewton de Sá, Joãozinho Contador, Romualdo Ulhôa</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3814/3814_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3814/3814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPALSEJA PROVIDENCIADA A CONSTRUÇÃO DE UM PARQUE INFANTIL NA ESCOLA MUNICIPAL NILO SADOC.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3815/3815_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3815/3815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA  NA ESCOLA MUNICIPAL NILO SADOC.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3943/3943_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3943/3943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL LISTA TIPIFICANDO OS SERVIDORES PÚBLICOS MUNICIPAIS QUE COMPÕEM A EQUIPE MULTIPROFISSIONAL DA ÁREA DE EDUCAÇÃO ESPECIAL, CONTENDO NOMES E SETORES DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA ALAMEDA DAS ORQUÍDEAS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3828/3828_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3828/3828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A VIABILIDADE DE IMPLANTAR NAS ESCOLAS DO MUNICÍPIO O ENSINAMENTO DO XADREZ PARA MELHORA DO RACIOCÍNIO DOS ALUNOS.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3829/3829_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3829/3829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NAS RUAS, ONDE HOUVER NECESSIDADE, NO BAIRRO NOVO HORIZONTE E PROJETO 21.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3830/3830_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3830/3830_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NAS RUAS, ONDE HOUVER NECESSIDADE, DO BAIRRO NOVO HORIZONTE E PROJETO 21.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3831/3831_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3831/3831_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UM MATA-BURROS NA ESTRADA DA AGROMAM, DEPOIS DA ESTRADA DA FAZENDA DO SENHOR "JOSÈ FUMEGA", A PRIMEIRA À DIREITA.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3832/3832_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3832/3832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA CONSTRUÍDA UMA PONTE MOLHADA NO CÓRREGO ESTIVA, NA REGIÃO DO PALMITAL.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3833/3833_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3833/3833_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REFORMA DA CERCA ALAMBRADO E PINTURA DA ESCOLA MUNICIPAL JOSÉ PALMA, BEM COMO A CONTRATAÇÃO DE UM SUPERVISOS PARA A MESMA ESCOLA.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3834/3834_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3834/3834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ESCOLA MUNICIPAL JOSÉ PALMA.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3835/3835_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3835/3835_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM CONSTRUÍDOS DOIS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA JOÃO ULHÔA, PRÓXIMOS AO N.º 487, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3836/3836_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3836/3836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS DE ACESSO AOS ASSENTAMENTOS JAMBREIRO E BATALHA.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3837/3837_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3837/3837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL DOAÇÃO DE VACINAS DE FEBRE AFTOSA PARA OS PEQUENOS PRODUTORES QUE POSSUEM ATÉ CEM CABEÇAS DE BOVINO.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3838/3838_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3838/3838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL MARCAÇÃO DE FAIXA DE PEDESTRES PRÓXIMO AOS PONTOS DE PARADA DE ÔNIBUS NA RUA EURIDAMAS AVELINO DE BARROS, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3839/3839_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3839/3839_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE MEIOS-FIOS NAS RUAS ABADIA LEMOS DO PRADO, CRISTIANO PRADO E OLAVO BILAC, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3840/3840_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3840/3840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ASFALTAMENTO DAS RUAS JOSEFINA MARIANO DE ALMEIDA, MANOEL MUNDIM, ANTENOR DA SILVA NEIVA, FELISBERTO CALDEIRA BRANT, MONTEIRO DOS SANTOS E TEODORO VILELA, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3841/3841_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3841/3841_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ASFALTAMENTO DAS RUAS SITUADAS NO PROGRAMA "MINHA CASA MINHA VIDA", DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3842/3842_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3842/3842_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ASFALTAMENTO DAS RUAS EXPEDITO NASCIMENTO, SANTOS DIAS, GOVERNADOR BIAS FORTES, SEIS, SETE E OITO, BAIRRO BANDEIRANTES.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3843/3843_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3843/3843_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA CONSTRUÍDA VALA/RAMPA E PAVIMENTO DE COBERTURA NO PRÉDIO DA POLÍCIA CIVIL PARA REALIZAÇÃO DAS VISTORIAS DE CARROS.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3844/3844_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3844/3844_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA FROTA DE CAMINHÕES E MÁQUINAS CARREGADEIRAS PARA A LIMPEZA DE QUINTAIS E LOTES VAGOS EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PLACA DE SINALIZAÇÃO VERTICAL (PROIBIDO PARAR A ESTACIONAR), NA RUA DOM SERAFIM, PRÓXIMO À ESCOLA ESTADUAL DOM SERAFIM, NO BAIRRO ARRAIAL D'ANGOLA.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE UMA TORRE DE TRANSMISSÃO DE SINAL DA OPERADORA VIVO NA REGIÃO DO JAMBREIRO.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3847/3847_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3847/3847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE UMA TORRE DE TRANSMISSÃO DE SINAL DA OPERADORA VIVO, NA REGIÃO DO ENTRE RIBEIRO.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>Vânio Ferreira, Graças Jales, Sílvio Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4042/4042_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4042/4042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA SEJA REQUISITADO DO PREFEITO MUNICIPAL CÓPIA DOS DOIS PROCESSOS LICITATÓRIOS, NOTAS DE EMPRENHO, TERMOS ADITIVOS DE PREÇO E DE PRAZO E QUALQUER OUTRA FORMA DE PAGAMENTO DA OBRA DE REFORMA DO TERMINAL RODOVIÁRIO JK.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3848/3848_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3848/3848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECUPERAÇÃO DA REPRESA SITUADA NO PA BURITI DA CONQUISTA, PRÓXIMO AO LOTE 51.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM DISPONIBILIZADAS NO LABORATÓRIO CENTRAL DE ANÁLISES CLÍNICAS DO MUNICÍPIO RAMPAS DE ACESSO PARA LOCOMOÇÃO DOS PACIENTES PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3850/3850_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3850/3850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA DISTRIBUIÇÃO DE MEDICAMENTOS NOS POSTOS DE SAÚDE DE TODOS OS BAIRROS.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3851/3851_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3851/3851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA DISPONIBILIZADA NO LABORATÓRIO CENTRAL DE ANÁLISES CLÍNICAS DO MUNICÍPIO UMA CADEIRA DE RODAS PARA LOCOMOÇÃO DOS PACIENTES PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3852/3852_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3852/3852_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA NOS POSTOS DE SAÚDE DE TODOS OS BAIRROS COLETA DE MATERIAL PARA EXAMES CLÍNICOS (SANGUE, FEZES, URINA), ASSIM COMO A ENTREGA DOS RESPECTIVOS RESULTADOS.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3853/3853_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3853/3853_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A MUDANÇA DA BIBLIOTECA PÚBLICA PARA UM PRÉDIO QUE ATENDA AS SUAS NECESSIDADES, DE LOCALIZAÇÃO CENTRALIZADA.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3854/3854_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3854/3854_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SUGESTÃO À COPASA DA CONSTRUÇÃO DE REDE DE ESGOTO NA RUA QUATRO, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3855/3855_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3855/3855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA PRESIDENTE COSTA E SILVA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UMA PASSARELA DE PEDESTRES SOBRE O CÓRREGO RICO LIGANDO A RUA PEDRO ÁLVARES CABRAL, BAIRRO PRADO À RUA MOACIR WANDER, VILA CRUVINEL.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3857/3857_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3857/3857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UMA PASSARELA DE PEDESTRES SOBRE O CÓRREGO RICO LIGANDO A RUA BRASÍLIO GUIMARÃES TAVARES, CENTRO, À RUA FIRMINA LEMOS DO PRADO, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UMA PASSARELA DE PEDESTRES SOBRE O CÓRREGO RICO LIGANDO A RUA BRASÍLIA, BAIRRO CIDADE NOVA, À RUA CAROLINA DE SOUZA, BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A RETIRADA DA LIXEIRA FIXADA NO CENTRO DA CALÇADA DA RUA BENEDITO LABOISSIERE, EM FRENTE AO N.º 99, CENTRO.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4041/4041_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4041/4041_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA SEJA REQUISITADA DO PREFEITO MUNICIPAL CÓPIA DO PROCESSO LICITATÓRIO, REFERENTE Á OBRA DE CONSTRUÇÃO DO POSTO DE SAÚDE DO BAIRRO PRIMAVERA, DE EMPENHOS, CHEQUES, ADITIVOS, CONTRATOS DE EVENTUAIS CONTRATAÇÕES DIRETAS DO REMANESCENTE DA OBRA E DE QUALQUER FORMA DE PAGAMENTO DO REMANESCENTE.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3891/3891_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3891/3891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE CALÇADA (PASSEIO) NA RUA DR. ALMIR ALAOR PORTO ADJUTO, PRÓXIMO À ESCOLA ESTADUAL TEMÍSTOCLES ROCHA, BAIRRO JÓQUEI CLUBE.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3877/3877_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3877/3877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADAS MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO PRÓXIMO À ESCOLA ESTADUAL TEMÍSTOCLES ROCHA, TAIS COMO: COLOCAÇÃO DE PLACAS INDICATIVAS, CONSTRUÇÃO E PINTURA DE DUAS FAIXAS ELEVADAS NA AV. OLEGÁRIO MACIEL.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3874/3874_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3874/3874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS MEIOS-FIOS NAS RUAS DO BAIRRO VILA DO SOL.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3875/3875_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3875/3875_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ILUMINAÇÃO NA MG 188, PRÓXIMO À TRAVESSA DE ACESSO AO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3878/3878_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3878/3878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA INSTALAÇÃO DE REDE DE ESGOTO NA RUA DO PERÍMETRO, TRAVESSA OTO COSTA, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3879/3879_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3879/3879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA INSTALAÇÃO DE REDE DE ESGOTO NA RUA DO PERÍMETRO, TRAVESSA GENIVAL CRISPIM, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3880/3880_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3880/3880_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA INSTALAÇÃO DE REDE DE ESGOTO NA RUA DO PERÍMETRO, TRAVESSA ANTÔNIO SANTANA, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3881/3881_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3881/3881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A INSTALAÇÃO DE REDE DE ESGOTO NA RUA DO PERÍMETRO, TRAVESSA PEDRO VILELA, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3882/3882_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3882/3882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DA RUA SALGADO FILHO COM A RUA MELQUÍADES GONÇALVES DE CARVALHO, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3883/3883_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3883/3883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3884/3884_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3884/3884_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL FAIXA DE PEDESTRES NO INÍCIO DA RUA JOAQUIM MURTINHO, NAS PROXIMIDADES DA FARMÁCIA SANTA MARTA, NO CENTRO.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3885/3885_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3885/3885_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REFORMA DA PONTE QUE LIGA OS BAIRROS SANTANA E VILA MARIANA.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3886/3886_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3886/3886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A POSSIBILIDADE DE ARRUMAR A PASSARELA DE PEDESTRES DA PONTE QUE LIGA A LADEIRA DOS FARIAS COM A RUA EURIDAMAS AVELINO DE BARROS, BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3887/3887_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3887/3887_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE PONTOS DE PARADA DE ÔNIBUS COM COBERTURA NA RUA EURIDAMAS AVELINO BARROS, BAIRRO LAVRADO, EM FRENTE AO COLÉGIO OBJETIVO E AO SESC LACES.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA RAUL BOTELHO, EM FRENTE AO POSTO DE SAÚDE, BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3889/3889_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3889/3889_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A CONSTRUÇÃO DE PONTO DE PARADA DE ÔNIBUS COM COBERTURA NA PRAÇA DO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE ATENDA O § 2º DO ART. 12 DA LEI 10.257, DE 10/07/2001, DISPONIBILIZANDO AOS INTERESSADOS OS BENEFÍCIOS DA ASSISTÊNCIA JUDICIÁRIA GRATUITA, BEM COMO OS SERVIÇOS DE ENGENHARIA PARA OS LEVANTAMENTOS TOPOGRÁFICOS.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3892/3892_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3892/3892_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PLACA DE SINALIZAÇÃO DE TRÂNSITO (CONTRAMÃO)NA TRAVESSA HAMILTON CAETANO ESQUINA COM A RUA JOAQUIM MURTINHO, CENTRO.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3893/3893_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3893/3893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE SEMÁFORO NA ESQUINA DA RUA SÉRGIO ULHÔA COM A RUA JOAQUIM DA SILVA PEREIRA (ESQUINA DA CÂMARA MUNICIPAL).</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3894/3894_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3894/3894_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UMA CRECHE NO BAIRRO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3895/3895_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3895/3895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL TRÊS REDUTORES DE VELOCIDADE NA RUA DOM ELDER CÂMARA, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3896/3896_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3896/3896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO DAS RUAS GERALDO BARBOSA E JOAQUIM COSTA CARIJÓ, BEM COMO DA TRAVESSA DOS OPERÁRIOS, LOCALIZADA PARALELAMENTE À RUA JOAQUIM COSTA CARIJÓ, POR CIMA DA ESCOLA MUNICIPAL ALTINA DE PAULA, NA VILA MARIANA, E AINDA, O LIGAMENTO DA TRAVESSA DOS OPERÁRIOS, AOS FUNDOS, COM A RUA JOAQUIM COSTA CARIJÓ.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3897/3897_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3897/3897_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA EURIDAMAS AVELINO DE BARROS, DAS PROXIMIDADES DA FACULDADE ATENAS ATÉ O CLUBE DA ASSOCIAÇÃO DO BANCO DO BRASIL, CONHECIDA COMO AABB.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA ENCAMINHAMENTO DE OFÍCIO À OI/TELEMAR SUGERINDO A INSTALAÇÃO DE UM TELEFONE PÚBLICO NA RUA 08, NAS PROXIMIDADES DO N.º 243, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3899/3899_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3899/3899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SINALIZAÇÃO DA RUA SAMUEL ROCHA, INDICANDO QUE OS VEÍCULOS SEJAM ESTACIONADOS EM UM DOS LADOS DA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NA RUA EURIDAMAS AVELINO DE BARROS, PRÓXIMO AO QUEBRA-MOLAS EM FRENTE AO APAC, BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE QUE SEJAM COLOCADAS LONAS DE PROTEÇÃO NAS PAREDES DO PRÉDIO DO MUSEU DE ARTES SACRAS, DEVIDO AO PROCESSO DE RESTAURAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3902/3902_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3902/3902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL O CUMPRIMENTO DO DISPOSTO NO INCISO III DO ART. 37 DA LEI COMPLEMENTAR N.º 63/2009, BEM COMO PROVIDÊNCIAS AFINS.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3903/3903_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3903/3903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL DESAPROPRIAÇÃO DE ÁREA PARA INSTALAÇÃO DE PARQUE ECOLÓGICO FRENTE À RUA ORLANDO ULHÔA BATISTA, VILA MARIANA.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3904/3904_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3904/3904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE BLOQUETES NA TRAVESSA ANTÔNIO SANTANA, PRÓXIMO AO AEROPORTO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3905/3905_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3905/3905_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ENCAMINHAMENTO DE PROJETO DE LEI À CÂMARA MUNICIPAL COM A FINALIDADE DE DOAÇÃO DEFINITIVA DE IMÓVEIS CEDIDOS PELO MUNICÍPIO NA CONDIÇÃO DE PERMISSÃO DE USO DE BEM PÚBLICO PARA AQUELES QUE NÃO TRANSFERIRAM OS IMÓVEIS DESDE A DOAÇÃO.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3906/3906_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3906/3906_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE CAÇAMBA PARA COLETA DE ENTULHO NA RUA ANA LÚCIA DAS NEVES, PRÓXIMO AO N.º 427, VILA MARIANA.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3907/3907_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3907/3907_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NA RUA GERALDO FERREIRA SOUTO, EM FRENTE AO N.º 364, ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3908/3908_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3908/3908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NA RUA ISMAEL FAUSTINO PEREIRA, EM FRENTE AOS NÚMEROS 442, 240 E 126, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3909/3909_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3909/3909_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NA RUA CATARINA B. DAMASCENO, EM FRENTE AO NÚMERO 448, JUNTO A UM QUEBRA-MOLAS, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3910/3910_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3910/3910_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NA RUA PRESBITERIANA, EM FRENTE AOS NÚMEROS 67 E 15, VILA MARIANA.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3911/3911_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3911/3911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM INDENIZADAS AS FAMÍLIAS DE COMPROVADA BAIXA RENDA QUE TIVEREM SUAS RESIDÊNCIAS AFETADAS COM AS ENXURRADAS DAS ÚLTIMAS CHUVAS.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3912/3912_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3912/3912_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ABERTURA DE BUEIROS NA AV. OLEGÁRIO MACIEL, PRÓXIMO À PAPELARIA EXATA, NO CENTRO.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ABERTURA DE BUEIROS NA RUA BENEDITO LABOISSIERE, PRÓXIMO AO PRONTO SOCORRO, NO CENTRO.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3914/3914_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3914/3914_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS PROTETORES SOLARES PARA OS GARIS.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3915/3915_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3915/3915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA TRAVESSA GOUVEIA, BAIRRO ARRAIAL D'ANGOLA.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER , OUVIDO O PLENÁRIO SEJA ENCAMINHADO OFIÍCIO AO PREFEITO SOLICITANDO SEJA PROVIDENCIADO OPERAÇÃO TAMPA BURACOS NO TÚNEL DE ACESSO DA RUA BRASILIA, BAIRRO BELA VISTA II, À RUA ÁLVARO BATISTA, BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3916/3916_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3916/3916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ASFALTAMENTO DA RUA BÁLSAMO, BAIRRO JARDIM SERRANO, INICIANDO-SE NA VILA MARIANA ATÉ A RODOVIA MG 188.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3917/3917_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3917/3917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NA REGIÃO DO ENTRE RIBEIROS.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3918/3918_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3918/3918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL DETERMINE AO CONSELHO MUNICIPAL DE TRÂNSITO SEJA CONVERTIDO EM MÃO ÚNICA O SENTIDO DA RUA MATIAS MUNDIM, CENTRO.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3919/3919_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3919/3919_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A RETIRADA DE VAZÃO DE ÁGUA DE CHUVA DA VALA DO AEROPORTO, PRÓXIMO À RUA A, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3920/3920_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3920/3920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA LIMPEZA NA ÁREA INTERNA DO AEROPORTO, INCLUSIVE NA VALA QUE CIRCUNDA O MESMO.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3921/3921_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3921/3921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA JOÃO ULHÔA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3922/3922_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3922/3922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA TRAVESSA ANTONINA ROSA DE JESUS, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3923/3923_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3923/3923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL JUNTO AO DER VISTORIA NA PLACA DE SINALIZAÇÃO VERTICAL (PREFERENCIAL), NO TREVO QUE LIGA A RUA DA CONTAGEM À MG 188, NO TREVO PARACATU-MG, SENTIDO GUARDA-MOR.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3924/3924_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3924/3924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADAS MEDIDAS ADEQUADAS CONTRA O MAU CHEIRO E A POEIRA CAUSADA PELO CASEMG, BAIRRO AMOREIRAS.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3925/3925_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3925/3925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NA RUA 06, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3926/3926_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3926/3926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE MEIOS-FIOS NO TRECHO ASFALTADO, DE ACESSO AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIAS E TECNOLÓGICO (IFET).</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3927/3927_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3927/3927_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA UMA FAIXA DE PEDESTRE NA AV. OLEGÁRIO MACIEL, EM FRENTE À IGREJA DEUS É AMOR, PRÓXIMO À RODOVIÁRIA, CENTRO.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3928/3928_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3928/3928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSERTO DA ESTRADA NA FAZENDA MANGABEIRA, REGIÃO DAS CARAPINAS, PARA COLOCAÇÃO DE OITO MANILHAS, POIS A ESTRADA SE ENCONTRA DANIFICADA DEVIDO UMA EROSÃO.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3929/3929_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3929/3929_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE BLOQUETES NA RUA HELENO ALVES MEIRELES,TRECHO CONHECIDO COMO "BECO DO LENO", BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4002/4002_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4002/4002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA SEJA REQUISITADA DO PREFEITO CÓPIA, DE CAPA A CAPA, DO CONTRATO ENTRE O MUNICÍPIO E A COMPANHIA DE SANEAMENTO DE MINAS GERAIS - COPASA.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3952/3952_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3952/3952_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RESTAURAÇÃO E PINTURA DO MUSEU HISTÓRICO, ASSIM COMO ABERTURA DOS PORÕES PARA VENTULAÇÃO DOS PISOS.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3953/3953_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3953/3953_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NA RUA ADRILHES ULHÔA, EM FRENTE AO N.º 645, PARACATUZINHO.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3954/3954_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3954/3954_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NAS RUAS DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3955/3955_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3955/3955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE TRANSPORTE PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA BURITI DA CONQUISTA.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3956/3956_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3956/3956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE TRANSPORTE PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA JAMBREIRO.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3957/3957_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3957/3957_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE TRANSPORTE PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA BELO VALE.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3958/3958_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3958/3958_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE TRANSPORTE PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA HEBERT DE SOUZA.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3959/3959_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3959/3959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE TRANSPORTE PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA NOVA LAGOA RICA.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3960/3960_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3960/3960_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE TRANSPORTE PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3961/3961_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3961/3961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE TRANSPORTE PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA SANTA ROSA.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3962/3962_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3962/3962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE TRANSPORTE PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA BATALHA.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3963/3963_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3963/3963_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADAS DUAS MARGINAIS, UMA PELA DIREITA E OUTRA PELA ESQUERDA, NA BR 040, ÁREA URBANA, COM INÍCIO NO CÓRREGO RICO ATÉ O NOVO ACESSO À KINROSS.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3964/3964_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3964/3964_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO E ESCOAMENTO PLUVIAL NA RUA LOURIVAL ARAÚJO CALDAS, BAIRRO CIDADE NOVA II. </t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3965/3965_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3965/3965_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS MEIOS-FIOS EM TODAS AS RUAS DO BAIRRO CIDADE NOVA II.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3966/3966_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3966/3966_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UM RESTAURANTE POPULAR NA CIDADE.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3967/3967_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3967/3967_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA VERÍSSIMO VIEIRA DOS SANTOS, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3968/3968_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3968/3968_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA JOSÉ TEIXEIRA DE OLIVEIRA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3969/3969_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3969/3969_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCADO UM REDUTOR DE VELOCIDADE NA RUA ALAMEDA DAS ORQUÍDEAS, BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/5955/5955_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/5955/5955_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI- PARA INVESTIGAR OCORRÊNCIA DE ÓBITOS NO HOSPITAL MUNICIPAL DE PARACATU DECORRENTES DA FALHA NO SISTEMA TUBULAR DE FORNECIMENTO DE OXIGÊNIO NA REFERIDA UNIDADE HOSPITALAR.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3970/3970_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3970/3970_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ASFALTAMENTO DO BECO 10, BAIRRO JK, INICIANDO-SE NA RUA ANTÔNIO J. MOURA PIMENTEL.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3971/3971_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3971/3971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE QUEBRA-MOLAS NA RUA ANTÔNIO J. MOURA PIMENTEL, EM FRENTE AO N.º 373, BAIRRO JK.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3972/3972_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3972/3972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA PRESBITERIANA, EM FRENTE AO N.º 165, VILA MARIANA.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3973/3973_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3973/3973_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CAPINA NOS MEIOS-FIOS DE TODA A EXTENSÃO DA RUA ADRILHES ULHÔA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3974/3974_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3974/3974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DANDO ACESSO AO TRECHO DO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3975/3975_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3975/3975_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA DOUTOR ALKIMIM, BAIRRO PRIMAVERA I.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3976/3976_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3976/3976_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA DA GRAVIOLA, BAIRRO PRIMAVERA I.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3977/3977_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3977/3977_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA RUA DOS CAQUIS, BAIRRO PRIMAVERA I.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3978/3978_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3978/3978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE REDE PLUVIAL NA RUA AMÁLIA DE SOUZA CAMARGO ATÉ O CÓRREGO (NASCENTE DO ALTO DO AÇUDE, BAIRRO JK 2.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3979/3979_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3979/3979_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL LIMPEZA DO CÓRREGO E AUMENTO DA VAZÃO DE ÁGUA QUE ATRAVESSA A RUA BENEDITO P. DE SOUZA, NAS PROXIMIDADES DA COMUNIDADE SANTA IDA, E MARGINAL DA BR 040, BAIRRO JK.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3980/3980_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3980/3980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REFORMA DO PARQUE INFANTIL DA PRAÇA CÂNDIDO ULHÔA, CENTRO.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3981/3981_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3981/3981_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE REDE ELÉTRICA COM LUMINÁRIAS, NA RUA GERALDO DE OLIVEIRA MELO, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3982/3982_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3982/3982_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA RUA LADEIRA MARIANA, VILA MARIANA.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4342/4342_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4342/4342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITA DO PREFEITO MUNICIPAL RELAÇÃO DOS NOMES DAS EMPRESAS VENCEDORAS DE LICITAÇÃO NA MODALIDADE DE PREGÃO, TOMADA DE PREÇO E CONCORRÊNCIA, ASSIM COMO CÓPIA DA ATA DE CADA UM DESSES PROCEDIMENTOS, NO PERÍODO DE DEZEMBRO DE 2010 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3983/3983_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3983/3983_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO RECAPEAMENTO ASFÁLTICO DE TODAS AS RUAS DO BAIRRO VILA CRUVINEL.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3984/3984_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3984/3984_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROCEDIDA A REVITALIZAÇÃO DAS FEIRAS-LIVRES DO CENTRO E DO SANTANA.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3985/3985_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3985/3985_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA RUA ROGÉRIO PEREIRA GONÇALVES (ANTIGA RUA DO CURTUME), ENTRE OS NÚMEROS 438 E 349, BAIRROS PARACATUZINHO/CHAPADINHA.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3986/3986_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3986/3986_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE PLACA INDICATIVA CONTENDO OS DETALHES DA OBRA, INCLUSIVE FINANCEIRA DO CASARÃO QUE PERTENCEU AO DR. CHIQUITO, E QUE COMPÕE O CONJUNTO ARQUITETÔNICO DO MUSEU DO OURO.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4712/4712_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4712/4712_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNCIPAL, ATRAVÉS DA MESA DIRETORA, CÓPIA DO PROCESSO LICITATÓRIO DA OBRA DE RESTAURAÇÃO DO CASARÃO QUE PERTENCEU AO DR. CHIQUITO E QUE COMPÕEM O CONJUNTO ARQUITETÔNICO MUSEU DO OURO.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4713/4713_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4713/4713_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA MESA DIRETORA, CÓPIA DO PROCESSO LICITATÓRIO DA OBRA DE RESTAURAÇÃO DO MUSEU DE ARTES SACRAS.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3987/3987_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3987/3987_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O COMPLEMENTO NA ALTURA DO MURO DA ESCOLA ESTADUAL JOSINO NEIVA, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3988/3988_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3988/3988_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA PAULO CAMILO PENA, NO CENTRO.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3989/3989_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3989/3989_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA TRAVESSA PEDRO SANTANA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3990/3990_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3990/3990_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA SÃO PAULO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3991/3991_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3991/3991_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA FREI ANSELMO, BAIRRO SÃO CALIXTO.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3992/3992_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3992/3992_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NO TÚNEL (SOB A BR 040) DE ACESSO DA RUA BRASÍLIA, BAIRRO BELA VISTA II, À RUA DR. ÁLVARO BATISTA, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3993/3993_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3993/3993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE QUE A CONCESSIONÁRIA DE SERVIÇO PÚBLICO MUNICIPAL DE TRANSPORTE COLETIVO DE PASSAGEIROS CUMPRA AS OBRIGAÇÕES PREVISTAS NO PARÁGRAFO TERCEIRO DA CLÁUSULA DEZESSEIS DO CONTRATO N.º 141/2003. COMPREENDENDO A CONSTRUÇÃO DE ABRIGOS NA AV. DEPUTADO QUINTINO VARGAS, ESQUINA COM A RUA PINHEIRO CHAGAS, RUA EURIDAMAS AVELINO DE BARROS, AO LADO DO COLÉGIO EQUIPE E OUTRO NA RUA CATARINA BASTO DAMASCENA, AO LADO DA IGREJA EVANGÉLICA PRESBITERIANA RENOVADA, NO BAIRRO PARACATUZINHO. REQUERER AINDA, DESTA CASA, QUE SE DÊ CONHECIMENTO À REFERIDA CONCESSIONÁRIA DO INTEIRO TEOR DESTE PEDIDO DE PROVIDÊNCIA AO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3994/3994_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3994/3994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA SAMUEL ROCHA, CENTRO, EM FRENTE AO NÚMERO 16.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3995/3995_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3995/3995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NO INÍCIO DA RUA JUSCELINO KUBITSCHECK, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3996/3996_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3996/3996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS EM TODA A EXTENSÃO DA RUA MANOEL MUNDIM, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3997/3997_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3997/3997_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO DAS RUAS MAMONEIRA, AMEIXA, GUARIROBA E JACARANDÁ, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3998/3998_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3998/3998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUATRO REDUTORES DE VELOCIDADE NA RUA GUIMARÃES ROSA, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3999/3999_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3999/3999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE UMA PRAÇA COM UM PARQUE, BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4000/4000_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4000/4000_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL TRÊS REDUTORES DE VELOCIDADE NA RUA DONA MARIANA, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4001/4001_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4001/4001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA FAIXA DE PEDESTRE NAS RUAS LEOPOLDO FARIA E SÃO VICENTE, E PRAÇA DO CEMITÉRIO SANTA CRUZ ATÉ A AV. OLEGÁRIO MACIEL, CENTRO.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4003/4003_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4003/4003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CAPINA DAS RUAS DO BAIRRO PARQUE DO PRÍNCIPE.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4004/4004_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4004/4004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL LIMPEZA URBANA NO BAIRRO CHAPADINHA, PRINCIPALMENTE NA QUADRA DE ESPORTE VIZINHA AO POSTO DE SAÚDE DAQUELE BAIRRO.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4005/4005_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4005/4005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A POSSE DOS MEMBROS DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS, DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4006/4006_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4006/4006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE SEMÁFORO NA ESQUINA DA PRAÇA JUSCELINO KUBITSCHECK COM A RUA JOAQUIM DA SILVA PEREIRA, EM FRENTE À CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4012/4012_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4012/4012_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL NOTIFICAÇÃO DO PROPRIETÁRIO DO LOTE VAGO SITUADO ENTRE AS RUAS ALCEBÍADES GONÇALVES DE CARVALHO E AFRÂNIO SALUSTIANO PEREIRA, ACIMA DO SESI/SENAI, NO BAIRRO BELA VISTA, PARA QUE SEJA REALIZADA A LIMPEZA E MANUTENÇÃO DO RESPECTIVO TERRENO.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4013/4013_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4013/4013_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NA RUA EURIDAMAS AVELINO DE BARROS (ACIMA DA RUA PRIMAVERA), NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4014/4014_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4014/4014_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NO CRUZAMENTO DA RUA ALAMEDA DOS JASMIM COM A RUA PADRE MANOEL, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4015/4015_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4015/4015_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O LANÇAMENTO DAS GUIAS DE IPTU DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4016/4016_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4016/4016_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL OPERAÇÃO TAPA-BURACOS NAS RUAS JASMIM, IPÊ, QUARESMEIRAS, PRIMAVERA E RUA DAS ACÁCIAS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4017/4017_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4017/4017_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA SINALIZAÇÃO DE TRÂNSITO EM TODAS AS RUAS DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4018/4018_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4018/4018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL LIMPEZA DE UMA ÁREA PERTENCENTE À PREFEITURA MUNICIPAL DE PARACATU, NAS RUAS DAS ACÁCIAS E DOS LÍRIOS, E ÁREA LOCALIZADA NO FINAL DAS REFERIDAS RUAS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4019/4019_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4019/4019_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA RUA 5, PRÓXIMO À MG 188, NO PROJETO 21.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4020/4020_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4020/4020_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA LADEIRA MARIANA, NAS PROXIMIDADES DOS N.ºS 76, 86, 116 E 200, NO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4021/4021_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4021/4021_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REFORÇO DO PATRULHAMENTO POLICIAL NO PROJETO 21, ESPECIALMENTE A PARTIR DE 22 HORAS DIARIAMENTE.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4022/4022_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4022/4022_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COMPLEMENTAÇÃO ASFÁLTICA NA AV. EDUARDO FERREIRA DE ARAÚJO, NA PARTE QUE CIRCUNDA O BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4023/4023_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4023/4023_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS, NA AV. EDUARDO FERREIRA ARAÚJO, A PARTIR DO N.º 219, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4007/4007_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4007/4007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODA A ESTRADA VICINAL DE ACESSO À REGIÃO DO RIBEIRÃO.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4008/4008_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4008/4008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REFORMA DA QUADRA DE ESPORTES SITUADA NA PRAÇA DA ESCOLA ESTADUAL ANTÔNIO CARLOS.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4009/4009_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4009/4009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REFORMA DO PARQUINHO SITUADO NA PRAÇA DA ESCOLA ETADUAL ANTÔNIO CARLOS.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4010/4010_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4010/4010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA EURIDAMAS AVELINO DE BARROS, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4011/4011_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4011/4011_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA OFICIADA A COPASA PARA QUE PROVIDENCIE A CONSTRUÇÃO DE REDE DE ESGOTO NA TRAVESSA EURIDAMAS AVELINO DE BARROS, BAIRRO PRADO.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4085/4085_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4085/4085_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE QUAIS OS CRITÉRIOS A SEREM UTILIZADOS PELA ADMINISTRAÇÃO MUNICIPAL PARA A CONTRATAÇÃO DOS CANDIDATOS APROVADOS NAS PROVAS SELETIVAS REALIZADAS PELO MUNICÍPIO NOS ANOS DE 2010 E 2011.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4343/4343_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4343/4343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CÓPIA DE TODOS OS CONVÊNIOS CELEBRADOS ENTRE A MUNICIPALIDADE, INCLUSIVE SECRETARIA MUNICIPAL DA SAÚDE, E O CENTRO EDUCACIONAL HYARTE ML - FACULDADE ATENAS.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4344/4344_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4344/4344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL  CÓPIA, CAPA A CAPA, DOS PROCEDIMENTOS _x000D_
 LICITATÓRIOS REFERENTES À CONTRATAÇÃO DE SERVIÇOS DE TOMOGRAFIA, NOS _x000D_
 PERÍODOS DE 2009, 2010 E 2011, ASSIM COMO DOS RESPECTIVOS CONTRATOS, NOTAS DE EMPENHO E NOTAS DE PAGAMENTOS EM QUE FIGURA A EMPRESA TOMO CENTER CLÍNICA E DIAGNÓSTICOS. </t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4024/4024_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4024/4024_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA OFICIADA A COPASA PARA QUE PROVIDENCIE EXTENSÃO DE REDE DE ÁGUA NA TRAVESSA ESPÍRITO SANTO, NO BAIRRO ESPÍRITO SANTO, SENTIDO CLUBE DOS 45.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4025/4025_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4025/4025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ISENÇÃO DO IPTU DA SEDE DO MOVIMENTO VERDE.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4026/4026_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4026/4026_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS MEIOS-FIOS NA RUA B, INÍCIO NA RUA ADRILHES ULHÔA E TÉRMINO NA TRAVESSA MONTE CARMELO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4054/4054_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4054/4054_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA SEJA ENCAMINHADO OFÍCIO AO PREFEITO MUNICIPAL COM PEDIDO DE INFORMAÇÃO SE A PREFEITURA MUNICIPAL, ATRAVÉS DA SECRETÁRIA DA SAÚDE, VEM RECEBENDO RECURSOS DIFERENCIADOS VINDOS DO GOVERNO FEDERAL PARA ATENDER ESPECIFICAMENTE AS COMUNIDADES QUILOMBOLAS. CASO SIM, ONDE E COMO ESTÃO SENDO GASTOS.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4027/4027_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4027/4027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS DOIS REDUTORES DE VELOCIDADE NA RUA ALAMEDA DAS ACÁCIAS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4028/4028_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4028/4028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS QUATRO REDUTORES DE VELOCIDADE NA RUA DOM ELIZEU, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4031/4031_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4031/4031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO NA RUA CUSTÓDIO S. JOÃO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4032/4032_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4032/4032_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL SEJA FEITA CONVERSÃO DO ACERVO DE FITAS EM FORMATO VHS DA CASA DE CULTURA PARA A MÍDIA ELETRÔNICA, SE POSSÍVEL EM MÍDIA DVD, PARA EVITAR A PERDA DE DOCUMENTOS HISTÓRICOS QUE FAZEM PARTE DA MEMÓRIA DE PARACATU.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4033/4033_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4033/4033_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REFORMA DO PARQUINHO DA PRAÇA DO SANTANA.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4034/4034_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4034/4034_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM IMPLANTADOS APARELHOS DE GINÁSTICA NA PRAÇA DO SANTANA.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4035/4035_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4035/4035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL DOIS REDUTORES DE VELOCIDADE NA RUA PIO FERNANDES, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4036/4036_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4036/4036_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NA RUA ROMUALDO SILVA NEIVA, BAIRRO PRACATUZINHO.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4037/4037_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4037/4037_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA TRANSFORMADO EM MÃO ÚNICA DE DIREÇÃO O TRECHO DA RUA JOAQUIM DA SILVA PEREIRA, EM FRENTE À PRAÇA JK, NAS PROXIMIDADES DO PRÉDIO DA CÂMARA MUNICIPAL, NO CENTRO.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4038/4038_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4038/4038_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL TRÊS REDUTORES DE VELOCIDADE NA RUA DAS PAINEIRAS, BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4039/4039_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4039/4039_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA NA RUA LAMEDAS DOS HIBISCOS, BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4040/4040_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4040/4040_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA NA RUA SALGADO FILHO, NAS PROXIMIDADES DA ESCOLA MUNICIPAL LÚCIA CRUZ GONÇALVES, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/7255/7255_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/7255/7255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CASPC O CONVITE À EMPRESA KINROSS/PARACATU PARA EXPLICAÇÕES SOBRE O NÍVEL DE POLUIÇÃO SONORA E DO ALTO ÍNDICE DE POEIRA. </t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4043/4043_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4043/4043_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL SEJA FEITO PROCESSO LICITATÓRIO OBJETIVANDO A TERCEIRIZAÇÃO DO SERVIÇO DE VIGILÂNCIA, CONSERVAÇÃO, JARDINAGEM E OUTROS NO PARQUE FLORESTAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4044/4044_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4044/4044_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA ANTÔNIO JOAQUIM DE MOURA PIMENTEL, NO BAIRRO JK.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4045/4045_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4045/4045_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NA RUA DA COOPERATIVA, NO BAIRRO VILA ALVORADA.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4046/4046_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4046/4046_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO E MEIOS-FIOS EM TODO O BAIRRO VILA CRISTIANO.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4086/4086_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4086/4086_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL AS INFORMAÇÕES: 1- HOUVE, NO PERÍODO DE 2005 A 2011, LOCAÇÃO, MEDIANTE CONTRATO, DE VEÍCULO TIPO MOTOCICLETA, DESTINADO À PRESTAÇÃO DE SERVIÇO DE ENTREGA DE CORRESPONDÊNCIA DA PREFEITURA MUNICIPAL DE PARACATU? 2- QUAL O VALOR MENSAL DA PRESTAÇÃO DO SERVIÇO OBJETO DO CONTRATO REFERIDO NO ITEM 1(UM) DO PRESENTE REQUERIMENTO? 3- O CONTRATO PARA O OBJETO REFERIDO NO ITEM 1(UM) DO PRESENTE REQUERIMENTO FOI CELEBRADO COM O SENHOR CARLOS ROBERTO ANDRADE ESPÍNDOLA? 4- O SENHOR CARLOS ROBERTO ANDRADE ESPÍNDOLA É SERVIDOR OCUPANTE DE CARGO DE PROVIMENTO EFETIVO DA PREFEITURA MUNICIPAL DE PARACATU? 5- NO PERÍODO DE 2005 A 2011 O SENHOR CARLOS ROBERTO ANDRADE ESPÍNDOLA OCUPOU CARGO DE PROVIMENTO EM COMISSÃO NA PREFEITURA MUNICIPAL DE PARACATU?</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4089/4089_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4089/4089_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA SECRETÁRIA MUNICIPAL DA EDUCAÇÃO, MARIA JOSÉ GONÇALVES DOS SANTOS, AS INFORMAÇÕES: 1- O SENHOR GILSON SILVA COUTO É TITULAR DE CARGO DE PROVIMENTO EFETIVO DE SUPERVISOR PEDAGÓGICO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO? 2- EM QUAL UNIDADE ESCOLAR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO ESTÁ LOTADO O SENHOR GILSON SILVA COUTO? 3- QUAL A JORNADA DIÁRIA DE TRABALHO DO SENHOR GILSON SILVA COUTO NA UNIDADE ESCOLAR ONDE SE ENCONTRA LOTADO? 4- O SENHOR GILSON SILVA COUTO FOI CEDIDO PARA TER EXERCÍCIO EM OUTRA SECRETARIA MUNICIPAL? 5- QUAL É A DURAÇÃO DA JORNADA DE TRABALHO DO SENHOR GILSON SILVA COUTO NA UNIDADE ADMINISTRATIVA PARA A QUAL FORA CEDIDO? 6- DESDE QUE DATA O SENHOR GILSON SILVA COUTO FORA CEDIDO PARA OUTRA SECRETARIA MUNICIPAL? 7- ALÉM DA REMUNERAÇÃO DEVIDA AO SENHOR GILSON SILVA COUTO, EM RAZÃO DO EXERCÍCIO DAS ATRIBUIÇÕES DO CARGO DE SUPERVISOR PEDAGÓGICO, REFERIDO SENHOR PERCEBE REMUNERAÇÃO, A TÍTULO DE DOBRA, PELO EXERCÍCIO DE ATIVIDADES EM OUTRA SECRETARIA MUNICIPAL? 8- O SENHOR GILSON DA SILVA COUTO ACUMULA CARGOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL? QUAIS OS CARGOS? 9- O SENHOR GILSON DA SILVA COUTO PODE PERCEBER REMUNERAÇÃO A TÍTULO DE DOBRA DE TURNO, EM RAZÃO DO CARGO DE SUPERVISOR PEDAGÓGICO, PRESTANDO SERVIÇO EM OUTRA SECRETARIA QUE NÃO A DA EDUCAÇÃO? 10- A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO RECONHECE OS DOCUMENTOS EM ANEXO, RELATIVAMENTE A REGISTRO DE PONTO E AUTORIZAÇÃO PARA PAGAMENTO DE DOBRA SALARIAL DO SENHOR GILSON SILVA COUTO EMITIDOS PELA SECRETARIA MUNICIPAL DE ASSUNTOS JURÍDICOS? 11- A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO TEM CONHECIMENTO DE QUE O SENHOR GILSON SILVA COUTO EXERCE AS ATRIBUIÇÕES DO CARGO DE QUE É TITULAR DE SUPERVISOR PEDAGÓGICO FORA DE QUALQUER UMA DAS UNIDADES ESCOLARES, INCLUSIVE DA PRÓPRIA SECRETARIA MUNICIPAL DE EDUCAÇÃO? 12- A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO AUTORIZOU O EXERCÍCIO DAS ATRIBUIÇÕES DO CARGO DE SUPERVISOR PEDAGÓGICO E A DOBRA SALARIAL DO SENHOR GILSON DA SILVA COUTO EM OUTRA SECRETARIA MUNICIPAL QUE NÃO A DA EDUCAÇÃO? 13- A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO TEM CONHECIMENTO DA PROIBIÇÃO PREVISTA NO ARTIGO 41 DA LCM N.º 55/2007? 14- A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO SABE INFORMAR SE O PREFEITO MUNICIPAL TEM CONHECIMENTO DA SITUAÇÃO FUNCIONAL E DA REMUNERAÇÃO PERCEBIDA A TÍTULO DE DOBRA DE TURNO DO SENHOR GILSON DA SILVA COUTO EM OUTRA SECRETARIA QUE NÃO A DA EDUCAÇÃO? 15- O SENHOR GILSON DA SILVA COUTO EXERCEU DE FORMA CONCOMITANTE AO CARGO DE SUPERVISOR PEDAGÓGICO, CARGO DE PROVIMENTO EM COMISSÃO NOS ANOS DE 2005 A 2011, EM QUALQUER SECRETARIA MUNICIPAL? 16- ALÉM DA REMUNERAÇÃO LANÇADA NA FOLHA DE PAGAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO EM FAVOR DO SENHOR GILSON DA SILVA COUTO, A SECRETÁRIA SABE INFORMAR SE REFERIDO SERVIDOR TEM REMUNERAÇÃO LANÇADA EM FOLHA DE PAGAMENTO DE OUTRA SECRETARIA MUNICIPAL? 17- DESDE QUANDO A REMUNERAÇÃO DO SENHOR GILSON DA SILVA COUTO É PAGA COM RECURSOS DO FUNDEB, INFORMANDO INCLUSIVE MÊS E ANO?</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4047/4047_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4047/4047_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE UM SEMÁFORO ENTRE AS RUAS JOAQUIM MURTINHO E BENEDITO LABOISSIÉRE, NO CENTRO.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4345/4345_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4345/4345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL, ATRAVÉS DA MESA DIRETORA, LISTA TIPIFICANDO OS SERVIDORES PÚBLICOS MUNICIPAIS QUE COMPÕEM A EQUIPE DE MÉDICOS LEGISTAS DO HOSPITAL MUNICIPAL, CONTENDO NOMES E ESCALA DE ATENDIMENTO. </t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4048/4048_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4048/4048_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM IMPLANTADOS APARELHOS DE GINÁSTICA NA PRAÇA DO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4049/4049_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4049/4049_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REMOÇÃO DO CANTEIRO DA AV. DEPUTADO QUINTINO VARGAS.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4050/4050_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4050/4050_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REFORMA NO PARQUINHO DA ESCOLA MUNICIPAL LÚCIA CRUZ, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4051/4051_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4051/4051_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A TROCA DAS LÂMPADAS QUEIMADAS NO CEMITÉRIO SANTA CRUZ.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4052/4052_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4052/4052_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE COM FAIXA DE PEDESTRE NA RUA DA CONTAGEM, PRÓXIMO À RUA NAIR CUNHA CARDOSO, E AV. JJ. ANSELMO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4053/4053_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4053/4053_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL AREIA PARA COLOCAR NO LOCAL DOS BRINQUEDOS (PARQUINHO), NA ESCOLA MUNICIPAL FREI BROCARDO STOKHOF, NA REGIÃO CONTAGEM.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>REQUISITA INFORMAÇÃO SE O PROGRAMA DE MONITORES VOLUNTÁRIOS DA EDUCAÇÃO COM RELAÇÃO À VERBA RECEBIDA NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) REPASSADA PELO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, EM 16/03/2005. SE POSITIVA A AFIRMAÇÃO, REMESSA A ESSA CASA, DE TODOS OS DOCUMENTOS COMPROBATÓRIOS A ESSA PRESTAÇÃO DE CONTAS. REQUER TAMBÉM INFORMAÇÕES SE A PROMOVE - PROGRAMA DE MONITORES VOLUNTÁRIOS DA EDUCAÇÃO, ENCONTRA-SE EM FUNCIONAMENTO NA PRESENTE DATA.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4055/4055_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4055/4055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DA SECRETARIA DE MEIO AMBIENTE RETIRADA DEFINITIVA DE TODO O ESGOTO QUE É DESPEJADO NO CÓRREGO POBRE, EM AMBOS OS LADOS, BEM COMO SOLICITAÇÃO JUNTO À COPASA DA CONSTRUÇÃO DE REDE COLETORA DE ESGOTO NECESSÁRIA PARA SANAR ESSE PROBLEMA. </t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4056/4056_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4056/4056_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE MEIO AMBIENTE SEJAM NOTIFICADOS OS MORADORES LOCALIZADOS PRÓXIMO AO CÓRREGO POBRE, QUE JOGAM ESGOTO EM REFERIDO CÓRREGO, EM OBSERVÂNCIA AO ARTIGO 101, § 1º DA LC MUNICIPAL N.º 63, DE 05 DE JANEIRO DE 2009, QUE INSTITUI NORMAS DE POSTURAS E ATIVIDADES URBANAS PARA O MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4057/4057_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4057/4057_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL DOAÇÃO DE ÁREA NA QUADRA 03 OU 04, NO BAIRRO BOM PASTOR, À COMUNIDADE EVANGÉLICA DA PAZ.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4058/4058_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4058/4058_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  DO PREFEITO MUNICIPAL REDUTORES DE VELOCIDADE NAS RUAS ETELVINA RESENDE E PROFESSOR JOSÉ JOAQUIM DA COSTA, BAIRRO ARRAIAL D'ANGOLA.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4059/4059_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4059/4059_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  DO PREFEITO MUNICIPAL COLOCAÇÃO DE BLOQUETES NA RUA ORLANDO ULHÔA BATISTA, PRÓXIMO AO COLÉGIO SOMA, BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4060/4060_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4060/4060_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIA, NA TRAVESSA SINHÁ ULHÔA, PRÓXIMO AO N.º 265, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4061/4061_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4061/4061_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA SEJA OFICIADA A COPASA SUGERINDO LIGAÇÃO DE REDE COLETORA DE ESGOTO NA TRAVESSA EURIDAMAS AVELINO DE BARROS, BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4062/4062_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4062/4062_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA QUE OFICIE A COPASA SUGERINDO LIGAÇÃO DE REDE COLETORA DE ESGOTO NA RUA 02, LOTEAMENTO LENE VILLE, BAIRRO JK.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4063/4063_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4063/4063_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE GALERIA PLUVIAL NA RUA 02, LOTEAMENTO LENE VILLE, BAIRRO JK.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4064/4064_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4064/4064_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE TRÊS LÂMPADAS NA RUA 02, LOTEAMENTO LENE VILLE, BAIRRO JK.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4065/4065_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4065/4065_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE DUAS LÂMPADAS NA RUA DO HIBISCOS, BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4066/4066_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4066/4066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA ENCAMINHAMENTO DE OFÍCIO À COPASA, SUGERINDO EXTENSÃO DE REDES DE ÁGUA E DE ESGOTO NA RUA PRESIDENTE COSTA E SILVA, NAS PROXIMIDADES DOS NÚMEROS 84, 94, 104, 105, 114,115 E 118, ATÉ O FINAL DA RUA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4067/4067_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4067/4067_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOD APARELHOS DE GINÁSTICA PARA A PRAÇA DO SANTANA, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4068/4068_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4068/4068_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS APARELHOS DE GINÁSTICA PARA A PRAÇA DO NOVO HORIZONTE, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4069/4069_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4069/4069_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA REVISTO O PLANO DE CARGOS E CARREIRAS DOS SERVIDORES MUNICIPAIS, CONFORME DETERMINA O ART. 58 DA LEI COMPLEMENTAR N.º 55, DE 23/05/2007.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4070/4070_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4070/4070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS EM TODAS AS RUAS DO BAIRRO CRUVINEL.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4071/4071_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4071/4071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM ANALISADAS AS DOAÇÕES DE TERRENOS DO DISTRITO INDUSTRIAL DE PARACATU, REDIRECIONANDO ÀQUELAS QUE AINDA NÃO FORAM UTILIZADAS OU ESCRITURADAS PARA NOVOS EMPRESÁRIOS QUE DESEJAM SE INSTALAREM. </t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4072/4072_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4072/4072_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA E LUMINÁRIA NA RUA BÁLSAMO, PRÓXIMO AO NÚMERO 510, NO BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4073/4073_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4073/4073_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PATROLAMENTO NA ESTRADA DA LINHA ESCOLAR DO SOBRADO, NA REGIÃO BROCOTÓ.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4074/4074_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4074/4074_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL REDUTOR DE VELOCIDADE NA RUA CUSTÓDIO, PRÓXIMO À CRECHE MARIA CONCEIÇÃO MACEDO NEVES, NO SETOR ESPÍRITO SANTO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4075/4075_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4075/4075_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ILUMINAÇÃO NA PRAÇA ENTRE AS AVENIDAS AEROPORTO E J. J. ANSELMO, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4076/4076_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4076/4076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA ILUMINAÇÃO NA PRAÇA ENTRE AS AVENIDAS J. J. ANSELMO E TENENTE HUGO LIMA, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4084/4084_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4084/4084_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA ENVIADA A ESTA CÂMARA PROPOSTA DE LEI ALTERANDO O VALOR DO SOBREAVISO, DE R$ 420,00 PARA R$ 700,00, PAGO AOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NO CARGO DE DENTISTA, QUE REALIZAM ESTES SOBREAVISOS NO HOSPITAL MUNICIPAL DURANTE UMA SEMANA, 24 HORAS POR DIA.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4078/4078_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4078/4078_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA COMPLEMENTAÇÃO ASFÁLTICA NA RUA SEVERIANO SILVA NEIVA ATÉ O NÚMERO 1213, NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4079/4079_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4079/4079_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM ADQUIRIDOS BRINQUEDOS INFANTIS E EQUIPAMENTOS PARA ADULTOS, PESSOAS DA TERCEIRA IDADE E PESSOAS ESPECIAIS, DE MODO A CRIAR O PROGRAMA ACADEMIA NA PRAÇA, NA PRAÇA DO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4081/4081_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4081/4081_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A MANUTENÇÃO DO PISO DA PONTE DE ACESSO AO BAIRRO ALTO DO CÓRREGO, VIA RUA CORONEL LINDOLFO GARCIA, CUJOS BLOQUETES ENCONTRAM-SE SOLTOS.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4082/4082_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4082/4082_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL DOIS PONTOS DE ÔNIBUS NAS PROXIMIDADES DO COLÉGIO EQUIPE, NO BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4083/4083_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4083/4083_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL DOIS PONTOS DE ÔNIBUS NAS PROXIMIDADES DA UNITEC ESCOLAS INTEGRADAS, NO BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Glewton de Sá, Joãozinho Contador</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4077/4077_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4077/4077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA REVISÃO DO PLANO DE CARGO E SALÁRIO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4103/4103_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4103/4103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A EFETIVAÇÃO NOS MOLDES DO ESTADO DE MINAS GERAIS PARA TODOS OS FUNCIONÁRIOS QUE TENHAM MAIS DE 05 ANOS DE EFETIVO CONTRATO DE SERVIÇOS COM O MUNICÍPIO</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4104/4104_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4104/4104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE NA RUA SANTA LUZIA BAIRRO PARACATUZINHO</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4105/4105_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4105/4105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO O ASFALTAMENTO DA ESTRADA DA APAE.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4106/4106_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4106/4106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO A INSTALAÇÃO DE QUEBRA MOLA NA RUA SÃO VICENTE EM FRENTE AO ASILO SÃO VICENTE, CENTRO</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4107/4107_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4107/4107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO _x000D_
 OPERAÇÃO TAPA BURACO NA RUA WALDEMAR BOTELHO, EM FRENTE AO Nº 61, BAIRRO ALTO DO CÓRREGO</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4108/4108_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4108/4108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO O RECAPEAMENTO ASFÁLTICO NA RUA PRESBITERIANA, DESDE O Nº 15 ATÉ A PRAÇA VILA MARIANA, BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4109/4109_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4109/4109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO A OPERAÇÃO TAPA BURACOS NA RUA DOS OPERÁRIOS, NO BAIRRO VILA MARIANA</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO A INSTALAÇÃO DE CAIXA COLETA DE ÁGUAS PLUVIAIS NO FINAL DA LADEIRA DA RUA AMÁLIA DE SOUZA CAMARGO, BAIRRO JK.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4111/4111_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4111/4111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO A INSTALAÇÃO DE MEIO FIO NA RUA AMÁLIA DE SOUZA CAMARGO, BAIRRO JK.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4113/4113_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4113/4113_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE VELOCIDADE MÁXIMA DE 40 KM/H NAS RUAS DO BAIRRO JÓQUEI CLUBE</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4114/4114_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4114/4114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJAM PROVIDENCIAAS SEIS MANILHAS 100 PARA UM ATERRO NA FAZENDA BATUQUE, NA REGIÃO DO MORRO AGUDO</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA NA RUA SANTOS DIAS, NO BAIRRO BANDEIRANTES</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADA A INSTALAÇÃO DE SEMÁFORO ENTRE AS RUAS RIO GRANDE DO SUL E A RUA JOSINO RODRIGUES, BAIRRO CENTRO</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4117/4117_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4117/4117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO UM PONTO DE ÔNIBUS NAS PROXIMIDADES DA UNITEC ESCOLAS INTEGRADAS, NO BAIRRO LAVRADO</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4118/4118_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4118/4118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO UM PONTO DE ÔNIBUS NAS PROXIMIDADES DO COLÉGIO EQUIPE NO BAIRRO LAVRADO</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4119/4119_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4119/4119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA DAS AVENIDAS E RUAS DO DISTRITO INDUSTRIAL DO MUNICÍPIO DE PARACATU MG</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4120/4120_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4120/4120_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA NA RUA SEVERIANO SILVA NEIVA ATÉ O NÚMERO 1.213 NO BAIRRO ALTO DO AÇUDE.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4121/4121_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4121/4121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, SEJA ENCAMINHADO OFÍCIO AO EXMO SR.PREFEITO MUNICIPAL DE PARACATU SOLICITANDO A RESPONSABILIZAÇÃO DOS COMÉRCIOS PELO LIXO PRODUZIDO EM SEUS ESTABELECIMENTOS, EVITANDO COLOCAR EM TERRENOS VAZIOS E PRAÇAS.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL, ATRAVÉS DA MESA DIRETORA , INFORMAÇÕES SE HOUVE A LOCAÇÃO, MEDIANTE CONTRATO, DE VEÍCULO TIPO MOTOCICLETA, DESTINADO A PRESTAÇÃO DE SERVIÇOS DE ENTREGA DE CORRESPONDÊNCIA DA PRFEEITURA MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>REQUER DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ATRAVÉS DA MESA DIRETORA , AS IN FORMAÇÕES QUE MENCIONAM SOBRE A CEDÊNCIA DO SERVIDOR GILSON SILVA COUTO.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4123/4123_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4123/4123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA REINICIADO O PROCESSO DE RESTAURAÇÃO DAS ESTRADAS DA ZONA RURAL, EM ESPECIAL A REGIÃO DA NOVA LAGOA RICA, ANTES DE COMEÇAR O PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4124/4124_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4124/4124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE A CONSTRUÇÃO DE ESCADA COM CORRIMÃO NO ACESSO QUE LIGA A RUA CAETANO SILVA NEIVA COM A MARGINAL DA BR 040, BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4125/4125_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4125/4125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE A IMPLANTAÇÃO DE LUMINÁRIA NA RUA SINHÁ ULHÔA , PRÓXIMO AO Nº265, BAIRRO PARACATUZINHO</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4126/4126_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4126/4126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE A IMPLANTAÇÃO DE ROTATÓRIA NO ENTRONCAMENTO NA RUA DA RODOVIA COM A RUA 2 (DOIS) NO BAIRRO NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4127/4127_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4127/4127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE A IMPLANTAÇÃO DE CORRIMÃO NO ACESSO QUE LIGA A RUA CAETANO SILVA NEIVA COM A MARGINAL DA BR 040, BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4128/4128_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4128/4128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO UMA CASA DE APOIO PARA TRATAMENTO DO CÂNCER EM BARRETOS SÃO PAULO</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4129/4129_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4129/4129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA TIRADENTES PRÓXIMO AO Nº 720, BAIRRO SANTA LUCIA</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4130/4130_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4130/4130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADO E DISPONIBILIZADO AO 45º BATALHÃO DE POLICIA MILITAR DO ESTADO DE MINAS GERAIS , UM IMÓVEL LOCALIZADO NAS MEDIAÇÕES DO BAIRRO JK E ALTO DO AÇUDE PARA A CRIAÇÃO DE UM POSTO DE POLICIAMENTO COMUNITÁRIO PERMANENTE</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4131/4131_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4131/4131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE SEJA PROVIDENCIADA A TRANSFERÊNCIA DA CENTRAL DE MONITORAMENTO ELETRÔNICO DE SEGURANÇA DA SEDE DA PREFEITURA MUNICIPAL PARA O 45º BATALHÃO DE POLICIA MILITAR DO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4132/4132_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4132/4132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO.SR. PREFEITO MUNICIPAL, QUE DETERMINE O SETOR COMPETENTE SEJA CRIADO O FUNDO MUNICIPAL DE DIREITOS DOS IDOSOS DO MUNICIPIO DE PARACATU</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4136/4136_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4136/4136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODA A ESTRADA VICINAL DE ACESSO À REGIÃO DOS CARAPINAS</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4137/4137_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4137/4137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A CONSTRUÇÃO DE UMA MINIQUADRA DE FUTSAL, PRÓXIMO À RUA VERÍSSIMA VIEIRA DOS SANTOS, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4138/4138_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4138/4138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A CONSTRUÇÃO DE UMA MINIQUADRA FUTSAL NO BAIRRO VILA DO SOL.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4139/4139_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4139/4139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA JUNTO À CEMIG ILUMINAÇÃO PÚBLICA NA RUA GERALDO OLIVEIRA MELO, NAS PROXOMIDADES DO Nº 455, BAIRRO NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4140/4140_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4140/4140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS MATERIAIS (ADUBO E EQUIPAMENTOS), PARA MANUTENÇÃO DO CANTEIRO DA BARRIGUDA.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4141/4141_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4141/4141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O AGUAMENTO DA RUA LATRERAL À SEDE DA FUNDAÇÃO LOGOSÓFICA, RUA LINDOLFO GARCIA, 680, BAIRRO ALTO DO CÓRREGO.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4142/4142_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4142/4142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL QUE DETERMINE A SECRETÁRIA MUNICIPAL DE TRANSPORTE SEJAM FEITOS PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA NOVA LAGOA RICA.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4143/4143_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4143/4143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A REATIVAÇÃO DO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4144/4144_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4144/4144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA ARACAJU. </t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4145/4145_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4145/4145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA ERBERT DE SOUZA. </t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4146/4146_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4146/4146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA BELO VALE. </t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4147/4147_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4147/4147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO PA JOSÉ MARIA. </t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4148/4148_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4148/4148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO EM TODAS AS ESTRADAS VICINAIS DE ACESSO AO ASSENTAMENTO DO PA TIRO E QUEDA. </t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4149/4149_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4149/4149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL AMPLIAÇÃO DO ESTACIONAMENTO NA RUA JOAQUIM MURTINHO, PRÓXIMO ÀS CONVERSÕES À ESQUERDA. </t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4150/4150_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4150/4150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA CRISTAL, NO BAIRRO EXPLANADA. </t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4151/4151_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4151/4151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA RUA JOAQUIM MURTINHO, PRÓXIMO AO N.º 417,  CENTRO. </t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4152/4152_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4152/4152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE COM FAIXA DE TRAVESSIA DE PEDESTRE, PRÓXIMO À ADEGA DO GAÚCHO, NA RUA JOAQUIM MURTINHO, CENTRO.  </t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE COM FAIXA DE TRAVESSIA DE PEDESTRE, PRÓXIMO À PANIFICADORA KI PÃO, NA RUA JOAQUIM MURTINHO,  CENTRO.  </t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE COM FAIXA DE TRAVESSIA DE PEDESTRE, PRÓXIMO AO LABORATÓRIO MUNICIPAL, NA RUA PADRE MANOEL, CENTRO.  </t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL AQUISIÇÃO DE SISTEMA DE MONITORAMENTO VIA SATÉLITE PARA SER INSTALADO NAS VIATURAS DO 45º BATALHÃO DE POLÍCIA MILITAR DO ESTADO DE MINAS GERAIS. </t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE ATENDA AO § 2º, ART, 12 DA LEI 10.257, DE 10/07/2001, DISPONIBILIZANDO AOS INTERESSADOS OS BENEFÍCIOS DA ASSISTÊNCIA JUDICIÁRIA GRATUITA, BEM COMO OS SERVIÇOS DE ENGENHARIA PARA OS LEVANTAMENTOS TOPOGRÁFICOS. </t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O ASFALTAMENTO DA AVENIDA BIAS FORTES, NO BAIRRO BANDEIRANTES. </t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A AQUISIÇÃO DE SISTEMA DE MONITORAMENTO VIA SATÉLITE PARA SER INSTALADO NOS ÔNIBUS ESCOLARES MUNICIPAIS. </t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE QUEBRA-MOLAS NA RUA DA LADEIRA, EM FRENTE AO N.º 166, BAIRRO JK. </t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Joãozinho Contador, Glewton de Sá, José Maria Coimbra, Romualdo Ulhôa</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAGAMENTO DO 14º SALÁRIO AOS SERVIDORES MUNICIPAIS, NESTE EXERCÍCIO DE 2011, OBEDECIDOS OS LIMITES ESTABELECIDOS EM LEI. </t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO, TAIS COMO: COLOCAÇÃO DE PLACAS INDICATIVAS, CONSTRUÇÃO E PINTURA DE FAIXAS ELEVADAS EM TODA A EXTENSÃO DA RUA EURIDAMAS EVELINO DE BARROS.  </t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL, ATRAVÉS DO CONSELHO MUNICIPAL DE TRÂNSITO, SOBRE AS MEDIDAS DOS REDUTORES DE VELOCIDADE, SE OS MESMOS ESTÃO SENDO CONSTRUÍDOS DENTRO DOS PADRÕES DO CONTRAN/DENATRAN. </t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO REDUTOR DE VELOCIDADE COM FAIXA DE PEDESTRE, PRÓXIMO À PANIFICADORA BIG PÃO, NA AVENIDA ISRAEL PINHEIRO, NO BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4164/4164_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4164/4164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA TRAVESSA TUPIS, BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4165/4165_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4165/4165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A CONSTRUÇÃO DE DOIS BUEIROS NA TRAVESSA TUPIS, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4166/4166_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4166/4166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA ALAMEDAS DOS JASMIM, PRÓXIMO AO N.º 70, NO BAIRRO CIDADE JARDIM.  </t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4167/4167_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4167/4167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL CONCESSÃO DE INCENTIVOS FISCAIS ÀS EMPRESAS HOTELEIRAS QUE POR SUAS INICIATIVAS CONCORRAM PARA DESENVOLVIMENTO DO TURISMO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4168/4168_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4168/4168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A IMPLANTAÇÃO DA MATÉRIA DE TURISMO NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, COM VISITA “IN LOCO” DOS ALUNOS AOS PONTOS TURÍSTICO DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4169/4169_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4169/4169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE VIABILIZE A FIXAÇÃO DE CARTAZ COM TELEFONES DO CONSELHO MUNICIPAL DE DIREITOS DA CRIANÇA E ADOLESCENTE E DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, CONSTANDO SUCITAMENTE SUAS FUNÇÕES, EM LUGARES VISÍVEIS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.  </t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4305/4305_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4305/4305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE A IMPLANTAÇÃO DO APARELHO VIDEOARTROSCOPIA NO HOSPITAL MUNICIPAL DE PARACATU.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4306/4306_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4306/4306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NO CRUZAMENTO DA RUA OLIVEIRA E RUA ANA LUCIA DAS NEVES NO BAIRRO VILA MARIANA</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4307/4307_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4307/4307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE SEJA PROVIDENCIADO UM REDUTOR DE VELOCIDADE NA RUA ALAMANDA, BAIRRO JARDIM SERRANO.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4308/4308_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4308/4308_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE SEJA PROVIDENCIADO REDUTORES DE VELOLCIDADE NA EXTENSÃO DA RUA DONIZETE VICTOR RODRIGUES BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS AINDA NÃO CONTEMPLADAS DO BAIRRO ALTO DO AÇUDE EM ESPECIAL À RUA SEVERIANO SILVA NEIVA, BECO AO LADO DA CRECHE MUNICIPAL LAURA PINTO DE SOUZA.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4310/4310_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4310/4310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE A AQUISIÇÃO DO ACERVO DOCUMENTAL PERTENCENTE AO PROFESSOR E HISTORIADOR ANTONIO OLIVEIRA MELO, ACERCA DA MEMÓRIA DE PARACATU ENTRE OS SÉCULOS XVIII, XIX E XX, PARA COMPOR O ARQUIVO PUBLICO MUNICIPAL, OBJETIVANDO AS ATIVIDADES DE PESQUISAS PÚBLICAS.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4311/4311_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4311/4311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE A OPERAÇÃO TAMPA BURACOS NO INICIO DA RUA FREI ANSELMO, BAIRRO PRADO EM FRENTE À ENTRADA DO COLÉGIO OBJETIVO.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4312/4312_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4312/4312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS QUANTO A MANUTENÇÃO DA GRADE DE PROTEÇÃO DO BUEIRO SITUADO NA ESQUINA DA PRAÇA LINEAR, BAIRRO PRADO COM A RUA EURIDAMA AVELINO BARROS, BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4325/4325_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4325/4325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL PARA QUE DETERMINE O SETOR COMPETENTE , A COBERTURA DA PARADA DE ÔNIBUS NA AVENIDA OLEGÁRIO MACIEL, NO FINAL DA RUA, ULTIMO PONTO DE COLETIVO PRÓXIMO A PONTE QUE LIGA O BAIRRO CIDADE NOVA BAIRRO SANTANA LUCIA.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Joãozinho Contador, Glewton de Sá</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4326/4326_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4326/4326_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE , PROVIDÊNCIAS QUANTO A CONTRATAÇÃO DE MÉDICO CERTIFICADO PELO CONSELHO , EM HEMATOLOGIA</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4327/4327_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4327/4327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE A COMPRA DE UM APARELHO PARA ARTROSCOPIA , PARA A REALIZAÇÃO DE PEQUENAS CIRURGIAS NO JOELHO</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4328/4328_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4328/4328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE  A EXTENSÃO DA REDE ELÉTRICA NA RUA PEDRO SILVA NEIVA, BAIRRO PARACATUZINHO</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4329/4329_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4329/4329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE  A EXTENSÃO DE REDE ELÉTRICA NO INICIO DA RUA PEDRO SANTANA ,BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4330/4330_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4330/4330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE A EXTENSÃO DE REDE ELÉTRICA NA TRAVESSA VERÍSSIMA VIEIRA DOS SANTOS, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4331/4331_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4331/4331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA PEDRO SANTANA, BAIRRO PARACATUZINHO</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4332/4332_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4332/4332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE O DESENTUPIMENTO DO BUEIRO NA RUA PEDRO SILVA NEIVA, BAIRRO PARACATUZINHO</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4333/4333_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4333/4333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE A COLOCAÇÃO DE 03 REDUTORES DE VELOCIDADE NA RUA SÃO JUDAS, BAIRRO ESPLANADA</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4334/4334_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4334/4334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE A COLOCAÇÃO DE 04 REDUTORES DE VELOCIDADE NA RUA DA RODOVIA, BAIRRO JK.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4335/4335_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4335/4335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE A COLOCAÇÃO DE 05 REDUTORES DE VELOCIDADE NA RUA JOSÉ OLIVEIRA MELO, BAIRRO PARACATUZINHO</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4336/4336_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4336/4336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE REDUTOR DE VELOCIDADE NA PRAÇA DO SANTANA PRÓXIMO AO Nº 69, BAIRRO SANTANA</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4337/4337_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4337/4337_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE A COLOCAÇÃO DE UMA LUMINÁRIA NA RUA GERALDO OLIVEIRA MELO( ANTIGA RUA 3) BAIRRO NOVO HORIZONTE</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4338/4338_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4338/4338_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE A EXTENSÃO DA REDE ELÉTRICA E LUMINÁRIA NA RUA MARCIANO RIBEIRO, PRÓXIMO AO Nº 42, BAIRRO PARACATUZINHO</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4339/4339_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4339/4339_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE O SETOR COMPETENTE A EXTENSÃO DE REDE ELÉTRICA E LUMINÁRIA NA RUA ANDRÉ AVELINO ARAÚJO, PRÓXIMO AO Nº 162, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4380/4380_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4380/4380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA PIO FERNANDES, NO BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4391/4391_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4391/4391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A COMPLEMENTAÇÃO ASFÁLTICA NA RUA SANTA MARIA, NO BAIRRO PARACATUZINHO.   </t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4382/4382_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4382/4382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA E LUMINÁRIA NA RUA SANTA MARIA, PRÓXIMO AO NÚMERO 307, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4383/4383_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4383/4383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ENTREGA DOS TÍTULOS DE REGULARIZAÇÃO DE IMÓVEIS URBANOS ÀS FAMÍLIAS BENEFICIADAS EM PARACATU.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4384/4384_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4384/4384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A RETIRA DE UM MURO, PARA DA SEGUÊNCIA À TRAVESSA JOÃO PAULO II, QUE FAZ CRUZAMENTO COM A RUA MONSENHOR BENEDITO, DANDO ACESSO À RUA ALAMEDAS DOS HIBÍSCOS, NO BAIRRO CIDADE JARDIM.  </t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4385/4385_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4385/4385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO A INSTALAÇÃO DE COBERTURA – TOLDO, NA ENTRADA DO PSF DO PARACATUZINHO, SOBRE A CALÇADA, PROTEGENDO SEUS USUÁRIOS DOS INTEMPÉRIES E POLUENTES DA NATUREZA. </t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4386/4386_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4386/4386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA BURACO NA RUA DA LADEIRA, DO NÚMERO 166 AO NÚMERO 228, DO BAIRRO JK. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4387/4387_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4387/4387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A INSTALAÇÃO DE QUEBRA-MOLAS NA RUA ADRILHES ULHÔA, EM FRENTE AOS N.º 642 A 790, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4388/4388_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4388/4388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA, BEM COMO A CONSTRUÇÃO DE GALERIA PLUVIAL, NO ENCONTRO DAS RUAS MAXIMIANO ALVES COM RUA DONIZETE VICTOR RODRIGUES, NO BAIRRO BELA VISTA.  </t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4389/4389_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4389/4389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DO FINAL DA RUA ALCEBÍADES GONÇALVES DE CARVALHO, NO BAIRRO BELA VISTA.  </t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4390/4390_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4390/4390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A CONSTRUÃO DE DEGRAUS,  DANDO ACESSO À BR 040, NO FINAL DO ENCONTRO DAS RUAS JOÃO MACEDO COM PATOS DE MINAS, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4393/4393_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4393/4393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DO FINAL DA RUA AFRÂNIO SALUSTIANO PEREIRA, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA FEITO MEIO-FIO NO FINAL DA RUA BOA VISTA, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4395/4395_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4395/4395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA FEITA A ILUMINAÇÃO PÚBLICA NO ENCONTRO DAS RUAS FRANCISCO CARNEIRO COM A RUA JOÃO BOYLE, NO BAIRRO BELA VISTA. </t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4396/4396_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4396/4396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO POVOADO SÃO SEBASTIÃO.  </t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4397/4397_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4397/4397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA FEITA COBERTURA DA ÁREA DE RECREAÇÃO DA ESCOLA MUNICIPAL PAULO KLEBER ULHÔA.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4398/4398_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4398/4398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA UMA ÁREA DE ESPERA COBERTA PARA OS PACIENTES QUE AGUARDAM ATENDIMENTO NO POSTO DE SAÚDE DO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4399/4399_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4399/4399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA AVENIDA ROMUALDO ULHÔA TOMBA, NO CENTRO. </t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4400/4400_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4400/4400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA AVENIDA OLEGÁRIO MACIEL. </t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4401/4401_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4401/4401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA FEITO O RECAPEAMENTO ASFÁTICO DA RUA URÂNIO, BAIRRO AMORREIRAS. </t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4402/4402_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4402/4402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA FRANCISCO MENDES TEIXEIRA, NO BAIRRO SANTA LÚCIA. </t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4403/4403_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4403/4403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA UMA GUARITA PARA ABRIGO NA PARADA DE ÔNIBUS DA RUA ALAMEDA DAS PRIMAVERAS, BAIRRO JARDIM SERRANO. </t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4404/4404_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4404/4404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA FELISBRTO CALDEIRA BRANT, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4463/4463_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4463/4463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL ILUMINAÇÃO DA RUA ROGÉRIO PEREIRA GONÇALVES, ANTIGA RUA DO CURTUME, QUE LIGA OS BAIRROS PARACATUZINHO AO CHAPADINHA.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4406/4406_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4406/4406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROCEDIDA A PAVIMENTAÇÃO ASFÁLTICA NA RUA UM (POR CIMA DO COLÉGIO NOVO DO JK) NO BAIRRO JK. </t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4407/4407_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4407/4407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA VERÍSSIMO VIEIRA SANTOS, BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4408/4408_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4408/4408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA TEOTÔNI VILELA, BAIRRO PRADO. </t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4409/4409_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4409/4409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL A RESTAURAÇÃO DE TELHADOS DAS EDIFICAÇÕES PERTECENTES AO NÚCLEO HISTÓRICO, QUE SÃO SEDES DE ÓRGÃOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4410/4410_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4410/4410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A INSTALAÇÃO DE UMA UTI PEDIÁTRICA NO HOSPITAL MUNICIPAL.  </t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4411/4411_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4411/4411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAMPA-BURACOS NA RUA ESMERALDA, AMOREIRAS II. </t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4412/4412_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4412/4412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAMPBA BURACO NA RUA VÊNUS, AMOREIRAS II.  </t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4414/4414_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4414/4414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA ZINCO, AMOREIRAS II. </t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4415/4415_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4415/4415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAPA-BURACOS NA RUA ALUMÍNIO, AMOREIRAS II.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4416/4416_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4416/4416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PROVIDÊNCIAS JUNTO À COPASA NO SENTIDO QUE A MESMA FAÇA OS DEVIDOS REPARAROS NAS RUAS DO BAIRRO PARACATUZINHO, UMA VEZ QUE AS RUAS ESTÃO AFUDANDO E CAUSANDO DANOS AOS MORADORES VIZINHOS.  </t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4417/4417_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4417/4417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA RUA LANDIM, PROXIMO AO ARMAZEM MOREIRA, BAIRRO PARACATUZINHO.  </t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4418/4418_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4418/4418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA RUA CRISTIANO PIMENTEL, BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4419/4419_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4419/4419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A COLOCAÇÃO DE SINALIZAÇÃO HORIZONTAL “PARADA OBRIGATÓRIA”, NAS RUAS DOS BAIRROS PARACATUZINHO, SÃO JOÃO EVANGELISTA E BOM PASTOR.  </t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4420/4420_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4420/4420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A COLOCAÇÃO DE PLACAS QUE DETERMINE O LIMITE DE VELOCIDADE NAS PRINCIPAIS RUAS E AVENIDAS DOS BAIRROS PARACATUZINHO, SÃ JOÃO EVANGELISTA E BOM PASTOR. </t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>REQUER À COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA SEJA ENCAMINHADO OFÍCIO AO PRESIDENTE DA LIGA DE ESPORTES PARACATUENSE PARA QUE COMPAREÇA À CÂMARA MUNICIPAL A FIM DE PRESTAR ESCLARECIMENTOS ACERCA DA APLICAÇÃO DAS VERBAS PÚBLICAS DESTINADAS AO CAMPEONATO MUNICIPAL DE FUTEBOL DE 2011 (URBANO E RURAL).</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4421/4421_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4421/4421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O ASFALTAMENTO DA RUA DA CAIXA D’ÁGUA, NO POVOADO SÃO SEBASTIÃO, DO LADO ESQUERDO DA LMG-189, SENTIDO PARACATU/UNAI. </t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4422/4422_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4422/4422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAMPA-BURACOS EM TODA A EXTENSÃO DA RUA URÂNIO, BAIRRO AMORREIRAS II. </t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4423/4423_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4423/4423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA OPERAÇÃO TAMPA-BURACOS EM FRENTE AO NÚMERO 46, DA RUA DO CURTUME, BAIRRO CHAPADINHA. </t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4424/4424_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4424/4424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PROVIDÊNCIAS PARA O PREENCHIMENTO DO PLANO DE TRABALHO DO SIMEC – SISTEMA INTEGRADO DE MONITORAMENTO EXECUÇÃO E CONTROLE DO MINISTÉRIO DA EDUCAÇÃO, ATÉ DO DIA 30 DE NOVEMBRO DE 2011, TENDO EM VISTA QUE O MUNICÍPIO DE PARACATU FOI PRE-SELECIONADO PARA A CONSTRUÇÃO DE 04 CRECHES E DE 04 COBERTURAS DE QUADRAS. </t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4425/4425_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4425/4425_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA PÚLICA NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4426/4426_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4426/4426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA FEITO PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS DE ACESSO A COMUNIDADE DO SILVA, LOCALIZADA NA ZONA RURAL.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4427/4427_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4427/4427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA FEITA RECUPERAÇÃO DA REPRESA SITUADA NO PA NOVA LAGOA RICA. </t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>Wilson Martins, José Maria Coimbra</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4428/4428_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4428/4428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL QUE PROVIDENCIE UM ÔNIBUS PARA TRANSPORTE DOS JOGADORES DO CAMPEONATO RURAL. </t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO BURITI.  </t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4430/4430_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4430/4430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO ESPERANÇA. </t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO ERBERT DE SOUZA. </t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL O PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO BELO VALE. </t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4433/4433_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4433/4433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO TIRO E QUEDA.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4434/4434_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4434/4434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO JOSÉ MARIA. </t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4435/4435_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4435/4435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO ARACAJU. </t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4436/4436_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4436/4436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO NOVA LAGOA RICA. </t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4437/4437_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4437/4437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO JAMBEIRO.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4438/4438_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4438/4438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS RURAIS DO PROJETO DE ASSENTAMENTO BELO VALE. </t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4439/4439_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4439/4439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA AMÁLIA SILVA NEIVA. </t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4440/4440_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4440/4440_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE POSTES NA TRAVESSA AMÁLIA SILVA NEIVA.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4714/4714_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4714/4714_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, ATRAVÉS DA MESA DIRETORA, DO SECRETÁRIO MUNICIPAL DA SAÚDE EURÍPEDES TOBIAS, INFORMAÇÕES SOBRE QUAIS MÉDICOS QUE SE ENCONTRAVAM DE PLANTAO E DE SOBREAVISO NO HOSPITAL MUNICIPAL DIA 16.11.2011.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4441/4441_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4441/4441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO SECRETÁRIO MUNICIPAL DA SAÚDE, EURIPEDES TOBIAS, GESTÃO ADMINISTRATIVA NO SENTIDO DE RESSARCIR O SENHOR GUILHERME DO SANTOS LOPES, DA IMPORTÂNCIA DE R$ 2.700,00 (DOIS MIL E SETECENTOS REAIS) REFERENTE A REMOÇÃO DO PACIENTE FERNANDO BARBOSA DA SILVA DE PARACATU-MG PARA PATOS DE MINAS-MG, DIA 16.11.2011, QUANDO ESTE SE ENCONTRAVA INTERNADO NO HOSPITAL MUNICIPAL E O SISTEMA MUNICIPAL DE SAÚDE NÃO VIABILIZOU A SUA REMOÇÃO. </t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4442/4442_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4442/4442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADO O ALINHAMENTO DOS POSTES DE REDE ELÉTRICA DA CEMIG NA RUA JÚLIO WILSON BATISTA, SETOR ESPÍRITO SANTO, NO BAIRRO PARACATUZINHO. </t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4443/4443_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4443/4443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RETIRADA DO LIXO NA MARGEM DA MG 18, PRÓXIMO À CRECHE MARIA CONCEIÇÃO MACEDO NEVES, BEM COMO A COLOCAÇÃO DE PLACA DE ADVERTÊNCIA “ PROIBIDO JOGAR LIXO”, NO LOCAL. </t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4347/4347_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4347/4347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL, ATRAVÉS DA MESA DIRETORA, INFORMAÇÕES SE HOUVE A PARTICIPAÇÃO DE SERVIDORES PÚBLICOS MUNICIPAIS E DE AGENTES POLÍTICOS MUNICIPAIS NA ETAPA FINAL DO SEMINÁRIO “POBREZA E DESIGUALDADES” PROMOVIDO PELA ASSEMBLÉIA LEGISLATIVA DE MINAS GERAIS, DIAS 24, 25 E 26 DE OUTUBRODE 2011, EM BELO HORIZONTE? AS DESPESAS DE LOCOMOÇÃO, HOSPEDAGEM E ALIMENTAÇÃO DOS SERVIDORES E DO AGENTES POLÍTICOS ACIMA MENCIONDOS FORAM CUSTEADAS COM RECURSOS DO TESOURO MUNICIPAL? QUAL O VALOR FINANCEIRO GLOBAL DE REFERIDAS DESPESAS? QUAIS OS NOMES DOS SERVIDORES E DOS AGENTES POLÍTICOS QUE PARTICIPARAM DA ETAPA FINAL DO SEMINÁRIO “POBREZA E DESIGUALDADES”</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4444/4444_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4444/4444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE QUEBRA-MOLAS EM FRENTE AOS NÚMEROS 295 E 453, DA RUA VEREADOR GIDALTE MARIA DOS SANTOS, BAIRRO CHAPADINHA.  </t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4445/4445_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4445/4445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA PROVIDENCIADA A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA VEREADOR GIDALDE MARIA DOS SANTOS, CHAPADINHA. </t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4446/4446_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4446/4446_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL INSTALAÇÃO DE QUEBRA-MOLAS EM FRENTE AO N.º 267, DA RUA AFRÂNIO SALUSTIANO PEREIRA, CIDADE NOVA.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4447/4447_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4447/4447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL CONTRATAÇÃO DE MÉDICO CIRURGIÃO CARDIOVASCULAR PRINCIPALMENTE PARA CONFECÇÃO DE FÍSTULAS ARTERIOVENOSAS NOS PACIENTES RENAIS CRÔNICOS QUE FAZEM HEMODIÁLISE EVITANDO QUE ESSES PACIENTES TENHAM QUE SAIR DA CIDADE. </t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4448/4448_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4448/4448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL RECAPEAMENTO ASFÁLTICO EM TODAS AS RUAS DO BAIRRO NOSSA SENHORA DA APARECIDA. </t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4449/4449_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4449/4449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL CONSTRUÇÃO DE MATA-BURRO NA DIVISA DAS PROPRIEDADES DE IRINEU SILVA NEIVA E INAH CAMPOS, NA REGIÃO DO RIBEIRÃO. </t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4450/4450_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4450/4450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA CONSTRUIDO MATA-BURRO NA DIVISADAS PROPRIEDADES DE IRINEU SILVA NEIVA E ALCIOMAR SOUZA GONÇALVES, NA REGIÃO DO RIBEIRÃO. </t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4451/4451_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4451/4451_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL COLOCAÇÃO DE UMA LUMINÁRIA NA TRAVESSA DOS OPERÁRIOS, EM FRENTE AO NÚMERO 115, NA VILA MARIANA.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4452/4452_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4452/4452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA CIRIACO COSTA BEZERRA, NA VILA CRISTIANO. </t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4453/4453_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4453/4453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJAM PROVIDENCIADOS REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA TAMAZIA COSTA BEZERRA, NA VILA CRISTIANO. </t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4454/4454_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4454/4454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO MUNICIPAL SEJA SOLICITADO JUNTO À EMPRESA DE TRANSPORTE COLETIVO URBANO, REQUERENDO QUE NA LINHA PARACATUZINHO / ALVORADA SEJA ESTENDIDA AO BAIRRO VILA CRISTIANO.   </t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4348/4348_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4348/4348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DOCUMENTAÇÃO PERTINENTE AO CONVÊNIO DE REPASSE EM FAVOR DA LIGA PARACATUENSE DE ESPORTES DESTINADO AO UNIÃO ESPORTE CLUBE, OBJETO DO SUBSÍDIO DA MANUTENÇÃO DO CLUBE NO CAMPEONATO MINEIRO.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4455/4455_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4455/4455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL LIMPEZA DOS BUEIROS LOCALIZADOS EM FRENTE AO SESC, NA RUA EURIDAMAS AVELINO DE BARROS, BAIRRO LAVRADO.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4456/4456_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4456/4456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL LIMPEZA DOS BUEIROS LOCALIZADOS EM FRENTE AO N.º 19, NA RUA BENTO PEREIRA MUNDIM, BAIRRO AMOREIRAS II.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NOS POSTES DA ROTATÓRIA DA AV. AEROPORTO, BAIRRO PARACATUZINHO.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4458/4458_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4458/4458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL CRIAÇÃO DA PRAÇA PÚBLICA NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4459/4459_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4459/4459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA IMPLANTADA UMA EXTENSÃO DO CEASA MINAS NO MUNICÍPIO DE PARACATU.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4460/4460_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4460/4460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  DO PREFEITO MUNICIPAL MODIFICAÇÃO PARA O SENTIDO DE MÃO ÚNICA EM PARTE DA RUA GOIÁS, TRECHO ENTRE A RUA SAMUEL ROCHA E A RUA RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4461/4461_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4461/4461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA CONSTRUÍDA FAIXA DE PEDESTRE NA RUA MATIAS MUNDIM, PRÓXIMO À CEMIG.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4462/4462_texto_integral.pdf</t>
+    <t>http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4462/4462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO MUNICIPAL SEJA CONSTRUÍDA FAIXA DE PEDESTRE NA PRAÇA ANTÔNIO BASTOS MOTA, PRÓXIMO AO PONTO DE COLETIVO.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>REQUER À COMISSÃO DE EDUCAÇÃO, SAÚDE,SANEAMENTO, ASSISTÊNCIA SOCIAL, PREVIDÊNCIA E DIREITOS HUMANOS REALIZAÇÃO DE INSPEÇÃO IN LOCO NA SECRETARIA DE EDUCAÇÃO, REFERENTE À EXECUÇÃO OU QUILOMETRAGEM E PAGAMENTO DO TRANSPORTE ESCOLAR DA ZONA RURAL, NO PERÍODO DE 2008 E 2009.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -7013,67 +7013,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3986/3986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3994/3994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4013/4013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/7255/7255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4050/4050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3986/3986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3994/3994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4013/4013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/7255/7255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4050/4050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/./sapl/public/materialegislativa/2011/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paracatu.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H620"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>